--- v0 (2025-10-03)
+++ v1 (2026-06-25)
@@ -1,2872 +1,2723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004A3163" w:rsidRDefault="004A3163">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7018BE9F" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8940" w:type="dxa"/>
         <w:tblInd w:w="348" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7320"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A3163" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="509BEC1A" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7320" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A27A96" w:rsidRDefault="00A27A96" w:rsidP="003C28F0">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="0055D8FF" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:pPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78724C3B" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E499B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-              <w:t xml:space="preserve">REFERENCE REQUEST FOR A </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>REFERENCE REQUEST FOR A SHORTLISTED OFFEROR TO AN INDIVIDUAL CONTRACT ASSIGNMENT</w:t>
             </w:r>
-            <w:r w:rsidR="00CD407B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          </w:p>
+          <w:p w14:paraId="53E369F9" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="566544F4" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06133A22" w14:textId="13393FA0" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E499B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-              <w:t>INDIVIDUAL CONTRACT</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title of Assignment: </w:t>
             </w:r>
-            <w:r w:rsidR="00742E31">
-[...67 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="001E499B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> indicate here]</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>[please indicate here]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004A3163" w:rsidRPr="00EA42BE" w:rsidRDefault="00FB5FE3" w:rsidP="00EA42BE">
-            <w:pPr>
+          <w:p w14:paraId="2AA9D6A3" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E499B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B394129" wp14:editId="2E858315">
                   <wp:extent cx="428625" cy="885825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="1" name="Picture 1" descr="bundp170mm"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="bundp170mm"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13" cstate="print">
+                          <a:blip r:embed="rId5" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="428625" cy="885825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF0389" w:rsidRDefault="00BF0389"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="08BD86D4" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EA1D46" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5571F15A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:u w:val="double"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:u w:val="double"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document is intended for the exclusive use of the United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:u w:val="double"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:u w:val="double"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UNDP) and will be kept strictly confidential. It will not be disclosed to the individual concerned nor to any unauthorized persons and/or entities. Please answer in a concise and candid manner.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F44EB41" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:u w:val="double"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6201E31E" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:u w:val="double"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D72F32D" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:u w:val="double"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE7FA29" w14:textId="164AA090" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Name of the Individual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>please indicate]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0774D7A1" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="double"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:u w:val="double"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28810213" w14:textId="47FE7A12" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Type of Services to be provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007274F4">
-[...78 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>please indicate]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78394A6C" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E901ED" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:u w:val="single"/>
-[...177 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Responsibilities of the Assignment: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFBC222" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E534E72" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Location of the Assignment: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF538D1" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769175C0" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
-          <w:u w:val="single"/>
-[...210 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reference Check Questionnaire:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5936" w:rsidRPr="007274F4" w:rsidRDefault="001F5936">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="455F400F" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72295C48" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...63 lines deleted...]
-    <w:p w:rsidR="009465A4" w:rsidRPr="007274F4" w:rsidRDefault="009465A4" w:rsidP="009465A4">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Briefly</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> describe the nature of your professional relationship with the individual (supervisor/colleague/employee):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C63862" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8388"/>
+        <w:gridCol w:w="8162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009465A4" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="32684B1B" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="009465A4" w:rsidRPr="00EA42BE" w:rsidRDefault="009465A4" w:rsidP="00EA42BE">
+          <w:p w14:paraId="4A6DD5C0" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00AB1371" w:rsidRPr="00EA42BE" w:rsidRDefault="00AB1371" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72AE11E5" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AF174A8" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C150B40" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E5D7543" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009465A4" w:rsidRPr="007274F4" w:rsidRDefault="009465A4" w:rsidP="009465A4">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="66161463" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7819020A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>When</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were you working with him/her? Please provide specific dates/periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72701EEF" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8388"/>
+        <w:gridCol w:w="8162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="52EDF3DB" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8388" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+          <w:p w14:paraId="525FA6D7" w14:textId="77777777" w:rsidR="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="588EE168" w14:textId="77777777" w:rsidR="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47DD1551" w14:textId="77777777" w:rsidR="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="196A094C" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A90753A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009465A4" w:rsidRPr="007274F4" w:rsidRDefault="009465A4" w:rsidP="009465A4">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0DB104D5" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1324E9" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...108 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your opinion, is the individual technically qualified to perform satisfactorily (i.e., timely, competently, and with good results) for this type of assignment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087BEE11" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8388"/>
+        <w:gridCol w:w="8162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00355EDA" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="3E51B4DB" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00355EDA" w:rsidRPr="00EA42BE" w:rsidRDefault="00355EDA" w:rsidP="00EA42BE">
+          <w:p w14:paraId="1568B97A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00AB1371" w:rsidRPr="00EA42BE" w:rsidRDefault="00AB1371" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DA032BE" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35C7906B" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43FC3A34" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00355EDA" w:rsidRPr="007274F4" w:rsidRDefault="00355EDA" w:rsidP="00355EDA">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5F9418D6" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F89BD6E" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...40 lines deleted...]
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> describe the individual’s qualities, as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7235102E" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BAB223" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ability to develop and motivate his/her peers/colleagues/team members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D50EB9E" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7668"/>
+        <w:gridCol w:w="7442"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="516C1161" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB1371" w:rsidRPr="00EA42BE" w:rsidRDefault="000F7C0C" w:rsidP="00EA42BE">
+          <w:p w14:paraId="146BCC77" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E499B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+          <w:p w14:paraId="068FB053" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
-[...6 lines deleted...]
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
+    <w:p w14:paraId="39E39D0A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0C6A90" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Honesty and integrity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3360FFAA" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7668"/>
+        <w:gridCol w:w="7442"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="361ED554" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidRDefault="00EB6790" w:rsidP="00EA42BE">
+          <w:p w14:paraId="2B3CDF39" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="594C459A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00AB1371" w:rsidRPr="00EA42BE" w:rsidRDefault="00AB1371" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E17121D" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
-[...6 lines deleted...]
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
+    <w:p w14:paraId="57EAB57B" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624111D6" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Willingness to accept responsibility and contribute beyond the demands of his/her assignment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75563CFE" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7668"/>
+        <w:gridCol w:w="7442"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="79FB30AC" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidRDefault="00EB6790" w:rsidP="00EA42BE">
+          <w:p w14:paraId="086EDEF4" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="206BE1BA" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00AB1371" w:rsidRPr="00EA42BE" w:rsidRDefault="00AB1371" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65BF610E" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
-[...6 lines deleted...]
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="003C39BA" w:rsidP="00EB6790">
+    <w:p w14:paraId="3487277A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400249DD" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Respect for a diverse working environment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
-      <w:pPr>
+    <w:p w14:paraId="32D87542" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7668"/>
+        <w:gridCol w:w="7442"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="39720014" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidRDefault="00EB6790" w:rsidP="00EA42BE">
+          <w:p w14:paraId="351733E1" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="562DFC7A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00AB1371" w:rsidRPr="00EA42BE" w:rsidRDefault="00AB1371" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D3BC7EF" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
-[...6 lines deleted...]
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
+    <w:p w14:paraId="6579DA74" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBE7028" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ability to produce written outputs/reports clearly and concisely </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE1641B" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7668"/>
+        <w:gridCol w:w="7442"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="0B9E8E89" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+          <w:p w14:paraId="73CA34C6" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="000F7C0C" w:rsidRDefault="000F7C0C" w:rsidP="000F7C0C">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F578F62" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00AB1371" w:rsidRPr="00EA42BE" w:rsidRDefault="00AB1371" w:rsidP="000F7C0C">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D247B64" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB6790" w:rsidRPr="007274F4" w:rsidRDefault="00EB6790" w:rsidP="00EB6790">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5CCEE420" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08128EF9" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00EB6790" w:rsidRPr="007274F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5026">
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Would</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you work with him/her again? Why or why not? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0396C9" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8388"/>
+        <w:gridCol w:w="8162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="5830CE52" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00EB6790" w:rsidRPr="00EA42BE" w:rsidRDefault="00EB6790" w:rsidP="00EA42BE">
+          <w:p w14:paraId="63BC7CED" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00AB1371" w:rsidRPr="00EA42BE" w:rsidRDefault="00AB1371" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51117D1E" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26F9CCC1" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F714D1" w:rsidRPr="007274F4" w:rsidRDefault="00F714D1" w:rsidP="00F714D1">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="63680132" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2802BA1A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F714D1" w:rsidRPr="007274F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5026">
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a professional perspective, what are the individual’s strengths and weaknesses as a service provider? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAA303F" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8388"/>
+        <w:gridCol w:w="8162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F714D1" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="67A20891" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F714D1" w:rsidRPr="00EA42BE" w:rsidRDefault="00F714D1" w:rsidP="00EA42BE">
+          <w:p w14:paraId="1B09883A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57BBDA68" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="005A2959" w:rsidRPr="00EA42BE" w:rsidRDefault="005A2959" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CB6B09B" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F714D1" w:rsidRPr="007274F4" w:rsidRDefault="00F714D1" w:rsidP="00F714D1">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4E2F8FD9" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11AE4443" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5026">
-[...99 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">From a professional perspective, would you have any concerns regarding the Individual’s performing the assignment described above, or being involved with the work of an international organization, such as the UN/UNDP? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657D7C4E" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8388"/>
+        <w:gridCol w:w="8162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F714D1" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="4F1F18FC" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="005A2959" w:rsidRPr="00EA42BE" w:rsidRDefault="005A2959" w:rsidP="00EA42BE">
+          <w:p w14:paraId="1A169E7F" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="005A2959" w:rsidRPr="00EA42BE" w:rsidRDefault="005A2959" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70CB1FA9" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B8A9912" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F714D1" w:rsidRPr="007274F4" w:rsidRDefault="00F714D1" w:rsidP="00EB6790">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="770E6664" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7B0B47" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00F714D1" w:rsidRPr="007274F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5026">
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use this space to provide UNDP with any other relevant information of a professional or personal nature regarding the individual that might be of interest to UNDP in making a final decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="516C93DC" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8388"/>
+        <w:gridCol w:w="8162"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F714D1" w:rsidRPr="00EA42BE" w:rsidTr="00EA42BE">
+      <w:tr w:rsidR="001E499B" w:rsidRPr="001E499B" w14:paraId="74E42B7E" w14:textId="77777777" w:rsidTr="00EF20C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8388" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00F714D1" w:rsidRPr="00EA42BE" w:rsidRDefault="00F714D1" w:rsidP="00EA42BE">
+          <w:p w14:paraId="4D713C82" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="005A2959" w:rsidRPr="00EA42BE" w:rsidRDefault="005A2959" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C2B1C0D" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="00CA5026" w:rsidRPr="00EA42BE" w:rsidRDefault="00CA5026" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CDFC383" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="005A2959" w:rsidRPr="00EA42BE" w:rsidRDefault="005A2959" w:rsidP="00EA42BE">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F5C598C" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F714D1" w:rsidRPr="007274F4" w:rsidRDefault="00F714D1" w:rsidP="00EB6790">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="70658698" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E95EF2" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EC28C7" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE54359" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E177DE" w:rsidRDefault="00E177DE" w:rsidP="00EB6790">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    <w:p w14:paraId="2C556ADA" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F0E58A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
-      <w:r w:rsidR="00D34DE6">
-[...195 lines deleted...]
-    <w:sectPr w:rsidR="00994ACD" w:rsidRPr="007274F4" w:rsidSect="00EB6790">
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA2CFC0" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2008D2D1" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8C5C25" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB79E1A" w14:textId="77777777" w:rsidR="001E499B" w:rsidRPr="001E499B" w:rsidRDefault="001E499B" w:rsidP="001E499B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E499B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F19AD9" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="001E499B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="12" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="027F7A11"/>
-[...116 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B1B586A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2C8CC9A"/>
     <w:lvl w:ilvl="0" w:tplc="04E06764">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2938,683 +2789,307 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...120 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="2010911513">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00677044"/>
-[...395 lines deleted...]
-    <w:rsid w:val="00FF39C3"/>
+    <w:rsidRoot w:val="001E499B"/>
+    <w:rsid w:val="001B568C"/>
+    <w:rsid w:val="001E499B"/>
+    <w:rsid w:val="00693A26"/>
+    <w:rsid w:val="00C046F5"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="31048F59"/>
+  <w14:docId w14:val="3ED1B8C8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B65BF07E-57B8-4CAB-9CBD-5A874D1197FB}"/>
+  <w15:docId w15:val="{37699E10-54CA-4123-92EB-CE3DE0401BBD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3763,302 +3238,745 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F85845"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001E499B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...11 lines deleted...]
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00F85845"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AF6481"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:rsid w:val="00F23731"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...3 lines deleted...]
-    <w:rsid w:val="00F23731"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001E499B"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F23731"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E499B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...6 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E499B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4165,702 +4083,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...597 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>3</Pages>
   <Words>318</Words>
-  <Characters>1813</Characters>
+  <Characters>1815</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>undp</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2127</CharactersWithSpaces>
+  <CharactersWithSpaces>2129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Request of References For New Appointees</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Ethel Capuno</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>