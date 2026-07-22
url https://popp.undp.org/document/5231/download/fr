--- v0 (2025-10-24)
+++ v1 (2026-07-22)
@@ -1,478 +1,698 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0D953F59" w14:textId="77777777" w:rsidR="006F75BB" w:rsidRPr="006F75BB" w:rsidRDefault="006F75BB" w:rsidP="006F75BB">
+    <w:p w14:paraId="4B172651" w14:textId="77777777" w:rsidR="00501FDA" w:rsidRPr="00501FDA" w:rsidRDefault="00501FDA" w:rsidP="00501FDA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Déclaration d´impartialité et de confidentialité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D953F5A" w14:textId="77777777" w:rsidR="006F75BB" w:rsidRPr="006F75BB" w:rsidRDefault="006F75BB" w:rsidP="006F75BB">
+    <w:p w14:paraId="5225C50C" w14:textId="364F6D98" w:rsidR="00501FDA" w:rsidRPr="00501FDA" w:rsidRDefault="00501FDA" w:rsidP="00501FDA">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F75BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>MARCHÉ / REFERENCE n ° .... ...................................................</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MARCHÉ / REFERENCE n ° .......................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D953F5B" w14:textId="77777777" w:rsidR="006F75BB" w:rsidRPr="006F75BB" w:rsidRDefault="006F75BB" w:rsidP="006F75BB">
+    <w:p w14:paraId="0E052C1D" w14:textId="77777777" w:rsidR="00501FDA" w:rsidRPr="00501FDA" w:rsidRDefault="00501FDA" w:rsidP="00501FDA">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F75BB">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Je, le sous-signé, déclare que je accepte de participer à l'évaluation de la procédure d'appel d'offres mentionné ci-dessus. En faisant cette déclaration, je confirme que j’ai pris connaissance de l'information disponible à ce jour concernant cette procédure d'appel d'offres. Je déclare en outre que je vais assumer mes responsabilités avec </w:t>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je, le </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F75BB">
-[...4 lines deleted...]
-        <w:t>objectivit</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sous-signé</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F75BB">
-[...7 lines deleted...]
-        <w:t>é</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, déclare que je accepte de participer à l'évaluation de la procédure d'appel d'offres mentionné ci-dessus. En faisant cette déclaration, je confirme que j’ai pris connaissance de l'information disponible à ce jour concernant cette procédure d'appel d'offres. Je déclare en outre que je vais assumer mes responsabilités avec </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F75BB">
-[...21 lines deleted...]
-        <w:t>grité.</w:t>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>objectivité et intégrité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D953F5C" w14:textId="77777777" w:rsidR="006F75BB" w:rsidRPr="006F75BB" w:rsidRDefault="006F75BB" w:rsidP="006F75BB">
+    <w:p w14:paraId="777A0456" w14:textId="77777777" w:rsidR="00501FDA" w:rsidRPr="00501FDA" w:rsidRDefault="00501FDA" w:rsidP="00501FDA">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F75BB">
-[...6 lines deleted...]
-        <w:t>Je suis indépendant de tous les partis, qui ont tout à gagner de l'issue du processus d'évaluation. Au meilleur de ma connaissance, il n'y a pas des faits ou des circonstances, passés ou présents, ou qui pourraient survenir dans un avenir prévisible, ce qui pourrait remettre en question mon indépendance aux yeux de toute partie; et, se il apparaît au cours du processus d'évaluation d'une telle relation existe ou a été mis en place, je vais immédiatement cesser de participer au processus d'évaluation. Je confirme que je, membres de ma famille et aucune organisation ou entreprise que je suis impliqué avec l'extérieur de ma position avec le PNUD ferai un gain financier à partir des résultats de ce processus d'appel d'offres.</w:t>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je suis indépendant de tous les partis, qui ont tout à gagner de l'issue du processus d'évaluation. Au meilleur de ma connaissance, il n'y a pas des faits ou des circonstances, passés ou présents, ou qui pourraient survenir dans un avenir prévisible, ce qui pourrait remettre en question mon indépendance aux yeux de toute </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F75BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partie;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et, se il apparaît au cours du processus d'évaluation d'une telle relation existe ou a été mis en place, je vais immédiatement cesser de participer au processus d'évaluation. Je confirme que je, membres de ma famille et aucune organisation ou entreprise que je suis impliqué avec l'extérieur de ma position avec le PNUD ferai un gain financier à partir des résultats de ce processus d'appel d'offres.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D953F5D" w14:textId="77777777" w:rsidR="006F75BB" w:rsidRPr="006F75BB" w:rsidRDefault="006F75BB" w:rsidP="006F75BB">
+    <w:p w14:paraId="1F05531A" w14:textId="77777777" w:rsidR="00501FDA" w:rsidRPr="00501FDA" w:rsidRDefault="00501FDA" w:rsidP="00501FDA">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F75BB">
-[...6 lines deleted...]
-        <w:t>Je suis d'accord pour tenir en confiance tout renseignement ou document («informations confidentielles») décrit à moi ou découvert par moi ou préparée par moi au cours ou à la suite de l'évaluation et suis d'accord qu'il doit être utilisé pour la fins de cette évaluation et ne doivent pas ê</w:t>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je suis d'accord pour tenir en confiance tout renseignement ou document </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>tre divulgués à aucun parti. J´</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(«informations</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F75BB">
-[...6 lines deleted...]
-        <w:t>accepte également de ne pas conserver des copies de toute information éc</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>rites ou de prototypes fournis.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>confidentielles»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) décrit à moi ou découvert par moi ou préparée par moi au cours ou à la suite de l'évaluation et suis d'accord qu'il doit être utilisé pour </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la fins</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cette évaluation et ne doivent pas être divulgués à aucun parti. J´accepte également de ne pas conserver des copies de toute </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>information écrites</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou de prototypes fournis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D953F5E" w14:textId="77777777" w:rsidR="006F75BB" w:rsidRPr="006F75BB" w:rsidRDefault="006F75BB" w:rsidP="006F75BB">
+    <w:p w14:paraId="2A51C9AA" w14:textId="77777777" w:rsidR="00501FDA" w:rsidRPr="00501FDA" w:rsidRDefault="00501FDA" w:rsidP="00501FDA">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F75BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00501FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les renseignements confidentiels ne seront pas divulgués à tout employé ou expert, à moins qu'ils acceptent de signer et d'être lié par les termes de la présente Déclaration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D953F5F" w14:textId="77777777" w:rsidR="006F75BB" w:rsidRPr="006F75BB" w:rsidRDefault="006F75BB" w:rsidP="006F75BB">
+    <w:p w14:paraId="1EB24199" w14:textId="77777777" w:rsidR="00501FDA" w:rsidRDefault="00501FDA" w:rsidP="00501FDA">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D953F60" w14:textId="77777777" w:rsidR="006F75BB" w:rsidRPr="006F75BB" w:rsidRDefault="006F75BB" w:rsidP="006F75BB">
-[...106 lines deleted...]
-    <w:sectPr w:rsidR="00FE4B9D" w:rsidRPr="006F75BB">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1188"/>
+        <w:gridCol w:w="7560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007107D1" w:rsidRPr="004A5F6E" w14:paraId="74B01695" w14:textId="77777777" w:rsidTr="008B7E00">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05364C98" w14:textId="77777777" w:rsidR="007107D1" w:rsidRPr="007107D1" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F251978" w14:textId="055FCF59" w:rsidR="007107D1" w:rsidRPr="004A5F6E" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007107D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4ED78E" w14:textId="77777777" w:rsidR="007107D1" w:rsidRPr="004A5F6E" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007107D1" w:rsidRPr="004A5F6E" w14:paraId="23A30F3C" w14:textId="77777777" w:rsidTr="008B7E00">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="225F5495" w14:textId="77777777" w:rsidR="007107D1" w:rsidRPr="004A5F6E" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E3C94BF" w14:textId="4AB73E26" w:rsidR="007107D1" w:rsidRPr="004A5F6E" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>gnature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35233B34" w14:textId="77777777" w:rsidR="007107D1" w:rsidRPr="004A5F6E" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007107D1" w:rsidRPr="004A5F6E" w14:paraId="24952D3A" w14:textId="77777777" w:rsidTr="008B7E00">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418C465D" w14:textId="77777777" w:rsidR="007107D1" w:rsidRPr="004A5F6E" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D744842" w14:textId="77777777" w:rsidR="007107D1" w:rsidRPr="004A5F6E" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3104EA16" w14:textId="77777777" w:rsidR="007107D1" w:rsidRPr="004A5F6E" w:rsidRDefault="007107D1" w:rsidP="008B7E00">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="007F4065" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00501FDA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F75BB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006F75BB"/>
+    <w:rsidRoot w:val="00501FDA"/>
+    <w:rsid w:val="0030684C"/>
+    <w:rsid w:val="004E699A"/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rsid w:val="00610F89"/>
+    <w:rsid w:val="007107D1"/>
+    <w:rsid w:val="00877635"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0D953F59"/>
-  <w15:docId w15:val="{6B6B9ACE-D80A-4C5C-B15E-C4DDD1C5952C}"/>
+  <w14:docId w14:val="482FAF2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8785F3B0-8958-442C-A9AA-69C983124608}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -514,51 +734,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -583,51 +803,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -800,1006 +1020,894 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F75BB"/>
-[...2 lines deleted...]
-      <w:u w:val="single"/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501FDA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...569 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29FE5DC5-9F31-4C51-8B92-B3B704B7CF9B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1670</Characters>
+  <Pages>1</Pages>
+  <Words>277</Words>
+  <Characters>1583</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1959</CharactersWithSpaces>
+  <CharactersWithSpaces>1857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Lorena Sander</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>