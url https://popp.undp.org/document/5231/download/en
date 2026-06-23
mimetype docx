--- v0 (2025-10-24)
+++ v1 (2026-06-23)
@@ -1,637 +1,906 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="1CCCD6B1" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004A5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DECLARATION OF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="795511EC" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="4F9D91D4" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IMPARTIALITY AND CONFIDENTIALITY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="6AF05F09" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="227AC120" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CONTRACT/ TENDER  REFERENCE No.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004A5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>….……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="5A4FAEFB" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="3DF8C287" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>I, the undersigned, hereby declare that I agree to participate in the evaluation of the above-mentioned tender procedure. By making this declaration, I confirm that I have familiarized myself with the information available to date concerning this tender procedure. I further declare that I shall execute my responsibilities honestly and fairly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="0B4B8BBD" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="6C3C8B34" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>I am independent of all parties, which stand to gain from the outcome of the evaluation process. To the best of my knowledge and belief, there are no facts or circumstances, past or present, or that could arise in the foreseeable future, which might call into question my independence in the eyes of any party; and, should it become apparent during the course of the evaluation process that such a relationship exists or has been established, I will immediately cease to participate in the evaluation process. I confirm that I, my family members and no organisation or company that I am involved with outside of my position with UNDP shall make any financial gain from the results of this tender process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="69B536E9" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="68086D92" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>I agree to hold in trust and confidence any information or documents (“confidential information”) disclosed to me or discovered by me or prepared by me in the course of or as a result of the evaluation and agree that it shall be only used for the purposes of this evaluation and shall not be disclosed to any party. I also agree not to retain copies of any written information or prototypes supplied.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="26606D95" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="5C58A40D" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A5F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Confidential information shall not be disclosed to any employee or expert unless they agree to execute and be bound by the terms of this Declaration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="4F9A6608" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+    <w:p w14:paraId="71491C8A" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="4320"/>
-          <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="7560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00972365">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w14:paraId="21C70245" w14:textId="77777777" w:rsidTr="00C614CD">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="1CD8DFF5" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="47147D5D" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004A5F6E">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="781A3DEF" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972365">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w14:paraId="0B281A35" w14:textId="77777777" w:rsidTr="00C614CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="6AAEE210" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="52236736" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004A5F6E">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="333B75EF" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972365">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w14:paraId="178D5584" w14:textId="77777777" w:rsidTr="00C614CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="1C822891" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="485AF6D3" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004A5F6E">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00972365" w:rsidRDefault="00972365">
+          <w:p w14:paraId="64BBE6AD" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="4320"/>
-                <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00972365" w:rsidRDefault="00972365"/>
-    <w:sectPr w:rsidR="00972365">
+    <w:p w14:paraId="24165430" w14:textId="77777777" w:rsidR="004A5F6E" w:rsidRPr="004A5F6E" w:rsidRDefault="004A5F6E" w:rsidP="004A5F6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C54596" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="004A5F6E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005A11CC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00972365"/>
+    <w:rsidRoot w:val="004A5F6E"/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E7645E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sq-AL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="293E9227"/>
+  <w14:docId w14:val="5E63DC82"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{97EE602D-E539-46A0-B30E-8D17344B9F3D}"/>
+  <w15:docId w15:val="{67D6E6C6-599F-469A-952B-5EB0A9CB98C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="sq-AL" w:eastAsia="sq-AL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -780,220 +1049,735 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="header"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A5F6E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1100,753 +1884,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...648 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-  <Words>258</Words>
+  <Pages>1</Pages>
+  <Words>259</Words>
   <Characters>1477</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1732</CharactersWithSpaces>
+  <CharactersWithSpaces>1733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>David Smith</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>