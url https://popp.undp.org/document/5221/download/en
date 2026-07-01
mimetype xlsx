--- v0 (2025-10-23)
+++ v1 (2026-07-01)
@@ -1,2802 +1,1944 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\endrit\Desktop\UNDP NY PROJECT\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arild\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E2DC2B56-B527-4FC1-9955-75923A4FB6F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="135" windowWidth="14355" windowHeight="4110"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FB3C19F0-A91E-4A7F-9ADD-4BF8EF4CB705}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="45">
   <si>
+    <t>SUMMARY OF EVALUATION OF OFFERS RECEIVED</t>
+  </si>
+  <si>
+    <t>(For Procurement of Goods and/or Services to be Awarded to the Offer with the Highest Combined Score)</t>
+  </si>
+  <si>
+    <t>Overall Assessment of Offers Received</t>
+  </si>
+  <si>
     <t>Criteria for Selection</t>
   </si>
   <si>
+    <t>Points Allocated</t>
+  </si>
+  <si>
     <t>Offer 1</t>
   </si>
   <si>
     <t>Offer 2</t>
   </si>
   <si>
     <t>Offer 3</t>
   </si>
   <si>
-    <t>Ranking of Offerors for Award</t>
+    <t>Offer 4</t>
+  </si>
+  <si>
+    <t>(As per RFQ or RFP)</t>
+  </si>
+  <si>
+    <t>Per Criteria</t>
+  </si>
+  <si>
+    <t>Pts.</t>
+  </si>
+  <si>
+    <t>Comments</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>a.</t>
   </si>
   <si>
     <t>b.</t>
   </si>
   <si>
     <t>c.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t>Other Comments and Observations</t>
-[...43 lines deleted...]
-  <si>
     <t>TOTAL TECHNICAL SCORE (Passing Rate = 70%)</t>
   </si>
   <si>
+    <t>100 pts</t>
+  </si>
+  <si>
+    <t>(a)</t>
+  </si>
+  <si>
+    <t>Technical Review Result - Indicate Percent Rate</t>
+  </si>
+  <si>
     <t xml:space="preserve">(R = Responsive if 70% and above; </t>
   </si>
   <si>
     <t>NR = Non-Responsive if below 70%)</t>
   </si>
   <si>
-    <t>(1 = Offer with Highest Combined Score)</t>
-[...14 lines deleted...]
-    <t>(a)</t>
+    <r>
+      <t>Price Offers</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Only for Offers rated 70% and above)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Initial Assessment of Price Offer </t>
   </si>
   <si>
     <t>(b)</t>
   </si>
   <si>
-    <t xml:space="preserve">Initial Assessment of Price Offer </t>
+    <t>(Accept = if within the budget; Reject = if exceeding the budget)</t>
   </si>
   <si>
     <t xml:space="preserve">( c) </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Financial Review Result - </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Indicate Percent Rate of</t>
     </r>
   </si>
   <si>
     <t>Offers that Meet the budget</t>
   </si>
   <si>
+    <t>Formula : (Lowest Price Offer / Price Being Reviewed) x 30%</t>
+  </si>
+  <si>
     <t>(a)+(c)</t>
   </si>
   <si>
-    <t>Formula : (Lowest Price Offer / Price Being Reviewed) x 30%</t>
-[...21 lines deleted...]
-    <t>(For Procurement of Goods and/or Services to be Awarded to the Offer with the Highest Combined Score)</t>
+    <t>TOTAL TECHNICAL AND FINANCIAL RATING</t>
+  </si>
+  <si>
+    <t>Ranking of Offerors for Award</t>
+  </si>
+  <si>
+    <t>(1 = Offer with Highest Combined Score)</t>
+  </si>
+  <si>
+    <t>Other Comments and Observations</t>
+  </si>
+  <si>
+    <t>On the Offer</t>
+  </si>
+  <si>
+    <t>(Required for debriefing purposes)</t>
+  </si>
+  <si>
+    <t>Date of Review :</t>
+  </si>
+  <si>
+    <t>Evaluation Team :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Name </t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Designation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="5" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="6" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color theme="1"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-      <color theme="1"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...40 lines deleted...]
-    <border>
       <left style="thin">
-        <color indexed="64"/>
-[...119 lines deleted...]
-      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
-[...59 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{541598B9-A3AD-4B0B-A740-329B28C06550}">
   <dimension ref="A2:M52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" topLeftCell="A42" workbookViewId="0">
+      <selection activeCell="J55" sqref="J55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.140625" style="26" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="15.7109375" customWidth="1"/>
+    <col min="1" max="1" width="7.109375" style="1" customWidth="1"/>
+    <col min="2" max="3" width="4.33203125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="33.33203125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="15.6640625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="15.6640625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="15.6640625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="15.6640625" style="3" customWidth="1"/>
+    <col min="14" max="16384" width="8.88671875" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:13" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B2" s="67" t="s">
+    <row r="2" spans="2:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+    </row>
+    <row r="4" spans="2:13" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B5" s="5"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="9"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B6" s="10"/>
+      <c r="D6" s="11"/>
+      <c r="F6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="14"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B7" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="16"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="20"/>
+      <c r="H7" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="20"/>
+      <c r="J7" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="K7" s="20"/>
+      <c r="L7" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" s="21"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B8" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="23"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J8" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="K8" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="L8" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="27" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B9" s="10"/>
+      <c r="D9" s="28"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="30"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="67"/>
-[...12 lines deleted...]
-      <c r="B3" s="68" t="s">
+      <c r="C10" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="11"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="30"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="10"/>
+      <c r="C11" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="11"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="30"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="10"/>
+      <c r="C12" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="11"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="30"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B13" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="11"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="30"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B14" s="10"/>
+      <c r="C14" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="11"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="30"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B15" s="10"/>
+      <c r="C15" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="33"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="30"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B16" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="33"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="30"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B17" s="10"/>
+      <c r="C17" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="33"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="30"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B18" s="34"/>
+      <c r="C18" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="36"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="39"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B19" s="10"/>
+      <c r="D19" s="28"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="30"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B20" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="39"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B21" s="10"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="44"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="46"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="48"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B23" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="44"/>
+    </row>
+    <row r="24" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="53"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="53"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="53"/>
+      <c r="M24" s="55"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B25" s="10"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="46"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="46"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="46"/>
+      <c r="M25" s="48"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B26" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="56"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="56"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="56"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="57"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B27" s="45"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="59"/>
+      <c r="L27" s="58"/>
+      <c r="M27" s="60"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B28" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" s="58"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="58"/>
+      <c r="K28" s="59"/>
+      <c r="L28" s="58"/>
+      <c r="M28" s="60"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="64"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B30" s="45"/>
+      <c r="F30" s="58"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="58"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="58"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="58"/>
+      <c r="M30" s="60"/>
+    </row>
+    <row r="31" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="58"/>
+      <c r="G31" s="59"/>
+      <c r="H31" s="58"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="59"/>
+      <c r="L31" s="58"/>
+      <c r="M31" s="60"/>
+    </row>
+    <row r="32" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="45"/>
+      <c r="C32" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F32" s="58"/>
+      <c r="G32" s="59"/>
+      <c r="H32" s="58"/>
+      <c r="I32" s="59"/>
+      <c r="J32" s="58"/>
+      <c r="K32" s="59"/>
+      <c r="L32" s="58"/>
+      <c r="M32" s="60"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B33" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="F33" s="58"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="58"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="58"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="58"/>
+      <c r="M33" s="60"/>
+    </row>
+    <row r="34" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="66"/>
+      <c r="C34" s="52"/>
+      <c r="D34" s="52"/>
+      <c r="E34" s="67"/>
+      <c r="F34" s="68"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="68"/>
+      <c r="I34" s="69"/>
+      <c r="J34" s="68"/>
+      <c r="K34" s="69"/>
+      <c r="L34" s="68"/>
+      <c r="M34" s="70"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B35" s="45"/>
+      <c r="F35" s="58"/>
+      <c r="G35" s="59"/>
+      <c r="H35" s="58"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="58"/>
+      <c r="K35" s="59"/>
+      <c r="L35" s="58"/>
+      <c r="M35" s="60"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="40" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="63"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="63"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="63"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="64"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B37" s="45"/>
+      <c r="F37" s="58"/>
+      <c r="G37" s="59"/>
+      <c r="H37" s="58"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="58"/>
+      <c r="K37" s="59"/>
+      <c r="L37" s="58"/>
+      <c r="M37" s="60"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B38" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="F38" s="46"/>
+      <c r="G38" s="47"/>
+      <c r="H38" s="46"/>
+      <c r="I38" s="47"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="47"/>
+      <c r="L38" s="46"/>
+      <c r="M38" s="48"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B39" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39" s="46"/>
+      <c r="G39" s="47"/>
+      <c r="H39" s="46"/>
+      <c r="I39" s="47"/>
+      <c r="J39" s="46"/>
+      <c r="K39" s="47"/>
+      <c r="L39" s="46"/>
+      <c r="M39" s="48"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B40" s="34"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="56"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="56"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="56"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="56"/>
+      <c r="M40" s="57"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B41" s="65"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="72"/>
+      <c r="H41" s="71"/>
+      <c r="I41" s="72"/>
+      <c r="J41" s="73"/>
+      <c r="K41" s="73"/>
+      <c r="L41" s="71"/>
+      <c r="M41" s="74"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B42" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F42" s="75"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="75"/>
+      <c r="I42" s="76"/>
+      <c r="J42" s="77"/>
+      <c r="K42" s="77"/>
+      <c r="L42" s="75"/>
+      <c r="M42" s="78"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B43" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F43" s="75"/>
+      <c r="G43" s="76"/>
+      <c r="H43" s="75"/>
+      <c r="I43" s="76"/>
+      <c r="J43" s="77"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="75"/>
+      <c r="M43" s="78"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B44" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="F44" s="75"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="75"/>
+      <c r="I44" s="76"/>
+      <c r="J44" s="77"/>
+      <c r="K44" s="77"/>
+      <c r="L44" s="75"/>
+      <c r="M44" s="78"/>
+    </row>
+    <row r="45" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="51"/>
+      <c r="C45" s="52"/>
+      <c r="D45" s="52"/>
+      <c r="E45" s="52"/>
+      <c r="F45" s="79"/>
+      <c r="G45" s="80"/>
+      <c r="H45" s="79"/>
+      <c r="I45" s="80"/>
+      <c r="J45" s="81"/>
+      <c r="K45" s="81"/>
+      <c r="L45" s="79"/>
+      <c r="M45" s="82"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B48" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B50" s="37"/>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
+      <c r="I50" s="37"/>
+      <c r="K50" s="37"/>
+      <c r="L50" s="37"/>
+      <c r="M50" s="37"/>
+    </row>
+    <row r="51" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="83"/>
+      <c r="B51" s="84" t="s">
+        <v>42</v>
+      </c>
+      <c r="G51" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="K51" s="84" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="83"/>
+      <c r="B52" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="C3" s="68"/>
-[...746 lines deleted...]
-      <c r="L52" s="14"/>
+      <c r="G52" s="84" t="s">
+        <v>44</v>
+      </c>
+      <c r="K52" s="84" t="s">
+        <v>44</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="B2:M2"/>
-[...2 lines deleted...]
-    <mergeCell ref="F6:M6"/>
     <mergeCell ref="F41:G45"/>
     <mergeCell ref="H41:I45"/>
     <mergeCell ref="L41:M45"/>
-    <mergeCell ref="F7:G7"/>
-[...3 lines deleted...]
-    <mergeCell ref="B8:D8"/>
     <mergeCell ref="F25:G26"/>
     <mergeCell ref="H25:I26"/>
     <mergeCell ref="J25:K26"/>
     <mergeCell ref="L25:M26"/>
     <mergeCell ref="F38:G40"/>
     <mergeCell ref="H38:I40"/>
     <mergeCell ref="J38:K40"/>
     <mergeCell ref="L38:M40"/>
+    <mergeCell ref="B8:D8"/>
     <mergeCell ref="F21:G22"/>
     <mergeCell ref="H21:I22"/>
     <mergeCell ref="J21:K22"/>
     <mergeCell ref="L21:M22"/>
     <mergeCell ref="F23:G24"/>
     <mergeCell ref="H23:I24"/>
     <mergeCell ref="J23:K24"/>
     <mergeCell ref="L23:M24"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="F6:M6"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="L7:M7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
-</file>
-[...785 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{728F8068-C7E7-453D-AFD6-6D104D7615CD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Evaluation Template For Combined Scoring  Method</dc:title>
-  <dc:creator>Ethelind Capuno</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>