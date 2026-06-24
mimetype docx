--- v0 (2025-10-19)
+++ v1 (2026-06-24)
@@ -1,6556 +1,5696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01150389" w14:textId="77777777" w:rsidR="00E40A5D" w:rsidRDefault="00E40A5D" w:rsidP="00AB1CEC">
+    <w:p w14:paraId="188B899D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B43130">
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long Term Agreement Information </w:t>
-[...9 lines deleted...]
-        <w:t>Sheet</w:t>
+        <w:t>Long Term Agreement Information Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0115038A" w14:textId="75F7B14D" w:rsidR="00AB1CEC" w:rsidRPr="00AB1CEC" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
+    <w:p w14:paraId="3C2AF865" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:color w:val="7F7F7F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008910C4">
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7F7F7F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00E242C2" w:rsidRPr="00AB1CEC">
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:color w:val="7F7F7F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>To</w:t>
+        <w:t>To be completed by the UN Agency or Entity (the “Lead Agency”) that established the LTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1CEC">
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7F7F7F"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0115038B" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="00AB1CEC" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
+    <w:p w14:paraId="5788028C" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10016" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="2" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="D9D9D9"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="D9D9D9"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="D9D9D9"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="D9D9D9"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="D9D9D9"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="D9D9D9"/>
         </w:tblBorders>
         <w:tblLook w:val="04E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="643"/>
         <w:gridCol w:w="2517"/>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="876"/>
         <w:gridCol w:w="501"/>
         <w:gridCol w:w="390"/>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="634"/>
         <w:gridCol w:w="2369"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E40A5D" w:rsidRPr="007C3DB4" w14:paraId="0115038D" w14:textId="77777777" w:rsidTr="00A0219A">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="1E49CDE6" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10016" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0115038C" w14:textId="77777777" w:rsidR="00E40A5D" w:rsidRPr="007C3DB4" w:rsidRDefault="007C3DB4" w:rsidP="00642FA8">
+          <w:p w14:paraId="17D6961E" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Section I: General Information</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0219A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F77F6" w:rsidRPr="007C3DB4" w14:paraId="01150391" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="6FFF6474" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0115038E" w14:textId="77777777" w:rsidR="00E40A5D" w:rsidRPr="00A0219A" w:rsidRDefault="00E40A5D" w:rsidP="00DB7332">
+          <w:p w14:paraId="106CB198" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0115038F" w14:textId="77777777" w:rsidR="00E40A5D" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
-[...22 lines deleted...]
-              <w:t>Agency</w:t>
+          <w:p w14:paraId="34E5E12C" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lead Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1840775642"/>
             <w:placeholder>
-              <w:docPart w:val="C37194B0975345B08AD03ACFF258BF7E"/>
+              <w:docPart w:val="6AD04AA7E8164049A48F2F9304465165"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6330" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w14:paraId="01150390" w14:textId="77777777" w:rsidR="00E40A5D" w:rsidRPr="007C3DB4" w:rsidRDefault="0033209C" w:rsidP="00DB7332">
+              <w:p w14:paraId="71FC1D5D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="007C3DB4">
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter UN Agency Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B43212" w:rsidRPr="007C3DB4" w14:paraId="01150396" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="2F284E70" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01150392" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="00A0219A" w:rsidRDefault="00B43212" w:rsidP="00DB7332">
+          <w:p w14:paraId="33BDB718" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01150393" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="007C3DB4" w:rsidRDefault="00B43212" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="1025DE6D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose of LTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="01150394" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="17D2B2BF" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1578275503"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Goods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="01150395" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0920173E" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="581027959"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212" w:rsidRPr="00B43212">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43212" w:rsidRPr="007C3DB4" w14:paraId="0115039A" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="557D58AB" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01150397" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="00A0219A" w:rsidRDefault="00B43212" w:rsidP="00DB7332">
+          <w:p w14:paraId="3855D8E8" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01150398" w14:textId="77777777" w:rsidR="00B43212" w:rsidRDefault="00B43212" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="506F1B4A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="797421083"/>
               <w:placeholder>
-                <w:docPart w:val="38F7D6EB7AD24693A2DFCFFB94042456"/>
+                <w:docPart w:val="E75CADE184DE48F99EC67EDD982F75FE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="01150399" w14:textId="77777777" w:rsidR="00B43212" w:rsidRDefault="00B43212" w:rsidP="00DB7332">
+              <w:p w14:paraId="5176CC02" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="007C3DB4">
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter Brief Description of the LTA</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F77F6" w:rsidRPr="007C3DB4" w14:paraId="0115039E" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="27582BEF" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0115039B" w14:textId="77777777" w:rsidR="00B60777" w:rsidRPr="00A0219A" w:rsidRDefault="00B60777" w:rsidP="00DB7332">
+          <w:p w14:paraId="44BF8032" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0115039C" w14:textId="77777777" w:rsidR="00B60777" w:rsidRPr="007C3DB4" w:rsidRDefault="00A0219A" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="01A5E379" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-843786657"/>
             <w:placeholder>
-              <w:docPart w:val="C226E8295D364715B336EBF0857D23B3"/>
+              <w:docPart w:val="717EA8C7A42E4475ACE23AA4FB3B0D18"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6330" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w14:paraId="0115039D" w14:textId="77777777" w:rsidR="00B60777" w:rsidRPr="007C3DB4" w:rsidRDefault="0033209C" w:rsidP="00DB7332">
+              <w:p w14:paraId="54143C3F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="007C3DB4">
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Enter LTA Reference Number</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00535D9E" w:rsidRPr="007C3DB4" w14:paraId="011503A5" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="7A8948E6" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0115039F" w14:textId="77777777" w:rsidR="007D3364" w:rsidRPr="00A0219A" w:rsidRDefault="00B60777" w:rsidP="00DB7332">
+          <w:p w14:paraId="7C9A361B" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="011503A0" w14:textId="77777777" w:rsidR="007D3364" w:rsidRPr="007C3DB4" w:rsidRDefault="00A0219A" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="431A922F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LTA Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503A1" w14:textId="77777777" w:rsidR="007D3364" w:rsidRPr="007C3DB4" w:rsidRDefault="007D3364" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="6D66EFF6" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="666906604"/>
-            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
-              <w:docPart w:val="47A313C37A2C4BE6B325C83B7983A220"/>
+              <w:docPart w:val="9FB1954D45A949FABA70E52D80D07A83"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-04-12T00:00:00Z">
               <w:dateFormat w:val="MMMM d, yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2139" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
               </w:tcPr>
-              <w:p w14:paraId="011503A2" w14:textId="77777777" w:rsidR="007D3364" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
+              <w:p w14:paraId="211096DF" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Select </w:t>
-[...17 lines deleted...]
-                  <w:t>LTA Start Date</w:t>
+                  <w:t>Select an LTA Start Date</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="634" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503A3" w14:textId="77777777" w:rsidR="007D3364" w:rsidRPr="007C3DB4" w:rsidRDefault="007D3364" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="1478AF13" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1383865918"/>
-            <w:lock w:val="sdtLocked"/>
             <w:placeholder>
-              <w:docPart w:val="83B9DB6617644076B7C2BF60B11BAE77"/>
+              <w:docPart w:val="B9065F8367AC491DBB281D790C7CA02B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2013-04-02T00:00:00Z">
               <w:dateFormat w:val="MMMM d, yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2369" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="011503A4" w14:textId="77777777" w:rsidR="007D3364" w:rsidRPr="007C3DB4" w:rsidRDefault="0033209C" w:rsidP="00DB7332">
+              <w:p w14:paraId="74E11902" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>Select</w:t>
-[...26 lines deleted...]
-                  <w:t>LTA Expiration Date</w:t>
+                  <w:t>Select an LTA Expiration Date</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003D1011" w:rsidRPr="007C3DB4" w14:paraId="011503AA" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="3302AD0E" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="011503A6" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="00A0219A" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
+          <w:p w14:paraId="7FBEA466" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="011503A7" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
-[...22 lines deleted...]
-              <w:t>Focal Point</w:t>
+          <w:p w14:paraId="4FB5DF34" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lead Agency Focal Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503A8" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0F40BB5D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1002735138"/>
             <w:placeholder>
-              <w:docPart w:val="23129512955D4D938635CE0567E668B4"/>
+              <w:docPart w:val="960F689BD10F4F60AC39EDD2EB8B935D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5142" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
               </w:tcPr>
-              <w:p w14:paraId="011503A9" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
+              <w:p w14:paraId="4160A0B9" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...17 lines deleted...]
-                  <w:t xml:space="preserve"> &amp; Last Name</w:t>
+                  <w:t>First Name &amp; Last Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003D1011" w:rsidRPr="007C3DB4" w14:paraId="011503AF" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="308B9E9A" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503AB" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="08B5AF62" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503AC" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="3D15E60B" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503AD" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0C270A9E" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1677001176"/>
             <w:placeholder>
-              <w:docPart w:val="1775050AFA9B47DFAFCBF85285E32FAB"/>
+              <w:docPart w:val="F8123744D3704114B57A9E51FDF713D1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5142" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
               </w:tcPr>
-              <w:p w14:paraId="011503AE" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
+              <w:p w14:paraId="50CF01F9" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="007C3DB4">
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003D1011" w:rsidRPr="007C3DB4" w14:paraId="011503B4" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="7BC74E44" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503B0" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="7750380F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503B1" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="5B83878A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503B2" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="5FF3AF25" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5142" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="011503B3" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="2292FB81" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-659702824"/>
                 <w:placeholder>
-                  <w:docPart w:val="5F8F86FB7DFB4751A54AD40E59AD88D3"/>
+                  <w:docPart w:val="904A6B7C13DE450F85DBBF7D5C429C1F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003D1011">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Telephone with Country Code</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003D1011" w:rsidRPr="007C3DB4">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1011" w:rsidRPr="007C3DB4" w14:paraId="011503B9" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="7FCC0DEA" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503B5" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="28126EB5" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503B6" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="662DCDB9" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503B7" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="063A265A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1792199103"/>
             <w:placeholder>
-              <w:docPart w:val="8D369D92838241919B519CD8342696CA"/>
+              <w:docPart w:val="4F90E705638846BD9CE8EBE317A24006"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5142" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
               </w:tcPr>
-              <w:p w14:paraId="011503B8" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="003D1011" w:rsidP="00DB7332">
+              <w:p w14:paraId="7FDDECA2" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
-                  <w:t>Email</w:t>
-[...11 lines deleted...]
-                  <w:t xml:space="preserve"> </w:t>
+                  <w:t xml:space="preserve">Email Address </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A0219A" w:rsidRPr="00A0219A" w14:paraId="011503BB" w14:textId="77777777" w:rsidTr="00A0219A">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="4E984316" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10016" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="011503BA" w14:textId="77777777" w:rsidR="00B60777" w:rsidRPr="00A0219A" w:rsidRDefault="007C3DB4" w:rsidP="00A0219A">
+          <w:p w14:paraId="523ECF01" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Semibold" w:hAnsi="Segoe UI Semibold" w:cs="Segoe UI"/>
-[...8 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Section II: Vendor Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F77F6" w:rsidRPr="007C3DB4" w14:paraId="011503BF" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="64E26260" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503BC" w14:textId="77777777" w:rsidR="00B60777" w:rsidRPr="00A0219A" w:rsidRDefault="00B60777" w:rsidP="00DB7332">
+          <w:p w14:paraId="42528825" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="011503BD" w14:textId="77777777" w:rsidR="00B60777" w:rsidRPr="007C3DB4" w:rsidRDefault="00B60777" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="733DD585" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vendor name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1875582448"/>
             <w:placeholder>
-              <w:docPart w:val="1FEC9A3993A14FA582DFD2DFC0C1537F"/>
+              <w:docPart w:val="4C69014E3F004B61B250CF02A7C84F97"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6330" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w14:paraId="011503BE" w14:textId="77777777" w:rsidR="00B60777" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
+              <w:p w14:paraId="2635469B" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Vendor Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004F77F6" w:rsidRPr="007C3DB4" w14:paraId="011503C3" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="0CF92545" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503C0" w14:textId="77777777" w:rsidR="004F77F6" w:rsidRPr="00A0219A" w:rsidRDefault="007C3DB4" w:rsidP="00DB7332">
+          <w:p w14:paraId="5BE4F44F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="011503C1" w14:textId="77777777" w:rsidR="004F77F6" w:rsidRPr="007C3DB4" w:rsidRDefault="007C3DB4" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="797D6911" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendor Address and Website: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1377898036"/>
             <w:placeholder>
-              <w:docPart w:val="2E2C0E95B82343D8B39A3ACC981918D1"/>
+              <w:docPart w:val="89E8A19BD6E54AEBB5D525877DAFCC39"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6330" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w14:paraId="011503C2" w14:textId="77777777" w:rsidR="004F77F6" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
+              <w:p w14:paraId="5B34A05E" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Vendor Address</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w14:paraId="011503C8" w14:textId="77777777" w:rsidTr="00AB1CEC">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="3415C7A8" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="011503C4" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="00A0219A" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
+          <w:p w14:paraId="4D1789DA" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="011503C5" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="1B105C78" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vendor Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011503C6" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="5DB82D20" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011503C7" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="7DA8140A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="693657630"/>
                 <w:placeholder>
-                  <w:docPart w:val="8E4652CDD639415EB0EA3380FBB86413"/>
+                  <w:docPart w:val="5117FCC562E147FE88588BDC3C938E3A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AB1CEC">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...17 lines deleted...]
-                  <w:t xml:space="preserve"> &amp; Last Name</w:t>
+                  <w:t>First Name &amp; Last Name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w14:paraId="011503CD" w14:textId="77777777" w:rsidTr="00AB1CEC">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="7C686D16" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503C9" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="429953F8" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503CA" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0F372611" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011503CB" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="51BC0CE7" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011503CC" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00AB1CEC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="3647D2A2" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-365452432"/>
                 <w:placeholder>
-                  <w:docPart w:val="3DC564E6923442F99EB35FE486312EDB"/>
+                  <w:docPart w:val="9EA25200B0884F38A4D34BE380006BC4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Title</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w14:paraId="011503D2" w14:textId="77777777" w:rsidTr="00AB1CEC">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="41157419" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503CE" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="4D2DD5D5" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503CF" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="72713B7F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011503D0" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+          <w:p w14:paraId="7D045F49" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone:   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011503D1" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="2BC85FF1" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1030646554"/>
                 <w:placeholder>
-                  <w:docPart w:val="4CE222FDE3664CE6A7E24244FA18D931"/>
+                  <w:docPart w:val="0E4AC887C4DF43AA818DE5F16C53596B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AB1CEC">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Telephone with Country Code</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w14:paraId="011503D7" w14:textId="77777777" w:rsidTr="00AB1CEC">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="24D02956" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503D3" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="6F13AADC" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="011503D4" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="608EBA92" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1195" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011503D5" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="5E986E98" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5135" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011503D6" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="18D7AB37" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-533960456"/>
                 <w:placeholder>
-                  <w:docPart w:val="B5E9553285B0469387E3ED49D33F058E"/>
+                  <w:docPart w:val="FBA58948844F4AB09DF63FC669A751EA"/>
                 </w:placeholder>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:id w:val="959850733"/>
                     <w:showingPlcHdr/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="00AB1CEC">
+                    <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                       <w:rPr>
-                        <w:rStyle w:val="PlaceholderText"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="808080"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Email Address </w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w14:paraId="011503DB" w14:textId="77777777" w:rsidTr="00606A83">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="3E881FB9" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503D8" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="00A0219A" w:rsidRDefault="00AB1CEC" w:rsidP="00606A83">
+          <w:p w14:paraId="60CE7F3D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="011503D9" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRDefault="00AB1CEC" w:rsidP="00606A83">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="6CF42D6F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Country of Origin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1984227789"/>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6330" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
               </w:tcPr>
-              <w:p w14:paraId="011503DA" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRPr="007C3DB4" w:rsidRDefault="00AB1CEC" w:rsidP="00AB1CEC">
+              <w:p w14:paraId="6E7FF934" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Vendor’s Country of Origin</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A0219A" w:rsidRPr="00A0219A" w14:paraId="011503DD" w14:textId="77777777" w:rsidTr="00A0219A">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="3938C6D3" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10016" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="011503DC" w14:textId="77777777" w:rsidR="007C3DB4" w:rsidRPr="00A0219A" w:rsidRDefault="007C3DB4" w:rsidP="00642FA8">
+          <w:p w14:paraId="0735E257" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Section III: Selection Process Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920FBC" w:rsidRPr="007C3DB4" w14:paraId="011503E2" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="3B85C8C0" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503DE" w14:textId="77777777" w:rsidR="00920FBC" w:rsidRPr="00A0219A" w:rsidRDefault="00AB1CEC" w:rsidP="00DB7332">
-[...4 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:p w14:paraId="52304E5D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="011503DF" w14:textId="77777777" w:rsidR="00920FBC" w:rsidRPr="007C3DB4" w:rsidRDefault="00920FBC" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="223B2B17" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bidding Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2572" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="011503E0" w14:textId="77777777" w:rsidR="00920FBC" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="52F0DB02" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1736046641"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00920FBC" w:rsidRPr="00920FBC">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00920FBC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competitive Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3758" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="011503E1" w14:textId="77777777" w:rsidR="00920FBC" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="7D0ECAC4" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-2000497741"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00920FBC">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00920FBC">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00920FBC" w:rsidRPr="00920FBC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Direct Contracting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920FBC" w:rsidRPr="007C3DB4" w14:paraId="011503E9" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="7239E956" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503E3" w14:textId="77777777" w:rsidR="00920FBC" w:rsidRPr="00A0219A" w:rsidRDefault="00A0219A" w:rsidP="00DB7332">
-[...4 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:p w14:paraId="167337DB" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0219A">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="011503E4" w14:textId="77777777" w:rsidR="00920FBC" w:rsidRPr="007C3DB4" w:rsidRDefault="00920FBC" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="5D3298AF" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type of Competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="011503E5" w14:textId="77777777" w:rsidR="00190EFE" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="79186064" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="674613631"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00190EFE">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00190EFE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Open International Competition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011503E6" w14:textId="77777777" w:rsidR="00190EFE" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="3736CEF8" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="81572687"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00190EFE">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00190EFE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Limited International Competition based on prequalification</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011503E7" w14:textId="77777777" w:rsidR="00190EFE" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="4CAED6A3" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="930629842"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00190EFE">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00190EFE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Open Competition within </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1531246230"/>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003D1011">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Country/Region</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00190EFE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011503E8" w14:textId="77777777" w:rsidR="003D1011" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="6A6CFD2F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-416557072"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00190EFE">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00190EFE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A for Direct Contracting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0219A" w:rsidRPr="00A0219A" w14:paraId="011503EB" w14:textId="77777777" w:rsidTr="00A0219A">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="0E7E5F96" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10016" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="011503EA" w14:textId="77777777" w:rsidR="007C3DB4" w:rsidRPr="00A0219A" w:rsidRDefault="007C3DB4" w:rsidP="00A0219A">
+          <w:p w14:paraId="32B96C59" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...20 lines deleted...]
-              <w:t>LTA Information Terms and Conditions</w:t>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Section IV: LTA Information Terms and Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43212" w:rsidRPr="007C3DB4" w14:paraId="011503F2" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="5BAD8FD3" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503EC" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="00642FA8" w:rsidRDefault="00642FA8" w:rsidP="00DB7332">
+          <w:p w14:paraId="2125BB63" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642FA8">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="011503ED" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="007C3DB4" w:rsidRDefault="00B43212" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="3F9279CA" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type of LTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="011503EE" w14:textId="77777777" w:rsidR="00B43212" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="71571664" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-2043043576"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Global LTA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011503EF" w14:textId="77777777" w:rsidR="00B43212" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="3502FCA1" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="344297269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Regional LTA – </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1763490582"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter Region name </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="011503F0" w14:textId="77777777" w:rsidR="00B43212" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="4EA28188" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1281602856"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Country Specific LTA – </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2108964026"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter Country name </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="011503F1" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="4B501E77" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="365878032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43130">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212" w:rsidRPr="00B43212">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Specialized LTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43212" w:rsidRPr="007C3DB4" w14:paraId="01150406" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="77CFA053" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011503F3" w14:textId="77777777" w:rsidR="00B43212" w:rsidRPr="00642FA8" w:rsidRDefault="00642FA8" w:rsidP="00DB7332">
+          <w:p w14:paraId="2C736E44" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642FA8">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="011503F4" w14:textId="77777777" w:rsidR="00B43212" w:rsidRDefault="00B43212" w:rsidP="00DB7332">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="6359EDA9" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Configuration of LTA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011503F5" w14:textId="77777777" w:rsidR="00C16969" w:rsidRDefault="00C16969" w:rsidP="00DB7332">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0BFF46C3" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B4A5C90" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="011503F7" w14:textId="77777777" w:rsidR="00B43212" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="4ECDE338" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1827002465"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Single Vendor LTA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011503F8" w14:textId="77777777" w:rsidR="00B43212" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="4B92AC31" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1764955418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002963C4">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Multiple Vendor LTA without Secondary Competition </w:t>
+            </w:r>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Fixed Price)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011503F9" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRPr="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="54E4AD44" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E07F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>[If selected, please provide brief description of selection mechanism for each</w:t>
-[...17 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[If selected, please provide brief description of selection mechanism for each vendor]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1875193396"/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="011503FA" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="00DB7332">
+              <w:p w14:paraId="63D7DEE5" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00274E69">
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="011503FB" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="6B8EE52F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="011503FC" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="00DB7332">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="63FB2ECA" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="363ED8D2" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1183208802"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212">
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Multiple Vendor LTA with Secondary Competition </w:t>
+            </w:r>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Ceiling Price)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011503FE" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRPr="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="2410B72C" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E07F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[if selected, please provide provisions for secondary competition]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1497999195"/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="011503FF" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="009E07F4">
+              <w:p w14:paraId="304FE661" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00274E69">
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="01150400" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0445F773" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01150401" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0B32B2F3" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01150402" w14:textId="77777777" w:rsidR="009E07F4" w:rsidRDefault="009E07F4" w:rsidP="00DB7332">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="3307C249" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BB5323A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-870830803"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43212">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B43212">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="800659114"/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="01150404" w14:textId="77777777" w:rsidR="008910C4" w:rsidRDefault="008910C4" w:rsidP="008910C4">
+              <w:p w14:paraId="0154AE65" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Details</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="01150405" w14:textId="77777777" w:rsidR="008910C4" w:rsidRPr="007C3DB4" w:rsidRDefault="008910C4" w:rsidP="00DB7332">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="28B30B92" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002963C4" w:rsidRPr="007C3DB4" w14:paraId="0115040C" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="763C05B4" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01150407" w14:textId="77777777" w:rsidR="002963C4" w:rsidRPr="00642FA8" w:rsidRDefault="00642FA8" w:rsidP="00DB7332">
+          <w:p w14:paraId="73469602" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642FA8">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01150408" w14:textId="77777777" w:rsidR="002963C4" w:rsidRPr="007C3DB4" w:rsidRDefault="002963C4" w:rsidP="00DB7332">
+          <w:p w14:paraId="75F5CB13" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> and attach similar sheets applicable to those vendors</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If Multiple Vendor LTA, please list other LTA Vendors and attach similar sheets applicable to those vendors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="01150409" w14:textId="77777777" w:rsidR="002963C4" w:rsidRDefault="002963C4" w:rsidP="00DB7332">
+          <w:p w14:paraId="717C9DF2" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1147580009"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Vendor Name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0115040A" w14:textId="77777777" w:rsidR="002963C4" w:rsidRDefault="002963C4" w:rsidP="00DB7332">
+          <w:p w14:paraId="54C44B78" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1732117911"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Vendor Name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0115040B" w14:textId="77777777" w:rsidR="002963C4" w:rsidRPr="007C3DB4" w:rsidRDefault="002963C4" w:rsidP="00DB7332">
+          <w:p w14:paraId="09900C7E" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1946035211"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Vendor Name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002963C4" w:rsidRPr="007C3DB4" w14:paraId="01150413" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="470C39F0" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0115040D" w14:textId="77777777" w:rsidR="002963C4" w:rsidRPr="00642FA8" w:rsidRDefault="00642FA8" w:rsidP="00DB7332">
+          <w:p w14:paraId="77B3B29D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642FA8">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0115040E" w14:textId="77777777" w:rsidR="002963C4" w:rsidRDefault="0065439A" w:rsidP="008910C4">
-[...62 lines deleted...]
-              <w:t>?</w:t>
+          <w:p w14:paraId="43D8245A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does the LTA have a ceiling amount?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0115040F" w14:textId="77777777" w:rsidR="0065439A" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="55F75926" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-604120848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0065439A" w:rsidRPr="0065439A">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0065439A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01150410" w14:textId="77777777" w:rsidR="002963C4" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0D23F973" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1015890040"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0065439A" w:rsidRPr="0050559C">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0065439A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4259" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="53677837"/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="01150411" w14:textId="77777777" w:rsidR="002963C4" w:rsidRDefault="0065439A" w:rsidP="008910C4">
+              <w:p w14:paraId="382560CF" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:spacing w:before="80" w:after="80"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Ceiling Amount</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="01150412" w14:textId="77777777" w:rsidR="0065439A" w:rsidRPr="0050559C" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0CFFA93D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="731660491"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0065439A" w:rsidRPr="0065439A">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00133F47" w:rsidRPr="00133F47">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> only</w:t>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>applies to Lead Agency only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0219A" w:rsidRPr="007C3DB4" w14:paraId="01150418" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="0BA0635B" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01150414" w14:textId="77777777" w:rsidR="00A0219A" w:rsidRPr="00642FA8" w:rsidRDefault="00642FA8" w:rsidP="00DB7332">
+          <w:p w14:paraId="3B178F8B" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642FA8">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01150415" w14:textId="77777777" w:rsidR="00A0219A" w:rsidRPr="007C3DB4" w:rsidRDefault="0065439A" w:rsidP="008910C4">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="11EA9BCB" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Is LTA scope sensitive to volume discounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="01150416" w14:textId="77777777" w:rsidR="00A0219A" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="70677B7B" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1111859176"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0065439A" w:rsidRPr="0065439A">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0065439A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4259" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="01150417" w14:textId="77777777" w:rsidR="00A0219A" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="4CF91B7D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-424258909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0065439A" w:rsidRPr="0050559C">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0065439A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065439A" w:rsidRPr="007C3DB4" w14:paraId="01150423" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="00586704" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01150419" w14:textId="77777777" w:rsidR="0065439A" w:rsidRPr="00642FA8" w:rsidRDefault="00642FA8" w:rsidP="00DB7332">
+          <w:p w14:paraId="23103E7A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642FA8">
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0115041A" w14:textId="77777777" w:rsidR="0065439A" w:rsidRDefault="0065439A" w:rsidP="00DB7332">
+          <w:p w14:paraId="41398C70" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LTA have provision for volume discounts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0115041B" w14:textId="77777777" w:rsidR="0065439A" w:rsidRPr="007C3DB4" w:rsidRDefault="0065439A" w:rsidP="00DB7332">
+          <w:p w14:paraId="57CD6E6A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="0115041C" w14:textId="77777777" w:rsidR="00642FA8" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
+          <w:p w14:paraId="7F11CE84" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-180126845"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No volume discount provision</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0115041D" w14:textId="77777777" w:rsidR="0065439A" w:rsidRPr="0065439A" w:rsidRDefault="00FA28A4" w:rsidP="00DB7332">
+          <w:p w14:paraId="692CA160" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-773863123"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B43130">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0065439A" w:rsidRPr="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00133F47" w:rsidRPr="00133F47">
-[...59 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume Discount applies only within single order/call-off </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7037D0CA" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="760801522"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0065439A" w:rsidRPr="0065439A">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0065439A" w:rsidRPr="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00133F47">
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume Discount applies across orders during the life of LTA. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2851CB52" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="404040"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...33 lines deleted...]
-              <w:t>.</w:t>
+                <w:color w:val="404040"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please briefly describe how the volume discount operates.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="555737122"/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="01150420" w14:textId="77777777" w:rsidR="00433EEF" w:rsidRDefault="00433EEF" w:rsidP="00DB7332">
+              <w:p w14:paraId="64F1DF08" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="735"/>
                   </w:tabs>
                   <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Enter Volume Discount mechanism</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="01150421" w14:textId="77777777" w:rsidR="00433EEF" w:rsidRDefault="00433EEF" w:rsidP="00DB7332">
+          <w:p w14:paraId="2E06125F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="01150422" w14:textId="77777777" w:rsidR="00433EEF" w:rsidRPr="007C3DB4" w:rsidRDefault="00433EEF" w:rsidP="00DB7332">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39FB7F88" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43130" w:rsidRPr="007C3DB4" w14:paraId="01150429" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="657A6566" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01150424" w14:textId="77777777" w:rsidR="00B43130" w:rsidRPr="00642FA8" w:rsidRDefault="00433EEF" w:rsidP="00DB7332">
+          <w:p w14:paraId="5A74B96D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01150425" w14:textId="77777777" w:rsidR="00B43130" w:rsidRDefault="00642FA8" w:rsidP="00DB7332">
+          <w:p w14:paraId="4AFA748C" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...58 lines deleted...]
-              <w:t>onditions</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LTA usage Limitations or Special Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="150643603"/>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="01150426" w14:textId="77777777" w:rsidR="00DB7332" w:rsidRDefault="00DB7332" w:rsidP="00DB7332">
+              <w:p w14:paraId="055600F2" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="735"/>
                   </w:tabs>
                   <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Enter </w:t>
-[...29 lines deleted...]
-                  <w:t xml:space="preserve"> in the LTA, if any</w:t>
+                  <w:t>Enter any Limitations or Special Conditions in the LTA, if any</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="01150427" w14:textId="77777777" w:rsidR="00433EEF" w:rsidRDefault="00433EEF" w:rsidP="00DB7332">
+          <w:p w14:paraId="4F6EEE79" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="01150428" w14:textId="77777777" w:rsidR="00433EEF" w:rsidRPr="007C3DB4" w:rsidRDefault="00433EEF" w:rsidP="00DB7332">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DBF7863" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065439A" w:rsidRPr="007C3DB4" w14:paraId="01150432" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="053AD36E" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0115042A" w14:textId="77777777" w:rsidR="0065439A" w:rsidRPr="00642FA8" w:rsidRDefault="00433EEF" w:rsidP="008910C4">
+          <w:p w14:paraId="2390E893" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0115042B" w14:textId="77777777" w:rsidR="00642FA8" w:rsidRDefault="00642FA8" w:rsidP="008910C4">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="0937262C" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Reporting of LTA usage to the Lead Agency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C02680" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0115042D" w14:textId="77777777" w:rsidR="00642FA8" w:rsidRPr="0065439A" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="1D91BF0A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-956406411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00642FA8">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00642FA8">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annually </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B5AA17F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1728917967"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00642FA8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Semi-Annually</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0115042F" w14:textId="77777777" w:rsidR="0065439A" w:rsidRPr="007C3DB4" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="5EF26E2F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1653828101"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00642FA8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4259" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="01150430" w14:textId="77777777" w:rsidR="00642FA8" w:rsidRPr="0065439A" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="1579F464" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1390530848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00642FA8" w:rsidRPr="0065439A">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00642FA8" w:rsidRPr="00B43130">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No Reporting Required</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01150431" w14:textId="77777777" w:rsidR="0065439A" w:rsidRPr="007C3DB4" w:rsidRDefault="0065439A" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="02A168B7" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00433EEF" w:rsidRPr="007C3DB4" w14:paraId="01150438" w14:textId="77777777" w:rsidTr="00087875">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="2DEFA223" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:trPr>
           <w:trHeight w:val="1084"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01150433" w14:textId="77777777" w:rsidR="00433EEF" w:rsidRPr="007C3DB4" w:rsidRDefault="00DB7332" w:rsidP="008910C4">
+          <w:p w14:paraId="3CCDD71D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01150434" w14:textId="77777777" w:rsidR="00433EEF" w:rsidRDefault="00433EEF" w:rsidP="008910C4">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="3FC24E30" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attachments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="01150435" w14:textId="77777777" w:rsidR="00433EEF" w:rsidRDefault="00FA28A4" w:rsidP="008910C4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="1C3E701D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1560749412"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00433EEF" w:rsidRPr="00433EEF">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00433EEF">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Signed copy of LTA with all Annexes and Amendments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225FD8DC" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1325659278"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00433EEF" w:rsidRPr="00433EEF">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00433EEF" w:rsidRPr="00433EEF">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00433EEF">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guidance Note for the use of the LTA, if available</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520F3EF8" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="00000000" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="271521148"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00433EEF" w:rsidRPr="00433EEF">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Calibri" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00433EEF">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1643492893"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C61657">
+                <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
-                  <w:t>Enter O</w:t>
-[...5 lines deleted...]
-                  <w:t>ther Document Name</w:t>
+                  <w:t>Enter Other Document Name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00433EEF">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000F1BCA" w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535D9E" w:rsidRPr="007C3DB4" w14:paraId="0115043B" w14:textId="77777777" w:rsidTr="00A6485B">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="6CE3D6C2" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10016" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="01150439" w14:textId="77777777" w:rsidR="00535D9E" w:rsidRDefault="00535D9E" w:rsidP="00DB7332">
+          <w:p w14:paraId="5D2BDDB9" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...77 lines deleted...]
-          <w:p w14:paraId="0115043A" w14:textId="77777777" w:rsidR="00535D9E" w:rsidRPr="007C3DB4" w:rsidRDefault="00535D9E" w:rsidP="00DB7332">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The above LTA was established by the UN Lead Agency in accordance with its Financial Rules and Regulations and Procurement Policies and was reviewed by its Contracts Committee. Any UN Agency wishing to use the LTA should contact the Vendor to obtain confirmation of supply/delivery of goods/services as needed. The Lead Agency will neither be responsible for any deficiency of goods/services by the Vendor nor be a party to any resulting dispute. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E5E735" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C61657" w:rsidRPr="007C3DB4" w14:paraId="0115043E" w14:textId="77777777" w:rsidTr="00C61657">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="1EEC6C50" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0115043C" w14:textId="77777777" w:rsidR="00C61657" w:rsidRPr="007C3DB4" w:rsidRDefault="00C61657" w:rsidP="00E40A5D">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="7BB2D013" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8847" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="546952655"/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0115043D" w14:textId="77777777" w:rsidR="00C61657" w:rsidRPr="00A67A61" w:rsidRDefault="00A67A61" w:rsidP="00A67A61">
+              <w:p w14:paraId="15E575FF" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:i/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter Title </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C61657" w:rsidRPr="007C3DB4" w14:paraId="01150441" w14:textId="77777777" w:rsidTr="00CF7BF7">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="7E25FE7B" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0115043F" w14:textId="77777777" w:rsidR="00C61657" w:rsidRPr="00535D9E" w:rsidRDefault="00C61657" w:rsidP="00AB0B2D">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="6F040723" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8847" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-849102461"/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="01150440" w14:textId="77777777" w:rsidR="00C61657" w:rsidRPr="00535D9E" w:rsidRDefault="00C61657" w:rsidP="00C61657">
+              <w:p w14:paraId="0892ADE6" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:i/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter Name </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C61657" w:rsidRPr="007C3DB4" w14:paraId="01150444" w14:textId="77777777" w:rsidTr="002272EE">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="3E9A60C1" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01150442" w14:textId="77777777" w:rsidR="00C61657" w:rsidRDefault="00C61657" w:rsidP="00535D9E">
-[...29 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="12A0C227" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8847" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01150443" w14:textId="77777777" w:rsidR="00C61657" w:rsidRDefault="00C61657" w:rsidP="00B433C3">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="3C45033F" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C61657" w:rsidRPr="007C3DB4" w14:paraId="01150447" w14:textId="77777777" w:rsidTr="000113BD">
+      <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="44F86199" w14:textId="77777777" w:rsidTr="000F1BCA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01150445" w14:textId="77777777" w:rsidR="00C61657" w:rsidRDefault="00C61657" w:rsidP="00E40A5D">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w14:paraId="437E8FEC" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="13436036"/>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8847" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
-                  <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="01150446" w14:textId="77777777" w:rsidR="00C61657" w:rsidRDefault="00C61657" w:rsidP="00B433C3">
+              <w:p w14:paraId="69643955" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="000F1BCA">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Select a date</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01150448" w14:textId="77777777" w:rsidR="00C16969" w:rsidRDefault="00C61657" w:rsidP="00C16969">
+    <w:p w14:paraId="35BF8C29" w14:textId="00DF1F06" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C61657">
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: This form should be signed by either the Chairperson of the Contracts </w:t>
+        <w:t>Note: This form should be signed by either the Chairperson of the Contracts Review Committee or by Head/Director of Procurement of the Lead Agency</w:t>
       </w:r>
-      <w:r w:rsidR="009E07F4">
+    </w:p>
+    <w:p w14:paraId="1070C95A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...54 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0115044A" w14:textId="77777777" w:rsidR="00657BB3" w:rsidRDefault="00657BB3" w:rsidP="00C16969">
+    <w:p w14:paraId="51E94DF9" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Notes for preparation of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Long Term</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement Information Sheet]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E611FD9" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LTAs are encouraged for varied circumstances because of its many strategic benefits including, simplified business process leading to reduced transactional cost, competitive price, consistency in quality, standardization of requirements and reduced delivery lead time. However, there are also some associated risks such as a) dependency on vendors, b) price hedging by vendor, and c) opportunity losses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0FB23A" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:i/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LTAs are non-exclusive agreements. While LTA may seem attractive by their immediate availability, it is important that careful assessment be undertaken. The value for money for the established LTA needs to be assessed in the case that an extremely larger requirement arises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48355893" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When utilizing global or regional LTAs, there could be differences in cost structures in different locations and markets as well as time for delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4193E2D5" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP may use an LTA set up by another UN Agency, outside of any Collaborative Procurement, when the following conditions are met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6171E0A4" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The LTA is still valid and has not been cancelled or terminated;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C3D68E" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UN Agency that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>set-up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the LTA permits its use by UNDP;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0B03C4" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The proposed LTA vendor is not ineligible in accordance with UNDP’ policy on vendor eligibility;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9C4B8D" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The vendor accepts UNDP General Terms and Conditions; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAB085A" w14:textId="0BA24027" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00657BB3">
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>[Notes for preparation of the Long Term Agreement Information Sheet]</w:t>
+        <w:t>The vendor has demonstrated performance under the LTA as advised by the UN Agency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01150454" w14:textId="77777777" w:rsidR="008A66A5" w:rsidRDefault="008A66A5" w:rsidP="008A66A5">
+    <w:p w14:paraId="035BB313" w14:textId="6785DC89" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The LTA also needs to satisfy UNDP requirements, specifically in terms of value for money and fit-for-purpose as determined by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF197A5" w14:textId="5D4A5546" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">LTAs are encouraged for varied circumstances because of its many strategic benefits including, simplified business process leading to reduced transactional cost, competitive price, consistency in quality, standardization of requirements and reduced delivery lead time. However, there are also some associated risks such as a) dependency on vendors, b) price hedging by vendor, and c) opportunity losses. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The value of UNDP’s call-off is less than or equal to the intended single call-off (if) indicated in the LTA or in any case not more than the total value of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTA .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> An LTA should not be used to order disproportionately higher volumes than that intended, especially for goods/services that attract volume discounts that may not be included under the terms of LTA;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01150455" w14:textId="77777777" w:rsidR="00B15AF1" w:rsidRDefault="00B15AF1" w:rsidP="008A66A5">
+    <w:p w14:paraId="22539A8A" w14:textId="5882CFC5" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>LTAs are non-exclusive agreements. While LTA may seem attractive by their immediate availability, it is important that careful assessment be undertaken. The value for money for the established LTA needs to be assessed in th</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">an extremely larger requirement arises. </w:t>
+        <w:t>The LTA vendor offers goods or services to UNDP at the same (or lower) price in the LTA and with the same terms and conditions;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01150456" w14:textId="77777777" w:rsidR="00B15AF1" w:rsidRDefault="00B15AF1" w:rsidP="008A66A5">
+    <w:p w14:paraId="7C5C74E0" w14:textId="30DC2616" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>When utilizing global or regional LTAs, there could be differences in cost structures in different locations and markets as well as time for delivery.</w:t>
+        <w:t xml:space="preserve">Specifications for the Goods, or Terms of Reference for the services required by UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F1BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> substantially equal to those included in the LTA;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01150457" w14:textId="77777777" w:rsidR="006D2D44" w:rsidRPr="006D2D44" w:rsidRDefault="009044F5" w:rsidP="006D2D44">
+    <w:p w14:paraId="01FC9FED" w14:textId="554B2547" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D2D44">
+      <w:r w:rsidRPr="000F1BCA">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>UNDP may use an LTA set up by another UN Agency, outside of</w:t>
+        <w:t>The LTA set-up in terms of type and configuration, especially in respect of geographical coverage and conditions of usage of multiple vendor LTAs service UNDP’s purposes;</w:t>
       </w:r>
-      <w:r w:rsidR="006D2D44" w:rsidRPr="006D2D44">
+    </w:p>
+    <w:p w14:paraId="539005F6" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="000F1BCA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...248 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009044F5" w:rsidRPr="008A66A5" w:rsidSect="00133F47">
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="751593FF" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="000F1BCA" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="000F1BCA" w:rsidSect="000F1BCA">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1170" w:right="1440" w:bottom="1440" w:left="1620" w:header="720" w:footer="226" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01150465" w14:textId="77777777" w:rsidR="0093799D" w:rsidRDefault="0093799D" w:rsidP="00AB1CEC">
+    <w:p w14:paraId="34A812E4" w14:textId="77777777" w:rsidR="00656C3A" w:rsidRDefault="00656C3A" w:rsidP="000F1BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01150466" w14:textId="77777777" w:rsidR="0093799D" w:rsidRDefault="0093799D" w:rsidP="00AB1CEC">
+    <w:p w14:paraId="4E3328E6" w14:textId="77777777" w:rsidR="00656C3A" w:rsidRDefault="00656C3A" w:rsidP="000F1BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...21 lines deleted...]
-  <w:font w:name="Segoe UI">
+  <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5364" w:type="pct"/>
       <w:tblInd w:w="-432" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9720"/>
-      <w:gridCol w:w="360"/>
+      <w:gridCol w:w="9489"/>
+      <w:gridCol w:w="359"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00133F47" w14:paraId="01150469" w14:textId="77777777" w:rsidTr="00133F47">
+    <w:tr w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w14:paraId="57AB0F96" w14:textId="77777777" w:rsidTr="000F1BCA">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9720" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="01150467" w14:textId="77777777" w:rsidR="00133F47" w:rsidRPr="00AB1CEC" w:rsidRDefault="00133F47">
+        <w:p w14:paraId="5741976B" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AB1CEC">
+          <w:r w:rsidRPr="000F1BCA">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Long Term Agreement Information Sheet</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="360" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="01150468" w14:textId="77777777" w:rsidR="00133F47" w:rsidRPr="00AB1CEC" w:rsidRDefault="00133F47" w:rsidP="00133F47">
+        <w:p w14:paraId="0A5AC7AE" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA" w:rsidP="00133F47">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AB1CEC">
+          <w:r w:rsidRPr="000F1BCA">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                 <w14:srgbClr w14:val="000000">
                   <w14:alpha w14:val="60000"/>
                 </w14:srgbClr>
               </w14:shadow>
               <w14:numForm w14:val="oldStyle"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00AB1CEC">
+          <w:r w:rsidRPr="000F1BCA">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                 <w14:srgbClr w14:val="000000">
                   <w14:alpha w14:val="60000"/>
                 </w14:srgbClr>
               </w14:shadow>
               <w14:numForm w14:val="oldStyle"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00AB1CEC">
+          <w:r w:rsidRPr="000F1BCA">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                 <w14:srgbClr w14:val="000000">
                   <w14:alpha w14:val="60000"/>
                 </w14:srgbClr>
               </w14:shadow>
               <w14:numForm w14:val="oldStyle"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00FA28A4" w:rsidRPr="00FA28A4">
+          <w:r w:rsidRPr="000F1BCA">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:bCs/>
               <w:noProof/>
-              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:color w:val="4F81BD"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                 <w14:srgbClr w14:val="000000">
                   <w14:alpha w14:val="60000"/>
                 </w14:srgbClr>
               </w14:shadow>
               <w14:numForm w14:val="oldStyle"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00AB1CEC">
+          <w:r w:rsidRPr="000F1BCA">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:bCs/>
               <w:noProof/>
-              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:color w:val="4F81BD"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                 <w14:srgbClr w14:val="000000">
                   <w14:alpha w14:val="60000"/>
                 </w14:srgbClr>
               </w14:shadow>
               <w14:numForm w14:val="oldStyle"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0115046A" w14:textId="77777777" w:rsidR="00AB1CEC" w:rsidRDefault="00AB1CEC">
+  <w:p w14:paraId="5881E23B" w14:textId="77777777" w:rsidR="000F1BCA" w:rsidRPr="000F1BCA" w:rsidRDefault="000F1BCA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01150463" w14:textId="77777777" w:rsidR="0093799D" w:rsidRDefault="0093799D" w:rsidP="00AB1CEC">
+    <w:p w14:paraId="4B0B189E" w14:textId="77777777" w:rsidR="00656C3A" w:rsidRDefault="00656C3A" w:rsidP="000F1BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01150464" w14:textId="77777777" w:rsidR="0093799D" w:rsidRDefault="0093799D" w:rsidP="00AB1CEC">
+    <w:p w14:paraId="6AA7383D" w14:textId="77777777" w:rsidR="00656C3A" w:rsidRDefault="00656C3A" w:rsidP="000F1BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FDB4E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A2690EA"/>
+    <w:tmpl w:val="1294169C"/>
     <w:lvl w:ilvl="0" w:tplc="BD2E4564">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6593,66 +5733,66 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="520F472D"/>
+    <w:nsid w:val="4CFA4FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0B120DA6"/>
-    <w:lvl w:ilvl="0" w:tplc="9BB6427C">
+    <w:tmpl w:val="03E4A33E"/>
+    <w:lvl w:ilvl="0" w:tplc="BD2E4564">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
@@ -6682,73 +5822,76 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D0970EE"/>
+    <w:nsid w:val="70B76152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="30AEEC52"/>
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:tmpl w:val="F52ADC80"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="BDC6F460">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6770,378 +5913,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...180 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="1135834176">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="2" w16cid:durableId="2044551685">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="3" w16cid:durableId="218442035">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E40A5D"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00FF75F6"/>
+    <w:rsidRoot w:val="000F1BCA"/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rsid w:val="003B4408"/>
+    <w:rsid w:val="00591B58"/>
+    <w:rsid w:val="00656C3A"/>
+    <w:rsid w:val="00657591"/>
+    <w:rsid w:val="00A63D3B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E52A59"/>
+    <w:rsid w:val="00EB57BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="01150389"/>
-  <w15:docId w15:val="{807351D3-35A7-4A4E-9B87-851413B04CDD}"/>
+  <w14:docId w14:val="7837377B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{21D63F2A-AC66-4E8A-96CC-CC5FE6315E78}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7469,941 +6380,1333 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E40A5D"/>
+    <w:rsid w:val="000F1BCA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E40A5D"/>
+    <w:rsid w:val="000F1BCA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F1BCA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00E40A5D"/>
+    <w:rsid w:val="000F1BCA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...16 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D3364"/>
+    <w:rsid w:val="000F1BCA"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007D3364"/>
+    <w:rsid w:val="000F1BCA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...21 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB1CEC"/>
+    <w:rsid w:val="000F1BCA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AB1CEC"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00AB1CEC"/>
+    <w:rsid w:val="000F1BCA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="47A313C37A2C4BE6B325C83B7983A220"/>
+        <w:name w:val="6AD04AA7E8164049A48F2F9304465165"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{41BE31B5-A87D-4EEA-B04D-02F3D5B2948E}"/>
+        <w:guid w:val="{0418D1A4-975C-4363-B85F-215238A9EB79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005726A2" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="47A313C37A2C4BE6B325C83B7983A22056"/>
+            <w:pStyle w:val="6AD04AA7E8164049A48F2F9304465165"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007C3DB4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Enter UN Agency Name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E75CADE184DE48F99EC67EDD982F75FE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{57D76AFA-FB58-4B45-9BF3-2F32EAAD09B7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
+          <w:pPr>
+            <w:pStyle w:val="E75CADE184DE48F99EC67EDD982F75FE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007C3DB4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Enter Brief Description of the LTA</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="717EA8C7A42E4475ACE23AA4FB3B0D18"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{48BB9E65-6FE3-4B4A-822E-C62C7F03BAF3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
+          <w:pPr>
+            <w:pStyle w:val="717EA8C7A42E4475ACE23AA4FB3B0D18"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007C3DB4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Enter LTA Reference Number</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9FB1954D45A949FABA70E52D80D07A83"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FCD082BD-A116-4219-9F75-C2B8B3B33171}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
+          <w:pPr>
+            <w:pStyle w:val="9FB1954D45A949FABA70E52D80D07A83"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Select an </w:t>
           </w:r>
           <w:r w:rsidRPr="007C3DB4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>LTA Start Date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="83B9DB6617644076B7C2BF60B11BAE77"/>
+        <w:name w:val="B9065F8367AC491DBB281D790C7CA02B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{74F5F40C-18F7-4402-984C-27B1866B60C4}"/>
+        <w:guid w:val="{01B64B72-B7F5-4F1D-BF69-25E446192785}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005726A2" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="83B9DB6617644076B7C2BF60B11BAE7756"/>
+            <w:pStyle w:val="B9065F8367AC491DBB281D790C7CA02B"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Select</w:t>
           </w:r>
           <w:r w:rsidRPr="007C3DB4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">an </w:t>
           </w:r>
           <w:r w:rsidRPr="007C3DB4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>LTA Expiration Date</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C226E8295D364715B336EBF0857D23B3"/>
+        <w:name w:val="960F689BD10F4F60AC39EDD2EB8B935D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1864C434-C951-4A63-BAE8-95CD88490D92}"/>
+        <w:guid w:val="{EF536F29-F69D-433A-A009-0F9BF06878A1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005726A2" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="C226E8295D364715B336EBF0857D23B354"/>
-[...63 lines deleted...]
-            <w:pStyle w:val="23129512955D4D938635CE0567E668B420"/>
+            <w:pStyle w:val="960F689BD10F4F60AC39EDD2EB8B935D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">First </w:t>
           </w:r>
           <w:r w:rsidRPr="007C3DB4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> &amp; Last Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1775050AFA9B47DFAFCBF85285E32FAB"/>
+        <w:name w:val="F8123744D3704114B57A9E51FDF713D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{942F01A6-F0B4-4AB7-A2DE-CF91B726197A}"/>
+        <w:guid w:val="{77D11DEA-B3C2-43E6-9565-0D0ACF2BEE90}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005726A2" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="1775050AFA9B47DFAFCBF85285E32FAB20"/>
+            <w:pStyle w:val="F8123744D3704114B57A9E51FDF713D1"/>
           </w:pPr>
           <w:r w:rsidRPr="007C3DB4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5F8F86FB7DFB4751A54AD40E59AD88D3"/>
+        <w:name w:val="904A6B7C13DE450F85DBBF7D5C429C1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{21BBD21D-F452-47A3-BDFA-497303E78254}"/>
+        <w:guid w:val="{41634681-BC2F-4EA3-ACE6-A7BE8FE9E357}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005726A2" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="5F8F86FB7DFB4751A54AD40E59AD88D320"/>
+            <w:pStyle w:val="904A6B7C13DE450F85DBBF7D5C429C1F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Telephone with Country Code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8D369D92838241919B519CD8342696CA"/>
+        <w:name w:val="4F90E705638846BD9CE8EBE317A24006"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{57DB845F-E2A3-4763-B78E-BB290773F186}"/>
+        <w:guid w:val="{C9EE0551-8619-4963-98AB-57B7802C3824}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005726A2" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="8D369D92838241919B519CD8342696CA20"/>
+            <w:pStyle w:val="4F90E705638846BD9CE8EBE317A24006"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve">Email Address </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="38F7D6EB7AD24693A2DFCFFB94042456"/>
+        <w:name w:val="4C69014E3F004B61B250CF02A7C84F97"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6432A64F-147B-4897-948C-86E61BAB660D}"/>
+        <w:guid w:val="{9FDF950F-9901-4E79-9D87-ABE21815C7E1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00107525" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="38F7D6EB7AD24693A2DFCFFB9404245619"/>
+            <w:pStyle w:val="4C69014E3F004B61B250CF02A7C84F97"/>
           </w:pPr>
-          <w:r w:rsidRPr="007C3DB4">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Enter Brief Description of the LTA</w:t>
+            <w:t>Enter Vendor Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8E4652CDD639415EB0EA3380FBB86413"/>
+        <w:name w:val="89E8A19BD6E54AEBB5D525877DAFCC39"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{05611188-D10F-4DDF-B751-9B0DA4E9409F}"/>
+        <w:guid w:val="{0D0B944C-A97A-4E8B-B988-2C776825A976}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00127817" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="8E4652CDD639415EB0EA3380FBB864134"/>
+            <w:pStyle w:val="89E8A19BD6E54AEBB5D525877DAFCC39"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Vendor Address</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5117FCC562E147FE88588BDC3C938E3A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DFBFEFD9-D995-405D-94D6-31836E7E6E4C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
+          <w:pPr>
+            <w:pStyle w:val="5117FCC562E147FE88588BDC3C938E3A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">First </w:t>
           </w:r>
           <w:r w:rsidRPr="007C3DB4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> &amp; Last Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3DC564E6923442F99EB35FE486312EDB"/>
+        <w:name w:val="9EA25200B0884F38A4D34BE380006BC4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2BB1D426-CB89-44D8-A9F7-1A391F00EA09}"/>
+        <w:guid w:val="{3CE488F2-119B-41BE-9465-5E59522FE902}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00127817" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="3DC564E6923442F99EB35FE486312EDB4"/>
+            <w:pStyle w:val="9EA25200B0884F38A4D34BE380006BC4"/>
           </w:pPr>
           <w:r w:rsidRPr="007C3DB4">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4CE222FDE3664CE6A7E24244FA18D931"/>
+        <w:name w:val="0E4AC887C4DF43AA818DE5F16C53596B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97128ACA-CAA6-4018-9B9F-1FBBEDFBA842}"/>
+        <w:guid w:val="{AC9FA4EC-15C9-4B17-98C8-AED87E483B1C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00127817" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="4CE222FDE3664CE6A7E24244FA18D9314"/>
+            <w:pStyle w:val="0E4AC887C4DF43AA818DE5F16C53596B"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Telephone with Country Code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B5E9553285B0469387E3ED49D33F058E"/>
+        <w:name w:val="FBA58948844F4AB09DF63FC669A751EA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F76C894E-DF5A-4766-9C54-F6219D466885}"/>
+        <w:guid w:val="{7BA58D78-FB08-4A8D-BDCB-EACDB5E8688A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00127817" w:rsidRDefault="00A94EEC" w:rsidP="00A94EEC">
+        <w:p w:rsidR="00F26F3D" w:rsidRDefault="00DF539B" w:rsidP="00DF539B">
           <w:pPr>
-            <w:pStyle w:val="B5E9553285B0469387E3ED49D33F058E"/>
+            <w:pStyle w:val="FBA58948844F4AB09DF63FC669A751EA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Telephone with Country Code</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...56 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...21 lines deleted...]
-  <w:font w:name="Segoe UI">
+  <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005726A2"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00FF70A6"/>
+    <w:rsidRoot w:val="00DF539B"/>
+    <w:rsid w:val="00591B58"/>
+    <w:rsid w:val="005F736C"/>
+    <w:rsid w:val="00DF539B"/>
+    <w:rsid w:val="00E52A59"/>
+    <w:rsid w:val="00F26F3D"/>
+    <w:rsid w:val="00F74D67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4E37CF4C"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8514,51 +7817,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8731,7371 +8034,471 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A94EEC"/>
+    <w:rsid w:val="00DF539B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAD1EC1D935848FA968557E84F76015E">
-[...1 lines deleted...]
-    <w:rsid w:val="005726A2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AD04AA7E8164049A48F2F9304465165">
+    <w:name w:val="6AD04AA7E8164049A48F2F9304465165"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71A34470974E40359DFBC0657AA04F07">
-[...1 lines deleted...]
-    <w:rsid w:val="005726A2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E75CADE184DE48F99EC67EDD982F75FE">
+    <w:name w:val="E75CADE184DE48F99EC67EDD982F75FE"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E171EBC22280443AABDF7E1333B66A1D">
-[...1 lines deleted...]
-    <w:rsid w:val="005726A2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="717EA8C7A42E4475ACE23AA4FB3B0D18">
+    <w:name w:val="717EA8C7A42E4475ACE23AA4FB3B0D18"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D96E920902854FDCB6D747C392C4A587">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9FB1954D45A949FABA70E52D80D07A83">
+    <w:name w:val="9FB1954D45A949FABA70E52D80D07A83"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47A313C37A2C4BE6B325C83B7983A220">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9065F8367AC491DBB281D790C7CA02B">
+    <w:name w:val="B9065F8367AC491DBB281D790C7CA02B"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83B9DB6617644076B7C2BF60B11BAE77">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="960F689BD10F4F60AC39EDD2EB8B935D">
+    <w:name w:val="960F689BD10F4F60AC39EDD2EB8B935D"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D96E920902854FDCB6D747C392C4A5871">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8123744D3704114B57A9E51FDF713D1">
+    <w:name w:val="F8123744D3704114B57A9E51FDF713D1"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47A313C37A2C4BE6B325C83B7983A2201">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="904A6B7C13DE450F85DBBF7D5C429C1F">
+    <w:name w:val="904A6B7C13DE450F85DBBF7D5C429C1F"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83B9DB6617644076B7C2BF60B11BAE771">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F90E705638846BD9CE8EBE317A24006">
+    <w:name w:val="4F90E705638846BD9CE8EBE317A24006"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D96E920902854FDCB6D747C392C4A5872">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C69014E3F004B61B250CF02A7C84F97">
+    <w:name w:val="4C69014E3F004B61B250CF02A7C84F97"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43A922F343A24D1AB9884B14CBA95215">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89E8A19BD6E54AEBB5D525877DAFCC39">
+    <w:name w:val="89E8A19BD6E54AEBB5D525877DAFCC39"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C226E8295D364715B336EBF0857D23B3">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5117FCC562E147FE88588BDC3C938E3A">
+    <w:name w:val="5117FCC562E147FE88588BDC3C938E3A"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47A313C37A2C4BE6B325C83B7983A2202">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EA25200B0884F38A4D34BE380006BC4">
+    <w:name w:val="9EA25200B0884F38A4D34BE380006BC4"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83B9DB6617644076B7C2BF60B11BAE772">
-[...4 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E4AC887C4DF43AA818DE5F16C53596B">
+    <w:name w:val="0E4AC887C4DF43AA818DE5F16C53596B"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D96E920902854FDCB6D747C392C4A5873">
-[...5344 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBA58948844F4AB09DF63FC669A751EA">
+    <w:name w:val="FBA58948844F4AB09DF63FC669A751EA"/>
+    <w:rsid w:val="00DF539B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1477 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C914F5E-9F00-483E-905E-67535C02BA60}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5044</Characters>
+  <Pages>4</Pages>
+  <Words>881</Words>
+  <Characters>5023</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>42</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5917</CharactersWithSpaces>
+  <CharactersWithSpaces>5893</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Ravshan Yakubov</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>