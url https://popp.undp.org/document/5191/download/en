--- v0 (2025-10-19)
+++ v1 (2026-07-07)
@@ -1,3572 +1,4561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3B240845" w14:textId="3CC26EF5" w:rsidR="00C05989" w:rsidRPr="0092704A" w:rsidRDefault="00895698" w:rsidP="00AF1659">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3F17E311" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance Notes  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74329E06" w14:textId="77777777" w:rsidR="00C05989" w:rsidRPr="0092704A" w:rsidRDefault="00C05989" w:rsidP="00AF1659">
-[...340 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="126EDE4B" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425291ED" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SETTING UP AN LTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B51127" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61600020" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For setting up an LTA, the key factors that should be considered are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1A850" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:color w:val="1F497D"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D2D2FC" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demand Analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> An estimate of the volume in broad terms with an understanding of the frequency of the need for the goods/services during the life of the LTA.  A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procurement spend analysis is an effective tool in establishing the need for LTAs and for its optimum use through detecting demand aggregation possibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across Offices to determine whether there might be significant or recurrent demand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The spend analysis should be complemented with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>future procurement forecasting based on programme and resource mobilization pipeline forecasts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F50A27" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389356A1" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Market analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - to ascertain supply and demand characteristics, estimation of market prices and price fluctuation tendencies as well as frequency of technological changes (latter could reduce prices in future years) and UNDP’s potential to leverage the market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076F3DE0" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A5769E" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Requirements for emergency preparedness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - There are situations (e.g., natural disasters, disease outbreak, humanitarian crisis arising from conflict, etc.) for which, though the time of actual occurrence cannot be predicted, the subsequent requirements during such exigencies can be established beforehand.  An LTA is a useful instrument as preparedness to respond timely and effectively, while ensuring that the needed diligence and competitive standards are duly met through processes undertaken in advance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C466BC" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A6243F" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resources and expertise available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Are available as necessary throughout the life of the LTA to ensure through successful usage of the LTA through adequate contract management and monitoring; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C95894" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775821D8" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Similar LTAs set-up by other UN Agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enquiries to determine if an LTA for similar requirements has already been set-up by other UN Agencies at higher volumes than UNDP’s volume.  It may then make sense to use the other Agency’s LTA rather than set-up a new one, thus saving time, effort and cost, especially if it is determined that the consolidation of volume with other UN Agencies may leverage volume discounts on the price.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1753E2" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F9B4AF" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PRE-REQUISITES TO LTAs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E955E2A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034A3AC4" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prior to the initiation of any procurement process that leads to an LTA, the following information and data should be established:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BD2BF2" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2085"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614BCC57" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requirements – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Specifications/ Terms of Reference/Statement of Works, which defines the requirements, should be prepared.  The configuration of the LTA would be determined by whether the requirements are fixed for the whole duration of the LTA or if they may change for each call-off;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EB05E4" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4DBEF6" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume and Value – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The estimated volume and/or overall value of expenditure for the type of goods/services required, from the demand analysis should be provided to enable vendors to adequately formulate and price their offers for the LTA.  It would also be useful to quantify the maximum possible estimate of each call-off if this is known, especially if the goods/service is subject to volume discount.  Any provisions for volume discount, if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">applicable, should be clearly stated. It should be emphasized and clearly stated, that such figures are merely indications of previous or projected business volume and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>should not</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092704A">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be construed by the vendors as a commitment nor a guarantee of business volume under the LTA from UNDP; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A3D9FA" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEE3A43" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Price Adjustment, if any – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Wherever possible, LTA should have fixed prices.  However, there are some goods and services by its very nature makes them susceptible to price changes and fluctuations and it may not be in the interest of UNDP to ask for fixed prices over the duration of the LTA.  Such situations determined from in-depth market analysis may necessitate inclusion of a price adjustment provision based on various internationally accepted indices or other market specific factors such as benchmark prices (e.g. for fuel supply). The manner of application of price adjustment provision should be clearly indicated in the solicitation documents and reflected in the LTA;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213E12A7" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655E6350" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duration of the LTA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The optimum life (duration) of the LTA should be specified to inform vendors of expectations and should be based on market analysis and other factors such as price volatility, technology changes, investment costs, etc.  To avoid the adverse consequences of a long-term relationship with a non-performing vendor, who may be engaged for the first time, the LTA may include a provision for an initial duration of one (1) year, with possibility of an extension for additional year(s) based on documented satisfactory performance; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7114DB50" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482E7171" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type and Configuration of the LTA – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Determine whether the requirements are best served by in-country use, regional use, or global use (type of LTA) and single or multiple vendor(s) (configuration of the LTA);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C2CCC0" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2435AD48" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Call-Off Mechanism – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stipulate in the LTA the process and form of documentation that will represent the call-off action, (e.g., the type of contract to be signed, Purchase Order Issuance, etc.), which will authorize to commence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A455A3B" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A35052" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurement Process – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Determine whether the procurement process should be based on an RFP or ITB, formulate appropriate evaluation criteria etc.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414D06D2" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430B867F" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Standards – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Determine and specify the required quality standards for goods and services, including warranty needs, installation and/or training services to be provided by the Vendor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3398AB" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5274AC7D" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor Performance Monitoring – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adequate provisions for vendor performance monitoring of established KPIs over the life of the LTA including feedback from all users of the LTA; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610A257A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4CB301" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cooperation with other UN Agencies – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaboration potential with UN Agencies, if any, to promote efficiency across UN agencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627C069A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:color w:val="1F497D"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B162899" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00AF1659" w:rsidRPr="0092704A">
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CONFIGURATIONS OF LTAs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C204994" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB37DFE" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Single Vendor LTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F56134" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759EB8F7" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Single Vendor LTA has benefits in lower transaction cost arising from simpler monitoring and contract management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652ADAF5" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="381ED354" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This would be the majority of LTAs and examples could be for various types of goods such as generators, communications equipment or travel agency services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119E0DB1" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77800069" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An Office may decide to buy the same brand for reason for standardization, however, if the goods are being procured for the first time, the office may consider selection of LTA based on a) to c) under Multiple Vendor LTAs without secondary competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049CB66E" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0F5E39" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiple Vendor LTAs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>without</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secondary competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679E7663" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4530B152" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is generally used to diversify supply sources for large volume procurement and when preparedness to deliver is critical where depending on only one vendor could potentially be risky in meeting all the quantities or requirements when needed e.g. for humanitarian supplies such as tents, generators.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780F6C34" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There should be clear guidance on when to use each vendor to ensure not only that vendors are treated equally but also that their expectations are me, which would contribute to competitive pricing.  Usage could be based on one or more considerations of a) ranking based on preferential pricing; b) target quantities (quota) for each vendor over a period; c) availability of requirements when needed; c) geographical coverage; and d) sub-category of goods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B709CB" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FF70CF" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiple Vendor LTAs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secondary competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C979AA7" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F14E743" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This type of LTA is used when the requirements are only known in very general and broad terms when the LTAs are set-up and the full details of the requirements can only be specified and expressed during the call-off. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF8D314" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C662A9" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The LTAs normally have ceiling unit costs established, but the final cost of any call-off can only be determined when the exact details of the requirements are known and could change due to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3B04F" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4F820A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The delivery is extremely urgent and the transportation mode and expedited production requirement may affect the overall cost;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3CB470" w14:textId="7717C4B5" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>While the type of goods are known but specifications are user-specific e.g. ballot boxes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E32D56" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Multi-disciplinary consulting services (may include audit services) – where the professional fees of various experts may have been fixed in the LTA but the actual cost of an engagement may depend on the duration and location of the work, the types and number of personnel required, and all other out-of-pocket expenses that are expected to be incurred;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404F37CD" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Venue and Events management services – where certain rates may have been fixed in the LTA but the actual cost of an event may depend on the number of days, the number of participants, the equipment that will be needed, the number of meals to be served, etc.; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1C7B1B" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Electoral products and services such as ballot boxes, registration kits; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AB8728" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pharmaceuticals and laboratory/medical equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6D0D41" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA25D0A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Establishing multiple LTAs should clearly pre-determine:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D82E17" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216CD996" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> optimum number of LTAs that should be concluded; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E40FEE" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for call-offs for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multiple LTAs without </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or conducting the secondary competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3343FF65" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A988AD" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiple LTAs require complex contract management and increased transaction costs, especially for those that require secondary competition and should only be considered if it is necessary and there is sufficient expertise and resources.  Specialized LTAs are normally in this category. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CED3D86" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5EAD2F" w14:textId="360F3783" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="00072A33">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When there is secondary bidding the mini-bid template: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009F67C9">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-PH"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Request for Secondary Bid</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092704A">
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should be utilized for the process and should be included in the Standard Operating Procedure (SOP) of the LTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF12D7E" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="00072A33">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186B15E4" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTA CONFIGURATIONS BASED ON MARKET ANALYSIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F337A82" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EFAD49" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The configuration of LTAs is not pre-defined to types of goods or services or vice-versa.  The same goods or services in one country or region which is considered a single LTA may in others be considered as either of the multiple LTA types.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D79E1E" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD99B26" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A prime example of this is in Travel Agency Services LTAs.  In markets where global computerised and web based ticketing systems are used, it may not be possible to have multiple LTAs with secondary competition as different travel agents may not be able to book the same passenger on the same flight on the same day or if ticket prices are fixed in all respects including commissions etc.  In other markets, secondary competition may very well be the optimal process, if global reservation systems are not extensively used or there are considerable ticket pricing variables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A21C7C3" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF95E35" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It is therefore important in any business case to establish an LTA that a proper market analysis is undertaken to understand how the market operates in the specific environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559FCCFA" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:color w:val="1F497D"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8775B9" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SOLICITATION PROCESS AND REQUIREMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBC316B" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C0AF6A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The overall solicitation process for LTAs should be conducted in accordance with the procedures and guidelines prescribed in the POPP-Contract and Procurement. In addition to the requirements under the ITB or RFP, the following information should be outlined as a part of the LTA solicitation document:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56162B4E" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B883936" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A clear indication that the solicitation process results in an LTA or LTAs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24079959" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The expected duration of the LTA and possibilities for subsequent extension;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52929ECF" w14:textId="00D167AC" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An estimated volumes to be purchased (annually  and/or throughout the period of the LTA);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE33CDF" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The right of UNDP to enter into LTAs with more than one vendor and the right to split the award of contracts among the LTA holders if it is in UNDP’s best interest;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A31066" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A solicitation of volume discount where appropriate (including the proposed discount framework for evaluation purposes); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B90DA5" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A clear statement that LTAs are considered non-exclusive and estimated amount are based on forecast of needs and the ceiling amount appeared in the LTA does not constitute a commitment to place call-offs up to the volume.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314D3EB2" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6AFEA3" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EVALUATION AND CAP/RACP/ACP SUBMISSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B7BA76" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D791575" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The bid evaluation should be conducted in accordance with the POPP-Contract and Procurement and the specific evaluation criteria stipulated in the solicitation document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59392C7A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016C31A5" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All LTAs shall be submitted to the appropriate contract review committee (CAP/RACP/ACP) in accordance with the delegated procurement authority of the business unit. In addition to standard CAP/RACP/ACP submission requirements, the submissions for the establishment of LTAs should also include the following;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB93AF1" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13170BA4" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An analysis of historical purchase orders/contracts for the same types of goods/services demonstrating the recurrent need for an LTA or LTAs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76265A9E" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The estimated demand for the period of the LTA and/or estimated annual requirement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386F6542" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A narrative description of the procurement strategy chosen that includes an justification for the type of LTA chosen and solicitation method;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248C6EF8" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An analysis of the production capacity of the proposed LTA holder(s) vs. estimated volume (includes the financial statement of the selected vendor(s));</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A89D957" w14:textId="7C82E51B" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A narrative describing the intended scope (corporate, regional, country office or specialised LTA) and procedures for the use of LTA(s); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5563AFC0" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A detailed description of the proposed contract management considerations including LTA ownership, KPI, and reporting requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5A4E16" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F728D10" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AWARD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489A8E61" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C550AD5" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Subsequent to the approval by the delegated procurement authority through CAP/RACP/ACP, LTAs may be established with recommended vendor(s) in accordance with the terms and conditions set out in the solicitation documents. Standardised LTA templates are available at UHNDP/PSO intranet site. These templates are for standardised requirement and shall be carefully adjusted to the specific purpose of the LTAs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158D874A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718BE9BD" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Business Unit concerned shall notify the selected vendor(s) accordingly. In addition, the notice of the award of the LTA(s) shall be published in accordance with the established award notice procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F92D8EB" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F988084" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...132 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...61 lines deleted...]
-    <w:p w14:paraId="168B24B7" w14:textId="77777777" w:rsidR="00F37CF8" w:rsidRPr="0092704A" w:rsidRDefault="00F37CF8" w:rsidP="00F37CF8">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MANAGEMENT OF LTAs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78873D4A" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...347 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...797 lines deleted...]
-    <w:p w14:paraId="259FBA22" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00D23EEF">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77472AF4" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The BU that created and owns the LTA shall be responsible for the management of the LTA.  As most LTAs will be utilised by different users, all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">LTAs should be accompanied by standard operating procedures (SOPs) to ensure correct and appropriate use of the LTAs.  The SOPs should include instructions for call-offs, mechanisms for reporting, monitoring utilization, performance feedback, as well as other relevant information.  These could be shared with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092704A">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Noteworthy Light"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Information on Use of this LTA” when other Agencies request to use UNDP’s LTAs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB473B4" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0047C237" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF256ED" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Assignment of a Focal Person </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D34848E" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7AFD9C9C" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0092704A">
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6E0514" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The management of an LTA can be demanding and time-intensive and requires a focal person for the monitoring and management of each LTA.  The focal person should be knowledgeable in procurement and contract management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D7B04E" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0DC5CC93" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7845E410" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Placing Call-Offs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBD4DC9" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C4B30A6" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="355E0F28" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00D23EEF">
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B962D70" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Call-offs should be done properly in accordance with the provisions of the LTAs and using the agreed instrument for signalling and executing call-offs, the most common of which is the Purchase Order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5A196D" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8E281D" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring of Cumulative Contract Amount </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5466281C" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7AA5BF3E" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6E1D98BB" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00D23EEF">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A69E24" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0092704A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Given that LTAs contain a maximum limit amount which should not be exceeded during its life, a systematic and consistent monitoring of the cumulative contract amount on LTA should be in place.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0079209E" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A0DA537" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="41E5096B" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00D23EEF">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28881C87" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Each call-off should be made based on the finding that the value of the call-off, if added to the current cumulative contract amount, will bring a total cumulative amount that remains within the maximum limit amount of the LTA.   This function is most critical in Regional and Global LTAs where the rate of utilization may not necessarily be known to the BU that owns the LTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BB2FF4" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="41B555C4" w14:textId="65885B99" w:rsidR="00356FC2" w:rsidRPr="0092704A" w:rsidRDefault="00356FC2" w:rsidP="00D23EEF">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102B4D01" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0092704A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For all LTAs, the BU, monitoring the actual usage and the ceiling amount, shall take appropriate action (i.e. to submit the LTA to CAP/RACP/ACP for amendment/extension or to rebid. Any decision to amend/extend or rebid shall be based on the analysis of the market conditions and vendor performance and should be documented for record.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA7144F" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6835DD07" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756D4230" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Performance Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3967FEBD" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B9113CF" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0092704A">
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B1ED74" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any decision to extend an LTA should be based on a documented review of annual vendor performance. The performance review standards (indicators for measurement) should be spelt out upfront and communicated to the Vendor(s) along with the LTA. Performance review could also be supplemented with user-group surveys within UNDP i.e., those who have utilized the LTA, either by placing a call-off, or by being the end user of the goods or services in the LTA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1A3D91" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4FEF3B5B" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C4DF16" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding the annual performance review, users of the LTA should be encouraged to give feedback on the service level quality and vendor performance at any time, through the focal person for the LTA, who shall communicate such feedback to the vendor and to initiate corrective action, if any. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AF1E57" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472BD728" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Monitoring of Price Adjustments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3776AE" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...22 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="77E9F46B" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6552935F" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LTAs that have price adjustments need to be monitored that any such adjustments are made in accordance with the provision of the price adjustment and adequately tracked and documented.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7D7E39" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BEC8FEF" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5A974C" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>LTAs without price adjustments provisions generally should not entertain any price increases.  If a vendor requests a price increase and the Office that set-up the LTA determines that there are exceptional reasons to justify the increase and it is in UNDP’s interest to consider the increase rather than undertake a new LTA process, then such price increases need to be submitted to the relevant procurement review committees for review, based on the governing thresholds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076AFF6D" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED5B0A5" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Mangal"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Continuous</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092704A">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> assessment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC418BE" w14:textId="77777777" w:rsidR="00D23EEF" w:rsidRPr="0092704A" w:rsidRDefault="00D23EEF" w:rsidP="00D23EEF">
-[...54 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56E67EAF" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6396EA1F" w14:textId="7B79D237" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Throughout the LTA period, the following issues shall be assessed continuously in order to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>decide whether the LTA(S) should remain in use or not:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA08C57" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D34C0B8" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Have there been significant changes in current market conditions/Price?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E25254B" w14:textId="529689B5" w:rsidR="00AC088C" w:rsidRPr="0092704A" w:rsidRDefault="00AC088C" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2BD227E4" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Have new/potential vendors entered into the market?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38510F86" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Has the performance of the current LTA holder(s) been satisfactory?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AA16C7" w14:textId="28F3E56C" w:rsidR="00AC088C" w:rsidRPr="0092704A" w:rsidRDefault="00AC088C" w:rsidP="00AF1659">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19EB5BD2" w14:textId="449C42C8" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="00072A33">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Have the requirements changed significantly (e.g. drastic change in amount, need to revise the specs or scope of work/TOR?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3186E2F7" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1959C60B" w14:textId="055E9E4B" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="00072A33">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4452"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240F5AF5" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vendors Prioritizing Supply</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7895F04B" w14:textId="77777777" w:rsidR="00242C67" w:rsidRPr="0092704A" w:rsidRDefault="00242C67" w:rsidP="00AF1659">
-[...36 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="7C211D00" w14:textId="77777777" w:rsidR="009F67C9" w:rsidRPr="009F67C9" w:rsidRDefault="009F67C9" w:rsidP="009F67C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BD4975" w14:textId="39BACF58" w:rsidR="00DA504D" w:rsidRDefault="009F67C9" w:rsidP="00072A33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F67C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that the demand for the goods or services on LTA is high for both the UN Agency and UNDP, and where supply is low, then there may be circumstances when the vendor may prioritize the requirements of the UN Agency before serving those of UNDP.   This condition should be considered and assessed by UNDP before it places a call-off with the vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009F67C9">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1152" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D152E51" w14:textId="77777777" w:rsidR="0008483C" w:rsidRDefault="0008483C" w:rsidP="0095683D">
+    <w:p w14:paraId="7199F15E" w14:textId="77777777" w:rsidR="00B80271" w:rsidRDefault="00B80271" w:rsidP="009F67C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB57E65" w14:textId="77777777" w:rsidR="0008483C" w:rsidRDefault="0008483C" w:rsidP="0095683D">
+    <w:p w14:paraId="20204F88" w14:textId="77777777" w:rsidR="00B80271" w:rsidRDefault="00B80271" w:rsidP="009F67C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Myriad Pro">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...20 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noteworthy Light">
+    <w:altName w:val="NOTEWORTHY LIGHT"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000006F" w:usb1="08000048" w:usb2="14600000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:id w:val="467867327"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7FC12DC7" w14:textId="77777777" w:rsidR="00372CE8" w:rsidRDefault="00372CE8" w:rsidP="00D23EEF">
+      <w:p w14:paraId="758CF34A" w14:textId="59DABEBF" w:rsidR="009F67C9" w:rsidRPr="00072A33" w:rsidRDefault="009F67C9" w:rsidP="00072A33">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00072A33">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00072A33">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00072A33">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00305A5F">
+        <w:r w:rsidRPr="00072A33">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00072A33">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="310620A2" w14:textId="77777777" w:rsidR="00372CE8" w:rsidRDefault="00372CE8">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5793D60F" w14:textId="77777777" w:rsidR="0008483C" w:rsidRDefault="0008483C" w:rsidP="0095683D">
+    <w:p w14:paraId="593AD1CD" w14:textId="77777777" w:rsidR="00B80271" w:rsidRDefault="00B80271" w:rsidP="009F67C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43B091A3" w14:textId="77777777" w:rsidR="0008483C" w:rsidRDefault="0008483C" w:rsidP="0095683D">
+    <w:p w14:paraId="5CC92097" w14:textId="77777777" w:rsidR="00B80271" w:rsidRDefault="00B80271" w:rsidP="009F67C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01AC4E55"/>
-[...533 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B8039C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFC8FEEA"/>
     <w:lvl w:ilvl="0" w:tplc="3E2C6DA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3611,226 +4600,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22641739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9280D758"/>
     <w:lvl w:ilvl="0" w:tplc="50BE17A6">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3899,137 +4713,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286C7D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B28E672C"/>
     <w:lvl w:ilvl="0" w:tplc="15A6E05C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4074,316 +4802,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...264 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="346B1C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A08957E"/>
     <w:lvl w:ilvl="0" w:tplc="FEAE1D76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4428,567 +4891,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...515 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E986984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25C07D7C"/>
     <w:lvl w:ilvl="0" w:tplc="D03E735C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5035,137 +4982,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55456ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A08957E"/>
     <w:lvl w:ilvl="0" w:tplc="FEAE1D76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5210,137 +5071,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57F16E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB508544"/>
     <w:lvl w:ilvl="0" w:tplc="07827558">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5385,318 +5160,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2B6659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEDEF0C8"/>
     <w:lvl w:ilvl="0" w:tplc="D03E735C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5741,51 +5249,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E2F5271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9134FDA6"/>
     <w:lvl w:ilvl="0" w:tplc="1E64697E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5830,140 +5338,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73F84456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A08957E"/>
     <w:lvl w:ilvl="0" w:tplc="FEAE1D76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6008,3837 +5427,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="302472421">
+  <w:num w:numId="1" w16cid:durableId="1875118858">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="656223641">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1530800609">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1591507686">
+  <w:num w:numId="4" w16cid:durableId="962343033">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="129247028">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1960717350">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="170031656">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1097097224">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1561592864">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1233658434">
+  <w:num w:numId="10" w16cid:durableId="566495833">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1924995069">
-[...95 lines deleted...]
-  <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0095683D"/>
-[...3517 lines deleted...]
-    <w:rsid w:val="00FF7009"/>
+    <w:rsidRoot w:val="009F67C9"/>
+    <w:rsid w:val="00072A33"/>
+    <w:rsid w:val="005B4951"/>
+    <w:rsid w:val="0060582C"/>
+    <w:rsid w:val="009F67C9"/>
+    <w:rsid w:val="00AB3FE8"/>
+    <w:rsid w:val="00B461D6"/>
+    <w:rsid w:val="00B80271"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C839FB"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E05707"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="hi-IN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1FCB2724"/>
-  <w15:docId w15:val="{80ECA902-ED3C-411D-88B3-097EE22BF51C}"/>
+  <w14:docId w14:val="335DFD1D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{29ABEFDA-C928-42A5-972A-F962103D10C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-PH" w:eastAsia="en-PH" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9953,51 +5698,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10187,2439 +5932,931 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0095683D"/>
+    <w:rsid w:val="009F67C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0095683D"/>
+    <w:rsid w:val="009F67C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B97E24"/>
+    <w:rsid w:val="009F67C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F67C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0095683D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F67C9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0095683D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F67C9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F67C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0095683D"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F67C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0095683D"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F67C9"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0095683D"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F67C9"/>
     <w:rPr>
-      <w:strike w:val="0"/>
-[...3 lines deleted...]
-      <w:effect w:val="none"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F67C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cs="Myriad Pro"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...33 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
-    <w:rsid w:val="00B97E24"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F67C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009F67C9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009F67C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LineNumber">
-    <w:name w:val="line number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F67C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F67C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F67C9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F67C9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009F67C9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...9 lines deleted...]
-    <w:rsid w:val="00221D8A"/>
+    <w:rsid w:val="009F67C9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...86 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00606428"/>
+    <w:rsid w:val="009F67C9"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00606428"/>
-[...43 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009F67C9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1012 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/22916" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/22916" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2616</Words>
-  <Characters>14912</Characters>
+  <Words>2615</Words>
+  <Characters>14910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>124</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17494</CharactersWithSpaces>
+  <CharactersWithSpaces>17491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>lorena.sander</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>