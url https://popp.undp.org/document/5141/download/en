--- v0 (2025-10-10)
+++ v1 (2026-06-28)
@@ -1,4037 +1,3943 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F6808F0" w14:textId="77777777" w:rsidR="00D528E1" w:rsidRDefault="00D528E1">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold"/>
+    <w:p w14:paraId="1F4542AD" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc172357882"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...3 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1BB765" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guide to Requestors in Drafting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a Terms</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Reference (TOR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255781A6" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29157C9F" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Annex" w:history="1">
-        <w:r w:rsidR="006C6BCB" w:rsidRPr="006C6BCB">
+        <w:r w:rsidRPr="00235EE7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="28"/>
             <w:sz w:val="28"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F6808F2" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6" w:rsidP="0078449B">
-      <w:pPr>
+    <w:p w14:paraId="385AA5E5" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089B1CA2" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A62F8B" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7AC648" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the process of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>preparing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a TOR, one should deliberately and seriously take on the perspective and situation of a Proposer who may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>have not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heard or does not know about the project and its requirements until the RFP documents were received.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44158961" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0944242F" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When proposals have already been received by UNDP, it would not be fair for UNDP to look for offers that were not originally sought in the TOR.  Hence, the more complete the TOR, the better are the chances of generating responsive offers to undertake the work.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162CDFAA" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528D4643" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is hoped that the UNDP Business Units shall </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>endeavour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to comply with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the herein</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommended contents of the TOR </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prooposals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are most responsive to the needs of the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CD5973" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...109 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30ED53D7" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB62863" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MINIMUM CONTENTS OF A GOOD TOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6808FD" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="005B5BC2">
+    <w:p w14:paraId="36382A2B" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B6830C" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Project Title </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6808FF" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-      <w:pPr>
+    <w:p w14:paraId="2BCE2B84" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F683DB9" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="425"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Project Description  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680901" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-      <w:pPr>
+    <w:p w14:paraId="7D14A2B8" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB355BF" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Describe the project rationale / background and the objectives of the project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680903" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6" w:rsidP="00EA7A08">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="49ED3F40" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Describe briefly the context of the required contracting of services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA0634D" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emphasize the relevance/purpose of the work required and how it is linked to the project context  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0E4DC5" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...47 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If necessary, explain thoroughly the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peculiarity of the setting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the project or the work required, if any (e.g., security risks involved in conducting the work in certain communities, certain cultures and practices unique to the stakeholders, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>etc.)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="28CA85BD" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C797135" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="425"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Scope of Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680908" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-      <w:pPr>
+    <w:p w14:paraId="59F8FE61" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4043C075" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...41 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List down the major activities expected to be undertaken by contractor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023B0D98" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly describe the required activities (scope, location, subjects, etc.) and other information that will help prospective Proposers understand the nature of the work </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E851F77" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If possible and if necessary, it is always best to list down per activity the literature/data/information/policy framework already on hand and may be made available by to the contractor as reference/input to the activity.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4414E842" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711EF627" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Expected Outputs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F68090E" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-      <w:pPr>
+    <w:p w14:paraId="4BD62FA0" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72EDF7E5" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List down the outputs in accordance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the sequence of the work and their corresponding target delivery.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4C062D" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the specific dates are too variable and cannot yet be defined, the span of time from the commencement of the work could be indicated (e.g., 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...31 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> week from contract signing, within 2-3 months from contract signing, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3595BB19" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FD7676" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C378440" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>E.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Institutional Arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680913" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-      <w:pPr>
+    <w:p w14:paraId="08D960BF" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:widowControl/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16613C88" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1428"/>
           <w:tab w:val="num" w:pos="990"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990" w:hanging="462"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...69 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identify the specific authority/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who will directly supervise the contractor, and to whom the contractor will be directly responsible to, reporting to, seeking approval/acceptance of output </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>from  (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, the Project Manager, or National Project Director, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5BE947" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1428"/>
           <w:tab w:val="num" w:pos="990"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990" w:hanging="462"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determine frequency of progress reporting, if required (e.g., weekly, monthly, fortnightly, etc.), as well as any need to present report results/outputs to any audience or body </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0011014B" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1428"/>
           <w:tab w:val="num" w:pos="990"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990" w:hanging="462"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...55 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify institutions/organizations/individuals with whom the contractor is expected to liaise/interact/collaborate/meet with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performing the work (e.g., other agencies, project co-implementors, donors, communities, local government units, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B4C13" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1428"/>
           <w:tab w:val="num" w:pos="990"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990" w:hanging="462"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...69 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Define roles / extent of participation of entities involved in the management/implementation of the contract (e.g., as respondents to survey, resource persons to confer with, approving authority, evaluating performance, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5246B9" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1428"/>
           <w:tab w:val="num" w:pos="990"/>
         </w:tabs>
-        <w:overflowPunct/>
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990" w:hanging="462"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...47 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify if the project will be able to provide (or not) any facility, support personnel, support service, or logistics, what </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they will</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be, and at what stage of the work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21701C2C" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F58C37" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Duration of the Work </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F68091B" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-      <w:pPr>
+    <w:p w14:paraId="3B10F7B7" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FC0A3D" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>State expected duration of work / total no. of days/weeks/months of engagement, including effective person-days, if applicable.  Emphasize expected date of full completion, if time is of the essence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24218913" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Indicate target date of commencement of the work and expected completion date, including conditions to both, if any (e.g., issuance of Notice to Proceed, Certificate of Completion of Work, etc.), justifying the timing, if necessary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F68091E" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00E12CE4" w:rsidP="00EA7A08">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="3594593F" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give estimated lead time for UNDP or Project Implementing Partners to review outputs, give comments, approve/accept outputs, etc.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17309A55" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain special </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reason</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for urgency, if any, and serious consequence/impact of any form of delay in the completion of the work (e.g., deferment of the succeeding phase to the following year, cancellation of the budget allocation for the project, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9D7D8E" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading9"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE67FC9" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="450"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>G.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Duty Station</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680922" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-      <w:pPr>
+    <w:p w14:paraId="37C11BA2" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:widowControl/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064DF8FC" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...76 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify the contractor’s duty station/location during the contract, mentioning the location of field works or in pursuit of other relevant activities, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specially</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where traveling will be required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78559AEF" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractor will be required to report regularly or be present at a certain office during </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including frequency of reporting, even if intermittent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0725B64B" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCF0B46" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>H.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Qualifications of the Successful Contractor</w:t>
-[...13 lines deleted...]
-        <w:widowControl/>
+        <w:t xml:space="preserve">Qualifications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Successful Contractor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF066D4" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA5AA28" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...34 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Determine the minimum level of education acceptable and the fields of studies preferred, if any</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507DA3E3" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Set minimum number of years of work experience </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the preferred field of practice, if there is any preference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F050FC1" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...41 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify special skills / experience and other qualifications which will prove to be advantageous and vital to the success of the work implementation, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specially</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if project setting/situation is unique or has peculiarities (e.g., experience in working with indigenous people, familiarity with the key issues confronting a certain region, understanding of and ability to relate with a specific culture/religion, knowledge of a local dialect, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003A6C95" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...49 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If a team of experts need to be formed, indicate the maximum number of team members and specify the recommended qualifications of each team member, if a set of varied ones are required (e.g., team of at least 3 members consisting of experts in policy analysis, community development and agriculture)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C644135" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D266720" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Scope of Bid Price and Schedule of Payments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F68092E" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-[...10 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="154EE276" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E528650" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State whether the contract price is a fixed output-based price regardless of extension of the herein specific duration, or if it is based on a daily/ weekly/monthly rate adjustable in accordance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any extension or reduction in the duration of engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF75C72" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...41 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Specify the cost components that the Proposer must include in the computation of contract price (e.g., purely professional fee, or inclusive of travel, living allowances, taxes, etc.) against those which the project will provide or will pay for (e.g., conduct of workshop will borne by the project charged to another budget line, vehicles will be made available to the contractor for land travels, office space/equipment or an administrative staff will be provided within the project premises, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A2296D" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:adjustRightInd/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...74 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify the key outputs or milestone activities for which payments will be made, the corresponding percentage of the contract price that will be paid per milestone/output, including the conditions/documentations required prior to the release of any tranches of payment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621C1449" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A431E9E" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>J.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Recommended Presentation of Proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680934" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="p28"/>
+    <w:p w14:paraId="2BFA7508" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-        </w:tabs>
-[...76 lines deleted...]
-        <w:pStyle w:val="p28"/>
+          <w:tab w:val="left" w:pos="680"/>
+          <w:tab w:val="left" w:pos="1060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42688162" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For purposes of generating Proposals whose contents are uniformly presented and to facilitate their comparative analysis, it is best to recommend the preferred contents and presentation of the Proposal to be submitted, as well as the format/sequencing of their presentation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E385F66" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-        </w:tabs>
-[...16 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:tab w:val="left" w:pos="680"/>
+          <w:tab w:val="left" w:pos="1060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B09AE2" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>K.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Annexes to the TOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680938" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="p28"/>
+    <w:p w14:paraId="793286DF" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-        </w:tabs>
-[...69 lines deleted...]
-        <w:pStyle w:val="p28"/>
+          <w:tab w:val="left" w:pos="680"/>
+          <w:tab w:val="left" w:pos="1060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226D10C0" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existing literature or documents that will help provide Proposers with a better comprehension of the project situation and the work required should be immediately provided as annex/es to the TOR, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specially</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if such literature or documents are not confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D28536A" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-        </w:tabs>
-[...55 lines deleted...]
-        <w:rPr>
+          <w:tab w:val="left" w:pos="680"/>
+          <w:tab w:val="left" w:pos="1060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F14F628" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02341E8C" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24849550" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This TOR is approved </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indicate name of Approving Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F68093E" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-[...20 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0D60D73D" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572DF9FA" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DBDC37" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680941" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="229BEF24" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Name and Designation</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F680942" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRPr="005B5BC2" w:rsidRDefault="00350AC6">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="533204A7" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date of Signing</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005B5BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="1F680943" w14:textId="77777777" w:rsidR="00350AC6" w:rsidRDefault="00350AC6">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="40E96CEF" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5604E6BD" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1514B94E" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5715943D" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E4DD1F" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7403DCDA" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533C9B4B" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571E6F13" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45981C25" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="777C9506" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016E025E" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745D74EF" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C6BCB" w14:paraId="31C5B208" w14:textId="77777777" w:rsidTr="006C6BCB">
+      <w:tr w:rsidR="00235EE7" w:rsidRPr="00235EE7" w14:paraId="23031212" w14:textId="77777777" w:rsidTr="00EB7427">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5128DFB6" w14:textId="7BC50A3E" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB">
+          <w:p w14:paraId="405BFC25" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="Annex"/>
-            <w:r>
+            <w:bookmarkStart w:id="1" w:name="Annex"/>
+            <w:r w:rsidRPr="00235EE7">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annex</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="2"/>
-          <w:p w14:paraId="3BAB32B9" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB">
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="23E4FE78" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="28"/>
                 <w:sz w:val="28"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="084BBA0C" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB">
-      <w:pPr>
+    <w:p w14:paraId="47D8F329" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Drafting Terms of Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2D095E" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB">
-      <w:pPr>
+    <w:p w14:paraId="68F555B1" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(TOR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CD3F07" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB">
-[...2 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="26E5536D" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:widowControl/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BE3432" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...3 lines deleted...]
-      <w:r>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The TOR may be compared to the technical specifications for the purchase of goods or works.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB05DDF" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB"/>
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="09E53377" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F412C7" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...2 lines deleted...]
-      <w:r>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The terms of reference should define precisely the task required of the Consultant.  The clarity of the TOR is the key to quality proposals and ultimately a sound contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7F17B2" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB"/>
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="06813F21" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275F7882" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...2 lines deleted...]
-      <w:r>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The TOR should clearly set out the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613859A6" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB"/>
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="149ECA74" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC97299" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...2 lines deleted...]
-      <w:r>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Objectives: What is the anticipated result of the services?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6963D872" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB"/>
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="0D3E22BD" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C76742" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...9 lines deleted...]
-        <w:widowControl/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Background: What is the history of the assignment?  Has previous work been done?  Are there any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particular constraints</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as to the results to be sought?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D1041A" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74972AF7" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...2 lines deleted...]
-      <w:r>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Scope of work and expected output: What is the Consultant expected to do?  What is the degree of detail to be provided?  What time scale to be included?  Are there specific decision points during the performance of the work?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630CFA23" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB"/>
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="6658378B" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6157CC66" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...2 lines deleted...]
-      <w:r>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Purchases: Are any hardware requirements connected with the assignments?  When should any such deliveries to the client be made and on what terms?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B67360" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB"/>
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="00495D65" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1990943B" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...2 lines deleted...]
-      <w:r>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Reports: How and when will the Consultant present his or her results?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051DDCBF" w14:textId="77777777" w:rsidR="006C6BCB" w:rsidRDefault="006C6BCB" w:rsidP="006C6BCB"/>
-[...2 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="5A93592D" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D0EEF7" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...12 lines deleted...]
-          <w:b/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inputs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00235EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: What is the client going to provide in the way of facilities, professional support and physical facilities?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276C610F" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRPr="00235EE7" w:rsidRDefault="00235EE7" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="28"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0353C23D" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00235EE7">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F680946" w14:textId="77777777" w:rsidR="003A1C29" w:rsidRDefault="003A1C29" w:rsidP="00FD48A2">
+    <w:p w14:paraId="5E79BD1E" w14:textId="77777777" w:rsidR="0070003C" w:rsidRDefault="0070003C" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F680947" w14:textId="77777777" w:rsidR="003A1C29" w:rsidRDefault="003A1C29" w:rsidP="00FD48A2">
+    <w:p w14:paraId="1792BF95" w14:textId="77777777" w:rsidR="0070003C" w:rsidRDefault="0070003C" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman Bold">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-    <w:panose1 w:val="020B0502020104020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...58 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1F68094B" w14:textId="77777777" w:rsidR="00286596" w:rsidRDefault="00005403">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03D44270" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRDefault="00235EE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>E. Capuno, 2011</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1F68094C" w14:textId="77777777" w:rsidR="00286596" w:rsidRDefault="00286596">
+  <w:p w14:paraId="010568D5" w14:textId="77777777" w:rsidR="00235EE7" w:rsidRDefault="00235EE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F680944" w14:textId="77777777" w:rsidR="003A1C29" w:rsidRDefault="003A1C29" w:rsidP="00FD48A2">
+    <w:p w14:paraId="1DDA0D17" w14:textId="77777777" w:rsidR="0070003C" w:rsidRDefault="0070003C" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F680945" w14:textId="77777777" w:rsidR="003A1C29" w:rsidRDefault="003A1C29" w:rsidP="00FD48A2">
+    <w:p w14:paraId="7574E480" w14:textId="77777777" w:rsidR="0070003C" w:rsidRDefault="0070003C" w:rsidP="00235EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...643 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13671D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="040458B2"/>
     <w:lvl w:ilvl="0" w:tplc="137489F4">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1143"/>
         </w:tabs>
         <w:ind w:left="1143" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4106,598 +4012,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6108"/>
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...546 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CBD7B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01209EF6"/>
     <w:lvl w:ilvl="0" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4769,277 +4128,72 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...204 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="454A6A4E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="126ACDD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="463821FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C729972"/>
     <w:lvl w:ilvl="0" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5135,188 +4289,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6894"/>
         </w:tabs>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7614"/>
         </w:tabs>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...136 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C3A14DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8B428EE"/>
     <w:lvl w:ilvl="0" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5412,300 +4429,72 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51707296"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4C5AAFE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F120DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF5C7A00"/>
     <w:lvl w:ilvl="0" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,390 +4590,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ECC0C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F56CC886"/>
     <w:lvl w:ilvl="0" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6253,1171 +4703,51 @@
     <w:lvl w:ilvl="7" w:tplc="34090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="34090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...1119 lines deleted...]
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BC5104B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C5A96C6"/>
     <w:lvl w:ilvl="0" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7513,51 +4843,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6468"/>
         </w:tabs>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7188"/>
         </w:tabs>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F3B5417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="908230C8"/>
     <w:lvl w:ilvl="0" w:tplc="34090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1854"/>
         </w:tabs>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7653,1110 +4983,257 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6894"/>
         </w:tabs>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7614"/>
         </w:tabs>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1232691689">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="559023797">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="572593492">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="453183573">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="700130468">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="478964005">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...59 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="7" w16cid:durableId="418403640">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="23">
-[...44 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="8" w16cid:durableId="646129591">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="39">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="9" w16cid:durableId="1903363837">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="44">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="10" w16cid:durableId="473521448">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD48A2"/>
-[...664 lines deleted...]
-    <w:rsid w:val="00FF6E85"/>
+    <w:rsidRoot w:val="00235EE7"/>
+    <w:rsid w:val="00235EE7"/>
+    <w:rsid w:val="00590930"/>
+    <w:rsid w:val="0070003C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1F6808F0"/>
-  <w15:docId w15:val="{01E5D19C-5840-43E5-9F09-6D81C1C017F9}"/>
+  <w14:docId w14:val="2BB01FF9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8631C4C4-CB2E-4669-A78C-10A45E60336A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8778,148 +5255,163 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Medium List 1"/>
-[...13 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Medium List 2 Accent 1"/>
-[...78 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8980,2615 +5472,951 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD48A2"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="280"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C61002"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:widowControl/>
-[...6 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...4 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:lang w:val="en-GB"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="280" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-[...8 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="00C61002"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...4 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:color w:val="365F91"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...88 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D04228"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-    <w:rsid w:val="00CA578C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCHeading1">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
-[...129 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA578C"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...27 lines deleted...]
-    <w:rsid w:val="003F39B1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:widowControl/>
-[...185 lines deleted...]
-      <w:widowControl/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:overflowPunct/>
-[...1 lines deleted...]
-      <w:spacing w:after="240"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sub-ClauseText">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Index1">
-[...15 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D87BF2"/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D87BF2"/>
+    <w:rsid w:val="00235EE7"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...9 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00B0023B"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00235EE7"/>
     <w:pPr>
-      <w:widowControl/>
-[...33 lines deleted...]
-      <w:keepNext/>
       <w:tabs>
-        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:ind w:left="360" w:hanging="360"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IndexHeading">
-[...2 lines deleted...]
-    <w:next w:val="Index1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DC317B"/>
-[...126 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00235EE7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...131 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...773 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E068973-1D98-4A99-999C-EFDA86AC55AA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-  <Words>1273</Words>
+  <Pages>4</Pages>
+  <Words>1274</Words>
   <Characters>7262</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8518</CharactersWithSpaces>
+  <CharactersWithSpaces>8519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>How to make a TOR</dc:title>
-  <dc:creator>Aveen.Nouri</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>