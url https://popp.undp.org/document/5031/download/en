--- v0 (2025-10-22)
+++ v1 (2026-05-26)
@@ -1,2218 +1,2611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="3861"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2358"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1584"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="1827"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="1971"/>
         <w:gridCol w:w="1827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FB70" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="3F7EE0E3" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB68" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00B42E0B" w:rsidP="00CB6097">
-            <w:pPr>
+          <w:p w14:paraId="2772609F" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68B1FBCC" wp14:editId="68B1FBCD">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E9F52F7" wp14:editId="513EA0C0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-248285</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-2323465</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3441065" cy="290830"/>
                       <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Text Box 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3441065" cy="290830"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="68B1FBDA" w14:textId="77777777" w:rsidR="00CB6097" w:rsidRPr="00B42E0B" w:rsidRDefault="00B42E0B" w:rsidP="00CB6097">
+                                <w:p w14:paraId="1A3E83C0" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                                   <w:pPr>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00B42E0B">
+                                  <w:r w:rsidRPr="005C2F65">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:bCs/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
                                     </w:rPr>
-                                    <w:t>United Nations Development Programme</w:t>
+                                    <w:t xml:space="preserve">United Nations Development </w:t>
                                   </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="005C2F65">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                    </w:rPr>
+                                    <w:t>Programme</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="95250" tIns="47625" rIns="95250" bIns="47625" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="4E9F52F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-19.55pt;margin-top:-182.95pt;width:270.95pt;height:22.9pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGyw6thQIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8O5Ic2bGEyEHs1EWB&#10;9AEk/QCapCyiFMmStKU06L93SdmO+jgURXWQ+FgOZ3dmdX3TtxIduHVCqwpnFylGXFHNhNpV+PPj&#10;ZrLAyHmiGJFa8Qo/cYdvlq9fXXem5FPdaMm4RQCiXNmZCjfemzJJHG14S9yFNlzBZq1tSzxM7S5h&#10;lnSA3spkmqbzpNOWGaspdw5W74ZNvIz4dc2p/1jXjnskKwzcfHzb+N6Gd7K8JuXOEtMIeqRB/oFF&#10;S4SCS89Qd8QTtLfiN6hWUKudrv0F1W2i61pQHnOAbLL0l2weGmJ4zAWK48y5TO7/wdIPh08WCQba&#10;YaRICxI98t6jle7RZahOZ1wJQQ8GwnwPyyEyZOrMvaZfHFJ63RC147fW6q7hhAG7LJxMRkcHHBdA&#10;tt17zeAasvc6AvW1bQMgFAMBOqj0dFYmUKGweJnnWTqfYURhb1qki8soXULK02ljnX/LdYvCoMIW&#10;lI/o5HDvfGBDylNIZK+lYBshZZzY3XYtLToQcMkmPjEBSHIcJlUIVjocGxCHFSAJd4S9QDeq/lxk&#10;0zxdTYvJZr64muSbfDYprtLFJM2KVTFP8yK/23wPBLO8bARjXN0LxU8OzPK/U/jYC4N3ogdRV+Fi&#10;Np0NEo3Zu3GSaXz+lGQrPDSkFG2FF+cgUgZh3ygGaZPSEyGHcfIz/VhlqMHpG6sSbRCUHzzg+20P&#10;KMEbW82ewBBWg16gOvxFYNBo+w2jDjqywu7rnliOkXynwFQhrdDCcZJfzSFJZMc72/EOURSgKuwx&#10;GoZrP7T93lixa+CmwcZK34IRaxE98sLqaF/oupjM8Q8R2no8j1Ev/7HlDwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAE5ZuAbiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxaO0Gt&#10;SIhT8aPCBRAEpFzd2MSh8TqK3Ta8PZsT3HZ3RrPfFJvJ9exoxtB5lJAsBTCDjdcdthI+P7aLa2Ah&#10;KtSq92gk/JgAm/L8rFC59id8N8cqtoxCMORKgo1xyDkPjTVOhaUfDJL25UenIq1jy/WoThTuep4K&#10;seZOdUgfrBrMvTXNvjo4CbV7eX3ePlSd3afZ49t3/XSX1Cjl5cV0ewMsmin+mWHGJ3QoiWnnD6gD&#10;6yUsrrKErPOwXmXAyLISKbXZzadUJMDLgv9vUf4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAxssOrYUCAAAPBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEATlm4BuIAAAANAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" stroked="f">
+                    <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-19.55pt;margin-top:-182.95pt;width:270.95pt;height:22.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKnLvh9QEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id200Ey0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbSr++SchwjvRXVgeByydmd2dHmduwNOyr0GmzJ57OcM2Ul1Nq2Jf/xff/u&#10;mjMfhK2FAatK/qQ8v92+fbMZXKEW0IGpFTICsb4YXMm7EFyRZV52qhd+Bk5ZSjaAvQgUYpvVKAZC&#10;7022yPN1NgDWDkEq7+n0fkrybcJvGiXD16bxKjBTcuotpBXTWsU1225E0aJwnZanNsQ/dNELbano&#10;GepeBMEOqP+C6rVE8NCEmYQ+g6bRUiUOxGaev2Lz2AmnEhcSx7uzTP7/wcovx0f3DVkYP8BIA0wk&#10;vHsA+dMzC7tO2FbdIcLQKVFT4XmULBucL05Po9S+8BGkGj5DTUMWhwAJaGywj6oQT0boNICns+hq&#10;DEzS4dVyOc/XK84k5RY3+fVVmkomiufXDn34qKBncVNypKEmdHF88CF2I4rnK7GYB6PrvTYmBdhW&#10;O4PsKMgA+/QlAq+uGRsvW4jPJsR4kmhGZhPHMFYjJSPdCuonIowwGYp+ANp0gL85G8hMJfe/DgIV&#10;Z+aTJdFuVotVdF8Klu/XC6KLl5nqMiOsJKiSB86m7S5Mjj041G1HlaYxWbgjoRudNHjp6tQ3GSZJ&#10;czJ3dORlnG69/ILbPwAAAP//AwBQSwMEFAAGAAgAAAAhAE5ZuAbiAAAADQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNxaO0GtSIhT8aPCBRAEpFzd2MSh8TqK3Ta8PZsT3HZ3RrPf&#10;FJvJ9exoxtB5lJAsBTCDjdcdthI+P7aLa2AhKtSq92gk/JgAm/L8rFC59id8N8cqtoxCMORKgo1x&#10;yDkPjTVOhaUfDJL25UenIq1jy/WoThTuep4KseZOdUgfrBrMvTXNvjo4CbV7eX3ePlSd3afZ49t3&#10;/XSX1Cjl5cV0ewMsmin+mWHGJ3QoiWnnD6gD6yUsrrKErPOwXmXAyLISKbXZzadUJMDLgv9vUf4C&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASpy74fUBAADKAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATlm4BuIAAAANAQAADwAAAAAAAAAAAAAA&#10;AABPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" stroked="f">
                       <v:textbox inset="7.5pt,3.75pt,7.5pt,3.75pt">
                         <w:txbxContent>
-                          <w:p w14:paraId="68B1FBDA" w14:textId="77777777" w:rsidR="00CB6097" w:rsidRPr="00B42E0B" w:rsidRDefault="00B42E0B" w:rsidP="00CB6097">
+                          <w:p w14:paraId="1A3E83C0" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B42E0B">
+                            <w:r w:rsidRPr="005C2F65">
                               <w:rPr>
-                                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>United Nations Development Programme</w:t>
+                              <w:t xml:space="preserve">United Nations Development </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005C2F65">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Programme</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00AD2E84">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>User Name</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB69" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-            <w:pPr>
+          <w:p w14:paraId="69F1759F" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ext.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB6A" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-            <w:pPr>
+          <w:p w14:paraId="6F3A4800" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Room No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB6B" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="29E90FC7" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB6C" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-            <w:pPr>
+          <w:p w14:paraId="6D0F0ECC" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Loan Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB6D" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-            <w:pPr>
+          <w:p w14:paraId="75B78937" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB6E" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-            <w:pPr>
+          <w:p w14:paraId="1D17EC68" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Return Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB6F" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-            <w:pPr>
+          <w:p w14:paraId="39D51B23" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FB79" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="77B8E4F0" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB71" w14:textId="77777777" w:rsidR="00D3544A" w:rsidRPr="00A6441D" w:rsidRDefault="00D3544A" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="01862FC6" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB72" w14:textId="77777777" w:rsidR="00D3544A" w:rsidRDefault="00D3544A" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="13E3611A" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB73" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1510CF55" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB74" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="40EEA74A" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB75" w14:textId="77777777" w:rsidR="00D3544A" w:rsidRDefault="00D3544A" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1E9494F1" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB76" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4522B59F" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB77" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5F9E66F5" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB78" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5AE0A8CF" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FB82" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="05981119" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB7A" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0B33BFEE" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB7B" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5B56C0EF" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB7C" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2A3488DC" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB7D" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3C733950" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB7E" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2B6A804A" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB7F" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2FC862A3" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB80" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="357CD331" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB81" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="10BEDFB0" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FB8B" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="2814D0E2" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB83" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="35D49B5D" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB84" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="385909DD" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB85" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4ADC3D46" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB86" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7E278609" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB87" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4D4DFEC8" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB88" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="44340DB5" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB89" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1BFEA46F" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB8A" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="12F6FB56" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FB94" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="6C2ACF27" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB8C" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="419E423F" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB8D" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6F60440C" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB8E" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5B1F8668" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB8F" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="63741BF8" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB90" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7861F147" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB91" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6072181E" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB92" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="14142353" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB93" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="639BD442" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FB9D" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="0AA23C6E" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB95" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4159E994" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB96" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00B42E0B" w:rsidP="00CB6097">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3162A783" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C2F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68B1FBCE" wp14:editId="68B1FBCF">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AA9C97A" wp14:editId="0EA34476">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>616412</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-3503814</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4476750" cy="438150"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Text Box 6"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="4476750" cy="438150"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="68B1FBDB" w14:textId="77777777" w:rsidR="00F752AD" w:rsidRPr="00F752AD" w:rsidRDefault="00D67F5B" w:rsidP="00F752AD">
+                                <w:p w14:paraId="24354136" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="005C2F65">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
-                                    <w:t>Equipment</w:t>
-[...8 lines deleted...]
-                                    <w:t xml:space="preserve"> Log Form</w:t>
+                                    <w:t>Equipment Log Form</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:48.55pt;margin-top:-275.9pt;width:352.5pt;height:34.5pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkr38ZgwIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPbWdOi+24lRNu0yT&#10;uhep3Q8ggGM0DAxI7K7af9+BkzTdizRN8wcM3PFwd89zLK76VqI9t05oVeHsIsWIK6qZUNsKf35Y&#10;j+YYOU8UI1IrXuFH7vDV8vWrRWdKPtaNloxbBCDKlZ2pcOO9KZPE0Ya3xF1owxUYa21b4mFptwmz&#10;pAP0VibjNJ0mnbbMWE25c7B7OxjxMuLXNaf+Y1077pGsMMTm42jjuAljslyQcmuJaQQ9hEH+IYqW&#10;CAWXnqBuiSdoZ8UvUK2gVjtd+wuq20TXtaA85gDZZOlP2dw3xPCYCxTHmVOZ3P+DpR/2nywSrMKX&#10;GCnSAkUPvPdopXs0DdXpjCvB6d6Am+9hG1iOmTpzp+kXh5S+aYja8mtrdddwwiC6LJxMzo4OOC6A&#10;bLr3msE1ZOd1BOpr24bSQTEQoANLjydmQigUNvN8Np1NwETBll/OM5iHK0h5PG2s82+5blGYVNgC&#10;8xGd7O+cH1yPLuEyp6VgayFlXNjt5kZatCegknX8Dugv3KQKzkqHYwPisANBwh3BFsKNrD8V2ThP&#10;V+NitJ7OZ6N8nU9GxSydj9KsWBXTNC/y2/X3EGCWl41gjKs7ofhRgVn+dwwfemHQTtQg6ipcTMaT&#10;gaI/JpnG73dJtsJDQ0rRVnh+ciJlIPaNYpA2KT0RcpgnL8OPhEANjv9YlSiDwPygAd9v+qi3qJEg&#10;kY1mj6ALq4E2YBgeE5g02n7DqIPGrLD7uiOWYyTfKdBWkeV56OS4yCezMSzsuWVzbiGKAlSFPUbD&#10;9MYP3b8zVmwbuGlQs9LXoMdaRKk8R3VQMTRfzOnwUITuPl9Hr+fnbPkDAAD//wMAUEsDBBQABgAI&#10;AAAAIQC4/rx43wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/PToNAEMbvJr7DZky8mHaBlEKR&#10;pVETjdfWPsDAToHI7hJ2W+jbO570ON/88v0p94sZxJUm3zurIF5HIMg2Tve2VXD6el/lIHxAq3Fw&#10;lhTcyMO+ur8rsdButge6HkMr2MT6AhV0IYyFlL7pyKBfu5Es/85uMhj4nFqpJ5zZ3AwyiaKtNNhb&#10;TuhwpLeOmu/jxSg4f85P6W6uP8IpO2y2r9hntbsp9fiwvDyDCLSEPxh+63N1qLhT7S5WezEo2GUx&#10;kwpWaRrzBibyKGGpZmmTJznIqpT/R1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKSv&#10;fxmDAgAAFgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALj+vHjfAAAADAEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" stroked="f">
+                    <v:shape w14:anchorId="6AA9C97A" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:48.55pt;margin-top:-275.9pt;width:352.5pt;height:34.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwF42l9AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lKto6o6TQ6FSGN&#10;gTT4AY7jJBaJz5zdJuXXc3ayrsAbIg/Wne/83X3fXTa3Y9+xo0KnwRQ8XSw5U0ZCpU1T8G9f929u&#10;OHNemEp0YFTBT8rx2+3rV5vB5moFLXSVQkYgxuWDLXjrvc2TxMlW9cItwCpDwRqwF55cbJIKxUDo&#10;fZeslsvrZACsLIJUztHt/RTk24hf10r6z3XtlGddwak3H0+MZxnOZLsReYPCtlrObYh/6KIX2lDR&#10;M9S98IIdUP8F1WuJ4KD2Cwl9AnWtpYociE26/IPNUyusilxIHGfPMrn/Bysfj0/2CzI/voeRBhhJ&#10;OPsA8rtjBnatMI26Q4ShVaKiwmmQLBmsy+enQWqXuwBSDp+goiGLg4cINNbYB1WIJyN0GsDpLLoa&#10;PZN0mWXr6/UVhSTFsrc3KdmhhMifX1t0/oOCngWj4EhDjeji+OD8lPqcEoo56HS1110XHWzKXYfs&#10;KGgB9vGb0X9L60xINhCeTYjhJtIMzCaOfixHpqtZg8C6hOpEvBGmvaL/gIwW8CdnA+1Uwd2Pg0DF&#10;WffRkHbv0iwLSxid7Gq9IgcvI+VlRBhJUAX3nE3mzk+Le7Com5YqTdMycEd61zpK8dLV3D7tTRRz&#10;3vGwmJd+zHr5E7e/AAAA//8DAFBLAwQUAAYACAAAACEAuP68eN8AAAAMAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPz06DQBDG7ya+w2ZMvJh2gZRCkaVRE43X1j7AwE6ByO4Sdlvo2zue9Djf/PL9KfeL&#10;GcSVJt87qyBeRyDINk73tlVw+npf5SB8QKtxcJYU3MjDvrq/K7HQbrYHuh5DK9jE+gIVdCGMhZS+&#10;6cigX7uRLP/ObjIY+JxaqSec2dwMMomirTTYW07ocKS3jprv48UoOH/OT+lurj/CKTtstq/YZ7W7&#10;KfX4sLw8gwi0hD8Yfutzdai4U+0uVnsxKNhlMZMKVmka8wYm8ihhqWZpkyc5yKqU/0dUPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwF42l9AEAANEDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4/rx43wAAAAwBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="68B1FBDB" w14:textId="77777777" w:rsidR="00F752AD" w:rsidRPr="00F752AD" w:rsidRDefault="00D67F5B" w:rsidP="00F752AD">
+                          <w:p w14:paraId="24354136" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="005C2F65">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
-                              <w:t>Equipment</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve"> Log Form</w:t>
+                              <w:t>Equipment Log Form</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB97" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="30C110C7" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB98" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="79AD6101" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB99" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0B6F64D8" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB9A" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4B7C6126" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB9B" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7DA7CEDC" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB9C" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="29B7C8E2" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FBA6" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="2080AC16" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB9E" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0CF4EF87" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FB9F" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2B95BDEC" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA0" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2AA3E333" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA1" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6C4FD48C" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA2" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4D99E177" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA3" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="236B6D92" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA4" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6B573D9F" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA5" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0CE3F6D3" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FBAF" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="6855CB1D" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA7" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="03567AA6" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA8" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="27ABDDB1" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBA9" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0764894D" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBAA" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="36F3F2B7" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBAB" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="47B3229C" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBAC" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3E438321" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBAD" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3F0A5544" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBAE" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0A75E819" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FBB8" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="41E3D991" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB0" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3E5E150A" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB1" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="3A5A03FD" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB2" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2A57D535" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB3" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="069B12FF" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB4" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="063471B8" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB5" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="24FB5259" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB6" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5892E424" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB7" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="164721AE" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FBC1" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="6068FC94" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBB9" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5D1E62D8" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBBA" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="71C2EA22" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBBB" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="5D9D093E" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBBC" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6C788921" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBBD" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6731AF9F" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBBE" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="782B51AE" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBBF" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="30E98822" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC0" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0A184703" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD2E84" w14:paraId="68B1FBCA" w14:textId="77777777" w:rsidTr="00CB6097">
+      <w:tr w:rsidR="00E314C0" w:rsidRPr="00D0708B" w14:paraId="7B84417E" w14:textId="77777777" w:rsidTr="0079614D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC2" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="36AEA656" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC3" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="653012A6" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC4" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="0048493E" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC5" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="702E8851" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC6" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="44307F7E" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC7" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1397D493" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC8" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="42C2D009" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B1FBC9" w14:textId="77777777" w:rsidR="00AD2E84" w:rsidRDefault="00AD2E84" w:rsidP="00CB6097">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="46B3D1CB" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68B1FBCB" w14:textId="77777777" w:rsidR="00A6710C" w:rsidRDefault="00F42A59" w:rsidP="00B42E0B">
+    <w:p w14:paraId="1BD17C6E" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005C2F65">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68B1FBD0" wp14:editId="68B1FBD1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28860F00" wp14:editId="4588E33E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>24938</wp:posOffset>
+                  <wp:posOffset>22860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-803852</wp:posOffset>
+                  <wp:posOffset>-518160</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6168044" cy="872490"/>
-                <wp:effectExtent l="0" t="0" r="4445" b="3810"/>
+                <wp:extent cx="6168044" cy="746760"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6168044" cy="872490"/>
+                          <a:ext cx="6168044" cy="746760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="lt1"/>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="68B1FBDC" w14:textId="77777777" w:rsidR="008A0C51" w:rsidRPr="008A0C51" w:rsidRDefault="008A0C51" w:rsidP="008A0C51">
+                          <w:p w14:paraId="4A6CBA43" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008A0C51">
+                            <w:r w:rsidRPr="005C2F65">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Equipment Type and Model:      </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="68B1FBDD" w14:textId="77777777" w:rsidR="008A0C51" w:rsidRPr="008A0C51" w:rsidRDefault="008A0C51" w:rsidP="008A0C51">
+                          <w:p w14:paraId="48328444" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008A0C51">
+                            <w:r w:rsidRPr="005C2F65">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Serial Number</w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve">      </w:t>
+                              <w:t xml:space="preserve">Serial Number:      </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="68B1FBDE" w14:textId="77777777" w:rsidR="008A0C51" w:rsidRPr="008A0C51" w:rsidRDefault="008A0C51" w:rsidP="008A0C51">
+                          <w:p w14:paraId="5508FC12" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008A0C51">
+                            <w:r w:rsidRPr="005C2F65">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Tag No:</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="008A0C51">
+                            <w:r w:rsidRPr="005C2F65">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.95pt;margin-top:-63.3pt;width:485.65pt;height:68.7pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfqvLSjgIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGyEQvVfqPyDuzdqu4yRW1pHrKFWl&#10;KImaVDljFmxUYChg77pfn4Hdtd00l1S97ALzZoZ5vJnLq8ZoshU+KLAlHZ4MKBGWQ6XsqqQ/nm4+&#10;nVMSIrMV02BFSXci0KvZxw+XtZuKEaxBV8ITDGLDtHYlXcfopkUR+FoYFk7ACYtGCd6wiFu/KirP&#10;aoxudDEaDCZFDb5yHrgIAU+vWyOd5fhSCh7vpQwiEl1SvFvMX5+/y/QtZpdsuvLMrRXvrsH+4RaG&#10;KYtJ96GuWWRk49VfoYziHgLIeMLBFCCl4iLXgNUMB6+qeVwzJ3ItSE5we5rC/wvL77YPnqiqpBNK&#10;LDP4RE+iieQLNGSS2KldmCLo0SEsNniMr9yfBzxMRTfSm/THcgjakefdntsUjOPhZDg5H4zHlHC0&#10;nZ+NxheZ/OLg7XyIXwUYkhYl9fh2mVK2vQ0Rb4LQHpKSBdCqulFa503Si1hoT7YMX1rHfEf0+AOl&#10;LanxJp9PBzmwheTeRtY2hRFZMV26VHlbYV7FnRYJo+13IZGxXOgbuRnnwu7zZ3RCSUz1HscOf7jV&#10;e5zbOtAjZwYb985GWfC5+txiB8qqnz1lssUj4Ud1p2Vslk2WyqgXwBKqHerCQ9tXwfEbhY93y0J8&#10;YB4bCaWAwyHe40dqQPKhW1GyBv/7rfOER32jlZIaG7Ok4deGeUGJ/mZR+RfD8Th1ct6MT89GuPHH&#10;luWxxW7MAlARQxxDjudlwkfdL6UH84wzZJ6yoolZjrlLGvvlIrbjAmcQF/N5BmHvOhZv7aPjKXRi&#10;OUnzqXlm3nX6jaj8O+hbmE1fybjFJk8L800EqbLGE88tqx3/2PdZ+t2MSoPleJ9Rh0k6ewEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAErl8LfhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SGxQ6zRR0zbEqRDiIbGj4SF2bjwkEfE4it0k/D3DCpaje3TvmXw/206MOPjWkYLVMgKBVDnT&#10;Uq3gpbxfbEH4oMnozhEq+EYP++L8LNeZcRM943gIteAS8plW0ITQZ1L6qkGr/dL1SJx9usHqwOdQ&#10;SzPoicttJ+MoSqXVLfFCo3u8bbD6Opysgo+r+v3Jzw+vU7JO+rvHsdy8mVKpy4v55hpEwDn8wfCr&#10;z+pQsNPRnch40SlIdgwqWKziNAXBwG6zjkEcmYy2IItc/v+g+AEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCfqvLSjgIAAJEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBK5fC34QAAAAkBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="28860F00" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.8pt;margin-top:-40.8pt;width:485.65pt;height:58.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf0MFbQgIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkadoacYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOa91Ow3LQSFFio/vIz196BpN9sJ5Baakw0FOiTAcKmW2Jf3+uvx0&#10;R4kPzFRMgxElPQhPH2YfP0xbW4gR1KAr4QgGMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuoum1WOdZi&#10;9EZnozyfZC24yjrgwnu8feyNdJbiSyl4eJbSi0B0SbG2kE6Xzk08s9mUFVvHbK34sQz2D1U0TBlM&#10;eg71yAIjO6f+CNUo7sCDDAMOTQZSKi5SD9jNMH/XzbpmVqReEBxvzzD5/xeWP+3X9sWR0H2BDgmM&#10;gLTWFx4vYz+ddE38x0oJ2hHCwxk20QXC8XIynNzl4zElHG2348ntJOGaXV5b58NXAQ2JQkkd0pLQ&#10;YvuVD5gRXU8uMZkHraql0jopB7/QjuwZMojEV9BSopkPeFnSZfrFojHEb8+0IS2W9vkmT5kMxHi9&#10;nzYxrkjTccx/aTlKodt0RFUlHZ3g2EB1QJQc9APkLV8qbGWFdbwwhxODwOAWhGc8pAbMDEeJkhrc&#10;z7/dR38kEq2UtDiBJfU/dswJbO+bQYrvh+NxHNmkjG9uR6i4a8vm2mJ2zQIQoiHum+VJjP5Bn0Tp&#10;oHnDZZnHrGhihmPukoaTuAj9XuCycTGfJyccUsvCyqwtj6EjbpGo1+6NOXtkM+AcPMFpVlnxjtTe&#10;N740MN8FkCoxHnHuUUXuooIDnlg8LmPcoGs9eV0+GbNfAAAA//8DAFBLAwQUAAYACAAAACEAAVx/&#10;S+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbls6QGMrTSeEQDCJalCQ&#10;uGaNaQuNUyXZWvb0eCe42fp+/f6crUbbiT360DpSMJsmIJAqZ1qqFby/PUwWIELUZHTnCBX8YIBV&#10;fnqS6dS4gV5xX8ZacAmFVCtoYuxTKUPVoNVh6nokZp/OWx159bU0Xg9cbjt5kSRzaXVLfKHRPd41&#10;WH2XO6vgYygf/Wa9/nrpn4rD5lAWz3hfKHV+Nt7egIg4xr8wHPVZHXJ22rodmSA6BZdzDiqYLGY8&#10;MF9eXy1BbI8gAZln8v8D+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn9DBW0ICAAB6&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAVx/S+AA&#10;AAAIAQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="68B1FBDC" w14:textId="77777777" w:rsidR="008A0C51" w:rsidRPr="008A0C51" w:rsidRDefault="008A0C51" w:rsidP="008A0C51">
+                    <w:p w14:paraId="4A6CBA43" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="008A0C51">
+                      <w:r w:rsidRPr="005C2F65">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Equipment Type and Model:      </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="68B1FBDD" w14:textId="77777777" w:rsidR="008A0C51" w:rsidRPr="008A0C51" w:rsidRDefault="008A0C51" w:rsidP="008A0C51">
+                    <w:p w14:paraId="48328444" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="008A0C51">
+                      <w:r w:rsidRPr="005C2F65">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Serial Number</w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve">      </w:t>
+                        <w:t xml:space="preserve">Serial Number:      </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="68B1FBDE" w14:textId="77777777" w:rsidR="008A0C51" w:rsidRPr="008A0C51" w:rsidRDefault="008A0C51" w:rsidP="008A0C51">
+                    <w:p w14:paraId="5508FC12" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="00E314C0">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="008A0C51">
+                      <w:r w:rsidRPr="005C2F65">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Tag No:</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="008A0C51">
+                      <w:r w:rsidRPr="005C2F65">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A6710C">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="7EE14317" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="005C2F65" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="005C2F65" w:rsidSect="00E314C0">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="864" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68B1FBD4" w14:textId="77777777" w:rsidR="0009702F" w:rsidRDefault="0009702F">
+    <w:p w14:paraId="4B0E2A83" w14:textId="77777777" w:rsidR="00ED0B35" w:rsidRDefault="00ED0B35" w:rsidP="00D0708B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B1FBD5" w14:textId="77777777" w:rsidR="0009702F" w:rsidRDefault="0009702F">
+    <w:p w14:paraId="01D4108F" w14:textId="77777777" w:rsidR="00ED0B35" w:rsidRDefault="00ED0B35" w:rsidP="00D0708B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="68B1FBD7" w14:textId="77777777" w:rsidR="0071587E" w:rsidRPr="00417135" w:rsidRDefault="00417135" w:rsidP="0071587E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30D927B4" w14:textId="77777777" w:rsidR="00E314C0" w:rsidRPr="005C2F65" w:rsidRDefault="00E314C0" w:rsidP="0071587E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00417135">
+    <w:r w:rsidRPr="005C2F65">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Equipment</w:t>
+      <w:t>Equipment Log Form</w:t>
     </w:r>
-    <w:r w:rsidR="0071587E" w:rsidRPr="00417135">
+    <w:r w:rsidRPr="005C2F65">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:br/>
-      <w:t xml:space="preserve">1 </w:t>
-[...23 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>1 March 2012</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68B1FBD2" w14:textId="77777777" w:rsidR="0009702F" w:rsidRDefault="0009702F">
+    <w:p w14:paraId="3405639A" w14:textId="77777777" w:rsidR="00ED0B35" w:rsidRDefault="00ED0B35" w:rsidP="00D0708B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B1FBD3" w14:textId="77777777" w:rsidR="0009702F" w:rsidRDefault="0009702F">
+    <w:p w14:paraId="7BA96556" w14:textId="77777777" w:rsidR="00ED0B35" w:rsidRDefault="00ED0B35" w:rsidP="00D0708B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="68B1FBD6" w14:textId="77777777" w:rsidR="00B42E0B" w:rsidRDefault="00B42E0B" w:rsidP="00B42E0B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="524E86AF" w14:textId="255050F3" w:rsidR="00E314C0" w:rsidRDefault="00D0708B" w:rsidP="00B42E0B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005C2F65">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:iCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="32"/>
-        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B1FBD8" wp14:editId="68B1FBD9">
-[...2 lines deleted...]
-          <wp:docPr id="5" name="Picture 5"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FF7448E" wp14:editId="3C0DC1DF">
+          <wp:extent cx="722671" cy="1371600"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:docPr id="478702353" name="Picture 478702353"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="logo.png"/>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="-18" b="17704"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="847843" cy="1818401"/>
+                    <a:ext cx="748464" cy="1420555"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00476EEE"/>
-[...67 lines deleted...]
-    <w:rsid w:val="00FE4CA6"/>
+    <w:rsidRoot w:val="00E314C0"/>
+    <w:rsid w:val="005A361A"/>
+    <w:rsid w:val="005C2F65"/>
+    <w:rsid w:val="00635EA7"/>
+    <w:rsid w:val="009735CD"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D0708B"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rsid w:val="00ED0B35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="68B1FB68"/>
+  <w14:docId w14:val="0C6C1FF1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{84666AFB-0A69-4B20-AE9C-11DC4AB5428A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2257,2242 +2650,1056 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E314C0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A6710C"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E314C0"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E314C0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A6710C"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E314C0"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E314C0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...220 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...19 lines deleted...]
-    <w:rsid w:val="00A6710C"/>
+    <w:rsid w:val="00D0708B"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1424 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7CF71AA-19A0-49D3-B788-B61100A4A59F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>25</Words>
-  <Characters>146</Characters>
+  <Characters>147</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>170</CharactersWithSpaces>
+  <CharactersWithSpaces>171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Equipment Loan Agreement Form</dc:title>
-  <dc:creator>Myint THU</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>