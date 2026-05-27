--- v0 (2025-10-22)
+++ v1 (2026-05-27)
@@ -1,6139 +1,4914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A84771" w:rsidRPr="00A84771" w:rsidRDefault="00626C2D" w:rsidP="0079522B">
+    <w:p w14:paraId="013F873F" w14:textId="6757016C" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="008519AF" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:u w:val="none"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0678C670" wp14:editId="62617780">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F22B35B" wp14:editId="75DBBF0D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-137160</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1363980</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2705100" cy="487680"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2705100" cy="487680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6682B311" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00764EA5" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00764EA5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>HQ-ARI No:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00764EA5">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ______________ </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00764EA5">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00764EA5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>(To be filled by ASD)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3F1C76D5" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4207932F" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00E80683" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6F22B35B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.8pt;margin-top:107.4pt;width:213pt;height:38.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGxO71EQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCpEmNOEWXLsOA&#10;rhvQ7QNkWY6FyaJGKbG7rx8lp2nQ3YrpIJAi9UQ+Pq1vhs6wo0KvwZZ8Osk5U1ZCre2+5D9/7D6s&#10;OPNB2FoYsKrkT8rzm837d+veFWoGLZhaISMQ64velbwNwRVZ5mWrOuEn4JSlYAPYiUAu7rMaRU/o&#10;nclmeX6V9YC1Q5DKezq9G4N8k/CbRsnwrWm8CsyUnGoLace0V3HPNmtR7FG4VstTGeINVXRCW3r0&#10;DHUngmAH1P9AdVoieGjCREKXQdNoqVIP1M00f9XNYyucSr0QOd6dafL/D1Y+HB/dd2Rh+AgDDTA1&#10;4d09yF+eWdi2wu7VLSL0rRI1PTyNlGW988XpaqTaFz6CVP1XqGnI4hAgAQ0NdpEV6pMROg3g6Uy6&#10;GgKTdDhb5otpTiFJsflqebVKU8lE8XzboQ+fFXQsGiVHGmpCF8d7H2I1onhOiY95MLreaWOSg/tq&#10;a5AdBQlgl1Zq4FWasawv+fVithgJeANEpwMp2eiu5Ks8rlFbkbZPtk46C0Kb0aaSjT3xGKkbSQxD&#10;NVBi5LOC+okYRRgVSz+MjBbwD2c9qbXk/vdBoOLMfLE0levpfB7lnZz5YjkjBy8j1WVEWElQJQ+c&#10;jeY2jF/i4FDvW3pp1IGFW5pkoxPJL1Wd6iZFJu5PvydK/tJPWS9/fPMXAAD//wMAUEsDBBQABgAI&#10;AAAAIQB6NBbf3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0HaytxQa0TK6og&#10;xKmqCsS5hQs3N94mEfE6id0m5etZTnDcmafZmWI7u05ccQytJw3pOgGBVHnbUq3h4/119QgiREPW&#10;dJ5Qww0DbMvFXWFy6yc64PUYa8EhFHKjoYmxz6UMVYPOhLXvkdg7+9GZyOdYSzuaicNdJ1WSbKQz&#10;LfGHxvS4b7D6Ol6cBj+93JzHIVEPn9/ubb8bDmc1aH2/nHfPICLO8Q+G3/pcHUrudPIXskF0GlYq&#10;3TCqQaUZb2AiS7IMxImVJ7ZkWcj/G8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMbE&#10;7vURAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHo0Ft/fAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokecolor="white">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6682B311" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00764EA5" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00764EA5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>HQ-ARI No:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00764EA5">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ______________ </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00764EA5">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00764EA5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>(To be filled by ASD)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3F1C76D5" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4207932F" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00E80683" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F7127D" w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="Times New Roman" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33422FC8" wp14:editId="02A9B633">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-307629</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-432146</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3383280" cy="307340"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3383280" cy="307340"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="008331C3" w:rsidRPr="005C4AFE" w:rsidRDefault="0079522B" w:rsidP="00445B6F">
+                          <w:p w14:paraId="46B7DEEE" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="005C4AFE" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005C4AFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>United Nations Development Programme</w:t>
+                              <w:t xml:space="preserve">United Nations Development </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005C4AFE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Programme</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="95250" tIns="47625" rIns="95250" bIns="47625" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-24.2pt;margin-top:-34.05pt;width:266.4pt;height:24.2pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKVZiyggIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32JN4mtdVZ7aapK&#10;24u02w8ggGNUDBRI7O2q/94BJ9l020pVVT9gYIbDzJwzXFwOnUQ7bp3QqsbZWYoRV1QzoTY1/vyw&#10;miwwcp4oRqRWvMaP3OHL5etXF72peK5bLRm3CECUq3pT49Z7UyWJoy3viDvThiswNtp2xMPSbhJm&#10;SQ/onUzyNJ0lvbbMWE25c7B7OxrxMuI3Daf+Y9M47pGsMcTm42jjuA5jsrwg1cYS0wq6D4P8QxQd&#10;EQouPULdEk/Q1opfoDpBrXa68WdUd4luGkF5zAGyydIX2dy3xPCYCxTHmWOZ3P+DpR92nywSrMY5&#10;Rop0QNEDHzy61gOahur0xlXgdG/AzQ+wDSzHTJ250/SLQ0rftERt+JW1um85YRBdFk4mJ0dHHBdA&#10;1v17zeAasvU6Ag2N7ULpoBgI0IGlxyMzIRQKm9PpYpovwETBNk3n0yJSl5DqcNpY599y3aEwqbEF&#10;5iM62d05H6Ih1cElXOa0FGwlpIwLu1nfSIt2BFSyil9M4IWbVMFZ6XBsRBx3IEi4I9hCuJH1pzLL&#10;i/Q6Lyer2WI+KVbF+aScp4tJmpXX5SwtyuJ29T0EmBVVKxjj6k4oflBgVvwdw/teGLUTNYj6Gpfn&#10;+flI0R+TTOP3uyQ74aEhpehqvDg6kSoQ+0YxSJtUngg5zpOfw49Vhhoc/rEqUQaB+VEDflgPgBK0&#10;sdbsEQRhNfAF1MIrApNW228Y9dCRNXZft8RyjOQ7BaIKaYUWjotiPoMkkT21rE8tRFGAqrHHaJze&#10;+LHtt8aKTQs3jTJW+gqE2Iiokeeo9vKFrovJ7F+I0Nan6+j1/I4tfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFWfkx7gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxaJ1VV0hCn&#10;4keFCyAISLm68RKHxusodtvw9iwnuO3OjGa/LTaT68URx9B5UpDOExBIjTcdtQo+3rezDESImozu&#10;PaGCbwywKc/PCp0bf6I3PFaxFVxCIdcKbIxDLmVoLDod5n5AYu/Tj05HXsdWmlGfuNz1cpEkK+l0&#10;R3zB6gHvLDb76uAU1O755Wl7X3V2v1g/vH7Vj7dpTUpdXkw31yAiTvEvDL/4jA4lM+38gUwQvYLZ&#10;MltylIdVloLgBAus7FhJ11cgy0L+/6H8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEpV&#10;mLKCAgAADwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFWfkx7gAAAACwEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="33422FC8" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-24.2pt;margin-top:-34.05pt;width:266.4pt;height:24.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBj5az9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC81/IjTlzBcpA6cFEg&#10;fQBJP4CiKIkoxWWXtCX367ukHMdIbkV1ILhccnZndrS+HTrDDgq9Blvw2WTKmbISKm2bgv982n1Y&#10;ceaDsJUwYFXBj8rz2837d+ve5WoOLZhKISMQ6/PeFbwNweVZ5mWrOuEn4JSlZA3YiUAhNlmFoif0&#10;zmTz6fQ66wErhyCV93R6Pyb5JuHXtZLhe117FZgpOPUW0oppLeOabdYib1C4VstTG+IfuuiEtlT0&#10;DHUvgmB71G+gOi0RPNRhIqHLoK61VIkDsZlNX7F5bIVTiQuJ491ZJv//YOW3w6P7gSwMn2CgASYS&#10;3j2A/OWZhW0rbKPuEKFvlaio8CxKlvXO56enUWqf+whS9l+hoiGLfYAENNTYRVWIJyN0GsDxLLoa&#10;ApN0uFisFvMVpSTlFtObxVWaSiby59cOffisoGNxU3CkoSZ0cXjwIXYj8ucrsZgHo6udNiYF2JRb&#10;g+wgyAC79CUCr64ZGy9biM9GxHiSaEZmI8cwlAPT1UmDyLqE6ki8EUZf0X9AmxbwD2c9earg/vde&#10;oOLMfLGk3cflfBlNmIKrm+v5kjO8zJSXGWElQRU8cDZut2E07t6hblqqNE7Lwh3pXeskxUtXp/bJ&#10;N0mhk8ejMS/jdOvlT9z8BQAA//8DAFBLAwQUAAYACAAAACEAVZ+THuAAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FonVVXSEKfiR4ULIAhIubrxEofG6yh22/D2LCe47c6M&#10;Zr8tNpPrxRHH0HlSkM4TEEiNNx21Cj7et7MMRIiajO49oYJvDLApz88KnRt/ojc8VrEVXEIh1wps&#10;jEMuZWgsOh3mfkBi79OPTkdex1aaUZ+43PVykSQr6XRHfMHqAe8sNvvq4BTU7vnlaXtfdXa/WD+8&#10;ftWPt2lNSl1eTDfXICJO8S8Mv/iMDiUz7fyBTBC9gtkyW3KUh1WWguAEC6zsWEnXVyDLQv7/ofwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQY+Ws/cBAADRAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVZ+THuAAAAALAQAADwAAAAAAAAAAAAAA&#10;AABRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" stroked="f">
                 <v:textbox inset="7.5pt,3.75pt,7.5pt,3.75pt">
                   <w:txbxContent>
-                    <w:p w:rsidR="008331C3" w:rsidRPr="005C4AFE" w:rsidRDefault="0079522B" w:rsidP="00445B6F">
+                    <w:p w14:paraId="46B7DEEE" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="005C4AFE" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005C4AFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                           <w:b/>
                         </w:rPr>
-                        <w:t>United Nations Development Programme</w:t>
+                        <w:t xml:space="preserve">United Nations Development </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005C4AFE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Programme</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0079522B" w:rsidRPr="0079522B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F7127D" w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05507DEE" wp14:editId="7BFBD073">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DD2555A" wp14:editId="09216A90">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1226993</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>340822</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3881871" cy="1403985"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3881871" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00626C2D" w:rsidRDefault="00626C2D" w:rsidP="00626C2D">
+                          <w:p w14:paraId="165D001B" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A84771">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>HEADQUARTER</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> REQUEST FOR</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A84771">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>ASSET</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A84771">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="003F0A85">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>REINSTATEMENT</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:iCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (ARI FORM)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00626C2D" w:rsidRDefault="00626C2D" w:rsidP="00626C2D">
+                          <w:p w14:paraId="08D9C069" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:b w:val="0"/>
+                                <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00165B71">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:b w:val="0"/>
-[...10 lines deleted...]
-                                <w:bCs w:val="0"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Please submit original only</w:t>
-[...10 lines deleted...]
-                              <w:t>”</w:t>
+                              <w:t xml:space="preserve"> “Please submit original only”</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0079522B" w:rsidRDefault="0079522B"/>
+                          <w:p w14:paraId="24B74341" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:96.6pt;margin-top:26.85pt;width:305.65pt;height:110.55pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCp83A6JQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOZXWMOEWXLsOA&#10;7gK0+wBZlmNhkqhJSuzs60cpaZptb8P0IJAieUQekqvbUStyEM5LMDUtJjklwnBopdnV9NvT9k1J&#10;iQ/MtEyBETU9Ck9v169frQZbiSn0oFrhCIIYXw22pn0Itsoyz3uhmZ+AFQaNHTjNAqpul7WODYiu&#10;VTbN87fZAK61DrjwHl/vT0a6TvhdJ3j40nVeBKJqirmFdLt0N/HO1itW7RyzveTnNNg/ZKGZNPjp&#10;BeqeBUb2Tv4FpSV34KELEw46g66TXKQasJoi/6Oax55ZkWpBcry90OT/Hyz/fPjqiGxrOstvKDFM&#10;Y5OexBjIOxjJNPIzWF+h26NFxzDiM/Y51ertA/DvnhjY9MzsxJ1zMPSCtZhfESOzq9ATjo8gzfAJ&#10;WvyG7QMkoLFzOpKHdBBExz4dL72JqXB8nJVlUd4UlHC0FfN8tiwX6Q9WPYdb58MHAZpEoaYOm5/g&#10;2eHBh5gOq55d4m8elGy3UqmkuF2zUY4cGA7KNp0z+m9uypChpsvFdJGQDcT4NENaBhxkJXVNyzye&#10;GM6qSMd70yY5MKlOMmaizJmfSMmJnDA2Y2pFIi9y10B7RMIcnOYW9wyFHtxPSgac2Zr6H3vmBCXq&#10;o0HSl8V8Hoc8KfPFzRQVd21pri3McISqaaDkJG5CWoxEh73D5mxlou0lk3PKOIuJzfPexGG/1pPX&#10;y3avfwEAAP//AwBQSwMEFAAGAAgAAAAhAPcFbpXfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNxah7ShIcSpKiouHJAoSHB0YyeOiNeW7abh71lO5Tjap5m39Xa2I5t0iIND&#10;AXfLDJjG1qkBewEf78+LElhMEpUcHWoBPzrCtrm+qmWl3Bnf9HRIPaMSjJUUYFLyFeexNdrKuHRe&#10;I906F6xMFEPPVZBnKrcjz7Psnls5IC0Y6fWT0e334WQFfFozqH14/erUOO1ful3h5+CFuL2Zd4/A&#10;kp7TBYY/fVKHhpyO7oQqspHywyonVECx2gAjoMzWBbCjgHyzLoE3Nf//QvMLAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAqfNwOiUCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA9wVuld8AAAAKAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="7DD2555A" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:96.6pt;margin-top:26.85pt;width:305.65pt;height:110.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUrQNUEwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOk9Ux4hRdugwD&#10;ugvQ7gNkWY6FyaImKbGzry8lu2nWvQ3Tg0CK1BF5eLS+GTpFjsI6Cbqk2SylRGgOtdT7kv543L3L&#10;KXGe6Zop0KKkJ+Hozebtm3VvCjGHFlQtLEEQ7YrelLT13hRJ4ngrOuZmYITGYAO2Yx5du09qy3pE&#10;71QyT9P3SQ+2Nha4cA5P78Yg3UT8phHcf2saJzxRJcXafNxt3KuwJ5s1K/aWmVbyqQz2D1V0TGp8&#10;9Ax1xzwjByv/guokt+Cg8TMOXQJNI7mIPWA3Wfqqm4eWGRF7QXKcOdPk/h8s/3p8MN8t8cMHGHCA&#10;sQln7oH/dETDtmV6L26thb4VrMaHs0BZ0htXTFcD1a5wAaTqv0CNQ2YHDxFoaGwXWME+CaLjAE5n&#10;0sXgCcfDqzzP8uuMEo6xbJFerfJlfIMVz9eNdf6TgI4Eo6QWpxrh2fHe+VAOK55TwmsOlKx3Uqno&#10;2H21VZYcGSpgF9eE/kea0qQv6Wo5X0ZkDeF+FEcnPSpUya6keRrWqJlAx0ddxxTPpBptrETpiZ9A&#10;yUiOH6qByLqk83A30FVBfULCLIyCxA+ERgv2NyU9irGk7teBWUGJ+qyR9FW2WAT1RmexvJ6jYy8j&#10;1WWEaY5QJfWUjObWR8VHOswtDmcnI20vlUwlo8gim9OHCCq+9GPWy7fdPAEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPcFbpXfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxah7Sh&#10;IcSpKiouHJAoSHB0YyeOiNeW7abh71lO5Tjap5m39Xa2I5t0iINDAXfLDJjG1qkBewEf78+LElhM&#10;EpUcHWoBPzrCtrm+qmWl3Bnf9HRIPaMSjJUUYFLyFeexNdrKuHReI906F6xMFEPPVZBnKrcjz7Ps&#10;nls5IC0Y6fWT0e334WQFfFozqH14/erUOO1ful3h5+CFuL2Zd4/Akp7TBYY/fVKHhpyO7oQqspHy&#10;wyonVECx2gAjoMzWBbCjgHyzLoE3Nf//QvMLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;1K0DVBMCAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA9wVuld8AAAAKAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00626C2D" w:rsidRDefault="00626C2D" w:rsidP="00626C2D">
+                    <w:p w14:paraId="165D001B" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A84771">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>HEADQUARTER</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> REQUEST </w:t>
-[...9 lines deleted...]
-                        <w:t>FOR</w:t>
+                        <w:t xml:space="preserve"> REQUEST FOR</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A84771">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>ASSET</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A84771">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003F0A85">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>REINSTATEMENT</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:iCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (ARI FORM)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00626C2D" w:rsidRDefault="00626C2D" w:rsidP="00626C2D">
+                    <w:p w14:paraId="08D9C069" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:b w:val="0"/>
+                          <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00165B71">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:b w:val="0"/>
-[...10 lines deleted...]
-                          <w:bCs w:val="0"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Please submit original only</w:t>
-[...10 lines deleted...]
-                        <w:t>”</w:t>
+                        <w:t xml:space="preserve"> “Please submit original only”</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0079522B" w:rsidRDefault="0079522B"/>
+                    <w:p w14:paraId="24B74341" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F7127D" w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:noProof/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0079522B">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00F7127D">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3616C497" wp14:editId="2280AC00">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="640411EB" wp14:editId="22C86463">
+            <wp:extent cx="722671" cy="1371600"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="24" name="Picture 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="logo.png"/>
+                    <pic:cNvPr id="2" name="logo-undp-300.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:stretch>
-[...1 lines deleted...]
-                    </a:stretch>
+                    <a:srcRect r="-18" b="17704"/>
+                    <a:stretch/>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="847843" cy="1818401"/>
+                      <a:ext cx="748464" cy="1420555"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00340F88" w:rsidRPr="00165B71" w:rsidRDefault="005F3A15" w:rsidP="00D0606B">
+    <w:p w14:paraId="7D34204C" w14:textId="0D789E21" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...2 lines deleted...]
-          <w:bCs w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...232 lines deleted...]
-          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC7422" w:rsidRDefault="00EC7422" w:rsidP="00D0606B">
+    <w:p w14:paraId="53C80E74" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620001" w:rsidRPr="00620001" w:rsidRDefault="00620001" w:rsidP="00620001">
+    <w:p w14:paraId="3CDF4D7C" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33979D41" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620001">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="5DAC639D" w14:textId="198C39F1" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1245"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>removed from the register in error.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use this form to reinstate an equipment asset that was previously tracked and removed from the UNDP records.  Reinstatement could be the result of having a disposed asset from register but still properly functioning or an asset removed from the register in error.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620001" w:rsidRDefault="00620001" w:rsidP="00D0606B">
+    <w:p w14:paraId="39766882" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00430480" w:rsidRPr="00764EA5" w:rsidRDefault="00700705" w:rsidP="00D0606B">
+    <w:p w14:paraId="0E942157" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:r w:rsidR="00430480" w:rsidRPr="005D197C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Requesting </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Requesting Unit:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D197C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>Unit</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D90747" w:rsidRPr="00764EA5" w:rsidRDefault="00D90747" w:rsidP="00430480">
+    <w:p w14:paraId="63CFBF79" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA7F71" w:rsidRDefault="00D90747" w:rsidP="00430480">
+    <w:p w14:paraId="33F17FFE" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00764EA5">
-        <w:rPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Reason for </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reason for reinstating </w:t>
       </w:r>
-      <w:r w:rsidR="00FA7F71" w:rsidRPr="00764EA5">
-        <w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t xml:space="preserve">reinstating </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asset</w:t>
       </w:r>
-      <w:r w:rsidR="00FA7F71">
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00430480">
-        <w:rPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00430480">
+    <w:p w14:paraId="52C7F07D" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00430480" w:rsidRPr="00D90747" w:rsidRDefault="00430480" w:rsidP="00430480">
+    <w:p w14:paraId="5B61D49C" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA7F71">
-        <w:rPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>__________________________________________________________________________________</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="00626C2D">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="53263F69" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5B77B5" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>__________________________________________________________________________________________________</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD5D3B" w:rsidRDefault="00BD5D3B" w:rsidP="00430480">
+    <w:p w14:paraId="390C4F6B" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10350" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA7F71" w:rsidTr="00626C2D">
+      <w:tr w:rsidR="00F7127D" w:rsidRPr="00F7127D" w14:paraId="05FCD0E6" w14:textId="77777777" w:rsidTr="00B533DF">
         <w:trPr>
           <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRPr="00A62AED" w:rsidRDefault="00FA7F71" w:rsidP="00883B60">
+          <w:p w14:paraId="284F8EAB" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A62AED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA7F71" w:rsidRPr="00A62AED" w:rsidRDefault="00FA7F71" w:rsidP="00883B60">
+          <w:p w14:paraId="0F2104F3" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A62AED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(item name/ model/manufacturer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRPr="00A62AED" w:rsidRDefault="00FA7F71" w:rsidP="00883B60">
+          <w:p w14:paraId="00C7950E" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A62AED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Serial Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA7F71" w:rsidRPr="00A62AED" w:rsidRDefault="00FA7F71" w:rsidP="00883B60">
+          <w:p w14:paraId="03ADE519" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A62AED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(Not applicable for furniture)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRPr="00A62AED" w:rsidRDefault="00FA7F71" w:rsidP="00883B60">
+          <w:p w14:paraId="413AAD99" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A62AED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Atlas Tag ID</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA7F71" w:rsidRPr="00A62AED" w:rsidRDefault="00FA7F71" w:rsidP="00883B60">
+          <w:p w14:paraId="0322B0CB" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A62AED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(UNDP bar-coded label)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRPr="00A62AED" w:rsidRDefault="00FA7F71" w:rsidP="00883B60">
+          <w:p w14:paraId="64E506AE" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:b/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Current Location</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413E1E20" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRPr="00911FD1" w:rsidRDefault="00FA7F71" w:rsidP="00883B60">
+          <w:p w14:paraId="07168519" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00911FD1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Method  of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t>Disposal</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Earlier Disposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7F71" w:rsidTr="00626C2D">
+      <w:tr w:rsidR="00F7127D" w:rsidRPr="00F7127D" w14:paraId="421EECB4" w14:textId="77777777" w:rsidTr="00B533DF">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="4EE6BF9A" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="05514BB1" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="1AD1897D" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text34"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="0" w:name="Text34"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="73943F1F" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text69"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="1" w:name="Text69"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="194689BE" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7F71" w:rsidTr="00626C2D">
+      <w:tr w:rsidR="00F7127D" w:rsidRPr="00F7127D" w14:paraId="776093DB" w14:textId="77777777" w:rsidTr="00B533DF">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="376B9573" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text47"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="2" w:name="Text47"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="3551315F" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text49"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="3" w:name="Text49"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="06DFE620" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text51"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="4" w:name="Text51"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="568C2095" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text74"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="5" w:name="Text74"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="58CACE7E" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text55"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="6" w:name="Text55"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7F71" w:rsidTr="00626C2D">
+      <w:tr w:rsidR="00F7127D" w:rsidRPr="00F7127D" w14:paraId="561D2924" w14:textId="77777777" w:rsidTr="00B533DF">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="4F1541D4" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="7D8B32DC" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="602B21BF" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="71BA9817" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text75"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="7" w:name="Text75"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="1E69A64A" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7F71" w:rsidTr="00626C2D">
+      <w:tr w:rsidR="00F7127D" w:rsidRPr="00F7127D" w14:paraId="62694BD4" w14:textId="77777777" w:rsidTr="00B533DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="37C03620" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="63E9409D" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="0660C2D2" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="491EA876" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text76"/>
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:bookmarkStart w:id="8" w:name="Text76"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA7F71" w:rsidRDefault="00FA7F71" w:rsidP="00F76526">
+          <w:p w14:paraId="38319D38" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7127D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB3653" w:rsidRPr="00CF53EA" w:rsidRDefault="00CF53EA" w:rsidP="002531B8">
+    <w:p w14:paraId="7C8EDFB9" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF53EA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>* Insert row</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Insert rows if you need more space to list </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>s</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asset</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF53EA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be reinstated.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3433"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2591"/>
+        <w:gridCol w:w="3362"/>
+        <w:gridCol w:w="4323"/>
+        <w:gridCol w:w="2539"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0078413D" w:rsidRPr="00083A52" w:rsidTr="00083A52">
+      <w:tr w:rsidR="00F7127D" w:rsidRPr="00F7127D" w14:paraId="1115FD9C" w14:textId="77777777" w:rsidTr="00B533DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3433" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0078413D" w:rsidRPr="00083A52" w:rsidRDefault="0078413D" w:rsidP="00083A52">
+          <w:p w14:paraId="1029C900" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0078413D" w:rsidRPr="00083A52" w:rsidRDefault="0078413D" w:rsidP="00083A52">
+          <w:p w14:paraId="2E10C42A" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2591" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0078413D" w:rsidRPr="00083A52" w:rsidRDefault="0078413D" w:rsidP="001315D8">
+          <w:p w14:paraId="54425DD1" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB3653" w:rsidRDefault="00CB3653" w:rsidP="002531B8">
+    <w:p w14:paraId="13AF059E" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00196905" w:rsidRDefault="00196905" w:rsidP="00196905">
+    <w:p w14:paraId="3C773DDD" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signature: ____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196905" w:rsidRPr="004F276E" w:rsidRDefault="00196905" w:rsidP="00196905">
+    <w:p w14:paraId="458D1B5B" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
-      <w:r w:rsidR="00FF3351">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>Operations Manage</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operations Manager</w:t>
       </w:r>
-      <w:r w:rsidR="0099595E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="515F4441" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECA556B" w14:textId="5D30C79E" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t>r</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Name (PRINT): _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196905" w:rsidRDefault="00196905" w:rsidP="00196905">
+    <w:p w14:paraId="433BC19D" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00196905" w:rsidRPr="004F276E" w:rsidRDefault="00196905" w:rsidP="00196905">
+    <w:p w14:paraId="667F7268" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="4254FFD5" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Name (PRINT):  _________________________</w:t>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authorized by Chief of UNIT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196905" w:rsidRDefault="00196905" w:rsidP="00BD5D3B">
+    <w:p w14:paraId="51E7787A" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C414C" w:rsidRDefault="000C414C" w:rsidP="00BD5D3B">
+    <w:p w14:paraId="3805C1F4" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002531B8" w:rsidRPr="005D197C" w:rsidRDefault="00700705" w:rsidP="00BD5D3B">
+    <w:p w14:paraId="4FEE7B1E" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>II</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...50 lines deleted...]
-          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002531B8" w:rsidRDefault="001315D8" w:rsidP="002531B8">
+    <w:p w14:paraId="0AF600B3" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002531B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signature and Title:</w:t>
       </w:r>
-      <w:r w:rsidR="002531B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00607BE0" w:rsidRDefault="005F6330" w:rsidP="00607BE0">
+    <w:p w14:paraId="1A857B7E" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t xml:space="preserve">        Chief of unit</w:t>
       </w:r>
-      <w:r w:rsidR="00246155">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="0DDF478D" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C8973B" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reinstatement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been recorded in Atlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5E9650" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB959C5" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E27E2">
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620001" w:rsidRDefault="00620001" w:rsidP="00620001">
+    <w:p w14:paraId="13B5CB30" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620001" w:rsidRDefault="00620001" w:rsidP="00620001">
+    <w:p w14:paraId="4040A423" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00196905" w:rsidRDefault="00196905" w:rsidP="00620001">
+    <w:p w14:paraId="0AE5B94C" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="00F7127D">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Signature and Title:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196905" w:rsidRDefault="00196905" w:rsidP="00620001">
+    <w:p w14:paraId="577EA66C" w14:textId="3366D3AA" w:rsidR="00DA504D" w:rsidRDefault="00F7127D" w:rsidP="008519AF">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-[...3 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F7127D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>Head of Unit or OM</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00196905" w:rsidSect="00132A00">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F7127D">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="1008" w:bottom="1008" w:left="1008" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00155D81" w:rsidRDefault="00155D81">
+    <w:p w14:paraId="7C43AB25" w14:textId="77777777" w:rsidR="008C1889" w:rsidRDefault="008C1889">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00155D81" w:rsidRDefault="00155D81">
+    <w:p w14:paraId="49AE32AD" w14:textId="77777777" w:rsidR="008C1889" w:rsidRDefault="008C1889">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="008331C3" w:rsidRDefault="008331C3" w:rsidP="002531B8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="560DD611" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRDefault="00F7127D" w:rsidP="002531B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...25 lines deleted...]
-      <w:t xml:space="preserve"> Form</w:t>
+      <w:t>HQ Asset Reinstatement Form</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A308D4" w:rsidRPr="00F711C1" w:rsidRDefault="00716749" w:rsidP="002531B8">
+  <w:p w14:paraId="6BDA3792" w14:textId="77777777" w:rsidR="00F7127D" w:rsidRPr="00F711C1" w:rsidRDefault="00F7127D" w:rsidP="002531B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">1 </w:t>
-[...26 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>1 March 2012</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00155D81" w:rsidRDefault="00155D81">
+    <w:p w14:paraId="76536008" w14:textId="77777777" w:rsidR="008C1889" w:rsidRDefault="008C1889">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00155D81" w:rsidRDefault="00155D81">
+    <w:p w14:paraId="1C987395" w14:textId="77777777" w:rsidR="008C1889" w:rsidRDefault="008C1889">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1252 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002531B8"/>
-[...241 lines deleted...]
-    <w:rsid w:val="00FF3351"/>
+    <w:rsidRoot w:val="00F7127D"/>
+    <w:rsid w:val="008519AF"/>
+    <w:rsid w:val="008C1889"/>
+    <w:rsid w:val="009E3919"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rsid w:val="00FA345A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="72142C4C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6A457129-CCC2-4559-8DC5-DC71E6C092D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6178,1569 +4953,1032 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002531B8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="002531B8"/>
+    <w:rsid w:val="00F7127D"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="002531B8"/>
+    <w:rsid w:val="00F7127D"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F7127D"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="18"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...20 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="002531B8"/>
-[...209 lines deleted...]
-    <w:name w:val="Normal Table"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00F7127D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F7127D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:rsid w:val="002531B8"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F7127D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...104 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...722 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20F8AA6C-894C-484C-A632-9496583F48A8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>251</Words>
   <Characters>1433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>HQ_Asset Reinstatement Form</dc:title>
-  <dc:creator>viktoryia.geyler@undp.org</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>