--- v0 (2025-10-21)
+++ v1 (2026-05-23)
@@ -1,2246 +1,1457 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arild\Downloads\Other docs\Administrative Services\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CD11AA21-74A3-47DC-8470-CB0B21A1220E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
+    <workbookView xWindow="-28920" yWindow="-45" windowWidth="29040" windowHeight="15720" xr2:uid="{BB787894-7BE6-4CAF-BCE5-81FC3EF8A83E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
+    <t>Time sheet</t>
+  </si>
+  <si>
+    <t>Employee Name:</t>
+  </si>
+  <si>
     <t>WEEK:</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>In</t>
   </si>
   <si>
     <t>Out</t>
   </si>
   <si>
     <t>Hours</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
+    <t>Project #</t>
+  </si>
+  <si>
+    <t>Description of work</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>MON</t>
+  </si>
+  <si>
+    <t>Conceptual formulation/Idea</t>
+  </si>
+  <si>
+    <t>Evaluation of alternatives</t>
+  </si>
+  <si>
+    <t>Determination of existence of needed technology</t>
+  </si>
+  <si>
+    <t>TUES</t>
+  </si>
+  <si>
+    <t>Selection of alternatives</t>
+  </si>
+  <si>
+    <t>Design process</t>
+  </si>
+  <si>
+    <t>Coding</t>
+  </si>
+  <si>
+    <t>Installation</t>
+  </si>
+  <si>
+    <t>Testing</t>
+  </si>
+  <si>
+    <t>WEDS</t>
+  </si>
+  <si>
+    <t>Training</t>
+  </si>
+  <si>
+    <t>Maintenance</t>
+  </si>
+  <si>
+    <t>Undertaking feasibility study</t>
+  </si>
+  <si>
+    <t>Preparing infrastructure</t>
+  </si>
+  <si>
+    <t>Developing graphic designs</t>
+  </si>
+  <si>
+    <t>THURS</t>
+  </si>
+  <si>
+    <t>Developing Content</t>
+  </si>
+  <si>
+    <t>Updating graphics</t>
+  </si>
+  <si>
+    <t>Adding new content</t>
+  </si>
+  <si>
+    <t>Back-up</t>
+  </si>
+  <si>
+    <t>Security</t>
+  </si>
+  <si>
+    <t>FRI</t>
+  </si>
+  <si>
+    <t>Work Plan Development</t>
+  </si>
+  <si>
+    <t>Review and Report</t>
+  </si>
+  <si>
+    <t>Editing in the development stage</t>
+  </si>
+  <si>
+    <t>Printing</t>
+  </si>
+  <si>
+    <t>Storage and shipping</t>
+  </si>
+  <si>
+    <t>SAT</t>
+  </si>
+  <si>
     <t>SUN</t>
   </si>
   <si>
-    <t>MON</t>
-[...16 lines deleted...]
-  <si>
     <t>Total Hours:</t>
   </si>
   <si>
     <t>APPROVED BY:</t>
   </si>
   <si>
-    <t>Time sheet</t>
-[...10 lines deleted...]
-  <si>
     <t>Designation</t>
-  </si>
-[...70 lines deleted...]
-    <t>Storage and shipping</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...13 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...29 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{556AB110-1935-450E-A175-71AEE8857B71}">
+  <dimension ref="A1:K46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="Q6" sqref="Q6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="4" max="4" width="12.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
+    <col min="4" max="4" width="12.33203125" customWidth="1"/>
+    <col min="6" max="6" width="11.33203125" customWidth="1"/>
+    <col min="7" max="7" width="13.6640625" customWidth="1"/>
+    <col min="8" max="8" width="13.44140625" customWidth="1"/>
     <col min="11" max="11" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="3"/>
+    </row>
+    <row r="2" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="7"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="9"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="10">
+        <v>2013</v>
+      </c>
+      <c r="G3" s="9"/>
+      <c r="H3" s="7"/>
+    </row>
+    <row r="4" spans="1:11" ht="27" x14ac:dyDescent="0.3">
+      <c r="A4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10">
+        <v>0</v>
+      </c>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10">
+        <v>0</v>
+      </c>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="10"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10">
+        <v>0</v>
+      </c>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="10"/>
+      <c r="K7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="10"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10">
+        <v>0</v>
+      </c>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="K8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10">
+        <v>0</v>
+      </c>
+      <c r="E9" s="10">
+        <v>0</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="K9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="19"/>
-[...8 lines deleted...]
-      <c r="A2" s="21" t="s">
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10">
+        <v>0</v>
+      </c>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="K10" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="22"/>
-[...37 lines deleted...]
-      <c r="F4" s="1" t="s">
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="10"/>
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10">
+        <v>0</v>
+      </c>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="K11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A12" s="10"/>
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10">
+        <v>0</v>
+      </c>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="K12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="10"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10">
+        <v>0</v>
+      </c>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="K13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="10"/>
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10">
+        <v>0</v>
+      </c>
+      <c r="E14" s="10">
+        <v>0</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="K14" t="s">
         <v>20</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...43 lines deleted...]
-      <c r="K7" t="s">
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10">
+        <v>0</v>
+      </c>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="10"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10">
+        <v>0</v>
+      </c>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="K16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A17" s="10"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10">
+        <v>0</v>
+      </c>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="K17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A18" s="10"/>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10">
+        <v>0</v>
+      </c>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="K18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A19" s="10"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10">
+        <v>0</v>
+      </c>
+      <c r="E19" s="10">
+        <v>0</v>
+      </c>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="K19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10">
+        <v>0</v>
+      </c>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="K20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A21" s="10"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10">
+        <v>0</v>
+      </c>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="K21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A22" s="10"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10">
+        <v>0</v>
+      </c>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="K22" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A23" s="10"/>
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="K23" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A24" s="10"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10">
+        <v>0</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="K24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A25" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10">
+        <v>0</v>
+      </c>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="K25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="10"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10">
+        <v>0</v>
+      </c>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="K26" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A27" s="10"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10">
+        <v>0</v>
+      </c>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="K27" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A28" s="10"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10">
+        <v>0</v>
+      </c>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="10"/>
+      <c r="K28" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
-[...59 lines deleted...]
-      <c r="K11" t="s">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A29" s="10"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10">
+        <v>0</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0</v>
+      </c>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="K29" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
-[...245 lines deleted...]
-      <c r="K25" s="10" t="s">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A30" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="L25" s="10"/>
-[...18 lines deleted...]
-      <c r="K26" s="10" t="s">
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10">
+        <v>0</v>
+      </c>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="10"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A31" s="10"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10">
+        <v>0</v>
+      </c>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A32" s="10"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10">
+        <v>0</v>
+      </c>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="10"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10">
+        <v>0</v>
+      </c>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="10"/>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10">
+        <v>0</v>
+      </c>
+      <c r="E34" s="10">
+        <v>0</v>
+      </c>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="L26" s="10"/>
-[...18 lines deleted...]
-      <c r="K27" s="10" t="s">
+      <c r="B35" s="10"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="10">
+        <v>0</v>
+      </c>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="10"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="10">
+        <v>0</v>
+      </c>
+      <c r="E36" s="10"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="10"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10">
+        <v>0</v>
+      </c>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" s="10"/>
+      <c r="B38" s="10"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="10">
+        <v>0</v>
+      </c>
+      <c r="E38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="10"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="10"/>
+      <c r="B39" s="10"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="10">
+        <v>0</v>
+      </c>
+      <c r="E39" s="10">
+        <v>0</v>
+      </c>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+    </row>
+    <row r="40" spans="1:8" ht="27" x14ac:dyDescent="0.3">
+      <c r="A40" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="L27" s="10"/>
-[...18 lines deleted...]
-      <c r="K28" t="s">
+      <c r="B40" s="10"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="10">
+        <v>0</v>
+      </c>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A41" s="11"/>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="12"/>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A42" s="11"/>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="13"/>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A43" s="11"/>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="14"/>
+    </row>
+    <row r="44" spans="1:8" ht="27" x14ac:dyDescent="0.3">
+      <c r="A44" s="10"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="8" t="s">
         <v>42</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="K29" t="s">
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="15"/>
+      <c r="H44" s="15"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" s="16"/>
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16" t="s">
         <v>43</v>
       </c>
-    </row>
-[...204 lines deleted...]
-      <c r="H46" s="9"/>
+      <c r="E45" s="17"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="19"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A46" s="20"/>
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="B3:E3"/>
-[...1 lines deleted...]
-    <mergeCell ref="E44:H44"/>
     <mergeCell ref="E45:H45"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C2:H2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="E44:H44"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5:G39">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5:G39" xr:uid="{816D5C91-3EE7-4E54-9A3B-68011DC2D9CC}">
       <formula1>$K$7:$K$29</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...746 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE447341-3086-4E9D-A368-8DCE6493DC14}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Intangible_Assets_Timehseet_Template_for_consultants_and_Staff</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>