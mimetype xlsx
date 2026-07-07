--- v0 (2025-10-26)
+++ v1 (2026-07-07)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26529"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://undp-my.sharepoint.com/personal/emiliana_zhivkova_undp_org/Documents/POPP/POPP EVOLUTION/NEXT_GEN_POPP/POPP 2022-2023/POPP POST-GO LIVE PORTAL CORRECTIONS/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arild\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{D33765D7-2309-4232-964D-6F1539B574B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{599DC42A-48C7-4C43-B43A-847967F77A91}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0824BBF7-A252-414C-91B0-F381632077D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -929,150 +929,161 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>533400</xdr:colOff>
+      <xdr:colOff>617969</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>971550</xdr:colOff>
+      <xdr:colOff>1064271</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>914400</xdr:rowOff>
+      <xdr:rowOff>883920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="undplogo2">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{797189D5-63F1-B996-E890-7AAA2074ED02}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7940040" y="22860"/>
-          <a:ext cx="443865" cy="895350"/>
+          <a:off x="9121889" y="0"/>
+          <a:ext cx="446302" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1332,391 +1343,520 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:E2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.3046875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="15.69140625" customWidth="1"/>
+    <col min="1" max="1" width="37.33203125" customWidth="1"/>
+    <col min="2" max="2" width="11.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="60.88671875" customWidth="1"/>
+    <col min="4" max="4" width="14.109375" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="79.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
-[...1 lines deleted...]
-      <c r="A2" s="51" t="s">
+    <row r="1" spans="1:5" ht="79.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:5" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="43"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5" s="13" customFormat="1" ht="29.15" x14ac:dyDescent="0.4">
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="45"/>
+    </row>
+    <row r="3" spans="1:5" s="13" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A3" s="17"/>
       <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="45"/>
+      <c r="B7" s="46"/>
       <c r="C7" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="45"/>
+      <c r="D7" s="46"/>
       <c r="E7" s="21" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="22"/>
-      <c r="B8" s="46"/>
+      <c r="B8" s="47"/>
       <c r="C8" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="46"/>
+      <c r="D8" s="47"/>
       <c r="E8" s="21"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="22"/>
-      <c r="B9" s="46"/>
+      <c r="B9" s="47"/>
       <c r="C9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="46"/>
+      <c r="D9" s="47"/>
       <c r="E9" s="21"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="23"/>
-      <c r="B10" s="47"/>
+      <c r="B10" s="48"/>
       <c r="C10" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="47"/>
+      <c r="D10" s="48"/>
       <c r="E10" s="24"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="45"/>
+      <c r="B11" s="46"/>
       <c r="C11" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="45"/>
-      <c r="E11" s="48" t="s">
+      <c r="D11" s="46"/>
+      <c r="E11" s="49" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="22"/>
-      <c r="B12" s="46"/>
+      <c r="B12" s="47"/>
       <c r="C12" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D12" s="46"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="D12" s="47"/>
+      <c r="E12" s="50"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="22"/>
-      <c r="B13" s="46"/>
+      <c r="B13" s="47"/>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="46"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="D13" s="47"/>
+      <c r="E13" s="50"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="22"/>
-      <c r="B14" s="46"/>
+      <c r="B14" s="47"/>
       <c r="C14" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D14" s="46"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="D14" s="47"/>
+      <c r="E14" s="50"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="23"/>
-      <c r="B15" s="47"/>
+      <c r="B15" s="48"/>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D15" s="47"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.4">
+      <c r="D15" s="48"/>
+      <c r="E15" s="51"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="19" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="37"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="24" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="29.15" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A18" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="2"/>
       <c r="D19" s="5"/>
       <c r="E19" s="25" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="2"/>
       <c r="D20" s="5"/>
       <c r="E20" s="25" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="16"/>
       <c r="C21" s="15"/>
       <c r="D21" s="14"/>
       <c r="E21" s="27"/>
     </row>
-    <row r="22" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="33">
         <f>SUM(B4:B21)</f>
         <v>0</v>
       </c>
       <c r="C22" s="35"/>
       <c r="D22" s="33">
         <f>SUM(D4:D21)</f>
         <v>0</v>
       </c>
       <c r="E22" s="38"/>
     </row>
-    <row r="23" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="41"/>
       <c r="C23" s="7"/>
       <c r="D23" s="41"/>
       <c r="E23" s="42"/>
     </row>
-    <row r="24" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="36"/>
       <c r="D24" s="34"/>
       <c r="E24" s="39"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="32"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="32" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="B11:B15"/>
     <mergeCell ref="E11:E15"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="D11:D15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.27" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="92" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>355</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">engagement and E-tendering RiskAnalysis Template-español</UNDP_POPP_TITLE_EN>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-1584</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-1584</Url>
+      <Description>POPP-11-1584</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">8</UNDP_POPP_REFITEM_VERSION>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8.0</DLCPolicyLabelValue>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -2029,231 +2169,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...127 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0560FB8F-9A33-42BA-A862-46D9B6F69E71}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{753E80AA-ECED-49E2-9E88-5B903BE8916C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{829938B6-2B71-4E82-8BF8-5DB56F24D9E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0292D92-8576-4456-B129-E71F6BC40955}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF8249B7-5C67-4701-AD11-C1DFE2703EA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>