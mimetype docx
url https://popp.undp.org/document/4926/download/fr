--- v0 (2025-10-05)
+++ v1 (2026-06-25)
@@ -10,4920 +10,4833 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70BA138B" w14:textId="31C08AC7" w:rsidR="000017CA" w:rsidRDefault="000017CA" w:rsidP="00794ECC">
+    <w:p w14:paraId="70BA138B" w14:textId="31C08AC7" w:rsidR="000017CA" w:rsidRPr="00AC20FA" w:rsidRDefault="000017CA" w:rsidP="00794ECC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8C9CC1" w14:textId="1ACBAFD1" w:rsidR="004F2EA4" w:rsidRPr="00094745" w:rsidRDefault="00094745" w:rsidP="00DE5052">
+    <w:p w14:paraId="2D8C9CC1" w14:textId="1ACBAFD1" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="00094745" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Appel à projet/propositions</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la part d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2" w:rsidRPr="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>organisations non gouvernementales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06666944" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="06666944" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21E0FE51" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00B850F2" w:rsidP="00DE5052">
+    <w:p w14:paraId="21E0FE51" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="00B850F2" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F892E22" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="4F892E22" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBBBDD8" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00B30194" w:rsidP="00950D25">
+    <w:p w14:paraId="5CBBBDD8" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="00B30194" w:rsidP="00950D25">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CONTEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296EEC19" w14:textId="77777777" w:rsidR="00584267" w:rsidRPr="00871D6C" w:rsidRDefault="00584267">
+    <w:p w14:paraId="296EEC19" w14:textId="77777777" w:rsidR="00584267" w:rsidRPr="00AC20FA" w:rsidRDefault="00584267">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F6452C0" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00584267" w:rsidP="00584267">
+    <w:p w14:paraId="1F6452C0" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="00584267" w:rsidP="00584267">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Le Programme des Nations Unies pour le développement (PNUD) collabore avec les populations à tous les niveaux de la société pour contribuer à bâtir des nations pouvant faire face à la crise, et initier et maintenir une croissance qui améliorerait la qualité de vie de tous. Sur le terrain dans 177 pays et territoires, nous offrons d</w:t>
       </w:r>
-      <w:r w:rsidR="000E346B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="000E346B" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>es perspectives mondiales et une vision nationale</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour contribuer à autonomiser les personnes et bâtir des nations résilientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C75728" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="66C75728" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08677758" w14:textId="32ED0B8F" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
+    <w:p w14:paraId="08677758" w14:textId="32ED0B8F" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La présente procédure d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">appel </w:t>
       </w:r>
-      <w:r w:rsidR="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">à projet/propositions </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>est tout particulièrement liée au [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>programme/projet XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E346B">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] du PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[brève description du programme/projet]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045A2E55" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
+    <w:p w14:paraId="045A2E55" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B031AC" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00B30194" w:rsidRDefault="00FA30EB" w:rsidP="00FA30EB">
+    <w:p w14:paraId="12B031AC" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="00FA30EB" w:rsidP="00FA30EB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">OBJECTIFS ET PRODUITS OU </w:t>
       </w:r>
-      <w:r w:rsidR="000339AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="000339AE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>RÉSULTATS CONCRETS</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ATTENDUS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6E4F35" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="0C6E4F35" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE14ECF" w14:textId="4EE378B8" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
+    <w:p w14:paraId="7EE14ECF" w14:textId="4EE378B8" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">objectif </w:t>
       </w:r>
-      <w:r w:rsidR="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>du présent appel</w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">est de </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[XXX]</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249961FF" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
+    <w:p w14:paraId="249961FF" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B5144C9" w14:textId="61A50021" w:rsidR="00C74DF8" w:rsidRPr="00094745" w:rsidRDefault="00FA30EB" w:rsidP="009B1147">
+    <w:p w14:paraId="2B5144C9" w14:textId="61A50021" w:rsidR="00C74DF8" w:rsidRPr="00AC20FA" w:rsidRDefault="00FA30EB" w:rsidP="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Objectif(s) </w:t>
       </w:r>
-      <w:r w:rsidR="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">global </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>à déterminer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1202DA5E" w14:textId="0762CA12" w:rsidR="00094745" w:rsidRPr="009B1147" w:rsidRDefault="00094745" w:rsidP="009B1147">
+    <w:p w14:paraId="1202DA5E" w14:textId="0762CA12" w:rsidR="00094745" w:rsidRPr="00AC20FA" w:rsidRDefault="00094745" w:rsidP="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Objectif(s) spécifiques à déterminer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C8A1FE" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="009B1147" w:rsidRDefault="009B1147" w:rsidP="009B1147">
+    <w:p w14:paraId="67C8A1FE" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="00AC20FA" w:rsidRDefault="009B1147" w:rsidP="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[...]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FB7859" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
+    <w:p w14:paraId="16FB7859" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4844B776" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRDefault="009B1147">
+    <w:p w14:paraId="4844B776" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>objectif et les produits</w:t>
       </w:r>
-      <w:r w:rsidR="005B651F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005B651F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> détaillés sont définis dans les termes de référence</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Annexe X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3F0E80" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32">
+    <w:p w14:paraId="0F3F0E80" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00AC20FA" w:rsidRDefault="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011BF5CF" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32" w:rsidP="00337A32">
+    <w:p w14:paraId="011BF5CF" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00AC20FA" w:rsidRDefault="00337A32" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bénéficiaires finaux</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B1A73F" w14:textId="77777777" w:rsidR="000E346B" w:rsidRPr="00337A32" w:rsidRDefault="000E346B" w:rsidP="00337A32">
+    <w:p w14:paraId="28B1A73F" w14:textId="77777777" w:rsidR="000E346B" w:rsidRPr="00AC20FA" w:rsidRDefault="000E346B" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4269D356" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00871D6C" w:rsidRDefault="00337A32" w:rsidP="00337A32">
+    <w:p w14:paraId="4269D356" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00AC20FA" w:rsidRDefault="00337A32" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> éligibles seront axées sur [</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E346B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>] et cibleront [</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E346B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>] comme b</w:t>
       </w:r>
-      <w:r w:rsidR="000E346B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="000E346B" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>énéficiaires directs et finaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DD591A" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32">
+    <w:p w14:paraId="70DD591A" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00AC20FA" w:rsidRDefault="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B02E48" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="00871D6C" w:rsidRDefault="009B1147">
+    <w:p w14:paraId="76B02E48" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="00AC20FA" w:rsidRDefault="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FEC7977" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00FE7084" w:rsidP="00950D25">
+    <w:p w14:paraId="5FEC7977" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="00FE7084" w:rsidP="00950D25">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ÉLIGIBILITÉ ET CRITÈRES DE QUALIFICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFCA712" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="0DFCA712" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30A2130A" w14:textId="4B8EBFC7" w:rsidR="004F2EA4" w:rsidRDefault="00337A32">
+    <w:p w14:paraId="30A2130A" w14:textId="4B8EBFC7" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les paramètres qui détermineront si une </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>organisation non gouvernementale (ONG) est éligible</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">par le </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PNUD se</w:t>
       </w:r>
-      <w:r w:rsidR="00F97E0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F97E0B" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ront </w:t>
       </w:r>
-      <w:r w:rsidR="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>basés sur</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> le modèle de </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>demande d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>information de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONG.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les ONG qui ont déjà soumis les informations requises dans la demande d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>informatio</w:t>
       </w:r>
-      <w:r w:rsidR="000E346B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="000E346B" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>n ne doivent pas les soumettre de</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nouveau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C134A2" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32">
+    <w:p w14:paraId="54C134A2" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00AC20FA" w:rsidRDefault="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="130D0811" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00871D6C" w:rsidRDefault="00337A32">
+    <w:p w14:paraId="130D0811" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00AC20FA" w:rsidRDefault="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Modèle de demande d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">information – </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Annexe II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FB2626" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="75FB2626" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF385ED" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00344E3A" w:rsidRDefault="00F84FE0" w:rsidP="00344E3A">
+    <w:p w14:paraId="3EF385ED" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00AC20FA" w:rsidRDefault="00F84FE0" w:rsidP="00344E3A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OFFRE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F65B455" w14:textId="77777777" w:rsidR="00680750" w:rsidRPr="00C37053" w:rsidRDefault="00F84FE0" w:rsidP="00337A32">
+    <w:p w14:paraId="1F65B455" w14:textId="77777777" w:rsidR="00680750" w:rsidRPr="00AC20FA" w:rsidRDefault="00F84FE0" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Offre</w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00C37053">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> de méthodologie, d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00C37053">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>approche, d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00C37053">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>assurance qualité et de plan de mise en œuvre</w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00C37053">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – la présente section doit refléter les ini</w:t>
       </w:r>
-      <w:r w:rsidR="005B651F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005B651F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>tiatives de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="005B651F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005B651F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ONG concernant les termes de référence </w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00C37053">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>en déterminant les éléments précis proposés, comment t</w:t>
       </w:r>
-      <w:r w:rsidR="000339AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="000339AE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>raiter les produits et résultats concrets</w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00C37053">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, tel que spécifié ; en fournissant une description détaillée des caractéristiques de performance essentielle ; en déterminant le travail ou les parties du travail à sous-traiter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC3F58D" w14:textId="77777777" w:rsidR="00344E3A" w:rsidRDefault="00F84FE0" w:rsidP="00337A32">
+    <w:p w14:paraId="1BC3F58D" w14:textId="77777777" w:rsidR="00344E3A" w:rsidRPr="00AC20FA" w:rsidRDefault="00F84FE0" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De plus, l’offre </w:t>
       </w:r>
-      <w:r w:rsidR="00680750">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00680750" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>doit montrer comment la méthodolo</w:t>
       </w:r>
-      <w:r w:rsidR="005B651F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005B651F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gie proposée répond ou excède les termes de référence</w:t>
       </w:r>
-      <w:r w:rsidR="00680750">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00680750" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, tout en assurant que l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00680750">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00680750" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">approche correspond aux conditions </w:t>
       </w:r>
-      <w:r w:rsidR="00635A8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00635A8F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nationales</w:t>
       </w:r>
-      <w:r w:rsidR="00680750">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00680750" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et à l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00680750">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00680750" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>environnement opérationnel du reste du projet. La présente méthodologie doit être présentée dans un calendrier de mise en œuvre et une assurance qualité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AFDF70" w14:textId="3E600F5B" w:rsidR="00C74DF8" w:rsidRPr="00337A32" w:rsidRDefault="00C74DF8" w:rsidP="00337A32">
+    <w:p w14:paraId="47AFDF70" w14:textId="3E600F5B" w:rsidR="00C74DF8" w:rsidRPr="00AC20FA" w:rsidRDefault="00C74DF8" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00635A8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Structure et ressources en matière de gestion (personnel d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00635A8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>encadrement)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00635A8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – La présente section doit comprendre une description globale de la structure de gestion et des informations en matière de gestion concernant les </w:t>
       </w:r>
-      <w:r w:rsidRPr="00635A8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ressources exigées, y compris </w:t>
       </w:r>
-      <w:r w:rsidR="00D523BB" w:rsidRPr="00635A8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D523BB" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>des curriculums</w:t>
       </w:r>
-      <w:r w:rsidRPr="00635A8F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vitae (CV) du personnel d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00635A8F">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>encadrement qui sera désigné pour soutenir la mise en œuvre de la méthodologie proposée, définissant clairement les rôles et les responsabilités vis-à-vis de la méthodologie proposée. Les CV doivent montrer les compétences et les qualific</w:t>
+      </w:r>
+      <w:r w:rsidR="005B651F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ations dans les domaines liés aux termes de référence</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411BB4E3" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRDefault="00C74DF8">
+    <w:p w14:paraId="411BB4E3" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00AC20FA" w:rsidRDefault="00C74DF8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF74334" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00871D6C" w:rsidRDefault="00680750" w:rsidP="00680750">
+    <w:p w14:paraId="5EF74334" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00AC20FA" w:rsidRDefault="00680750" w:rsidP="00680750">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CRITÈRES D</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ÉVALUATION ET MÉTHODOLOGIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED9FA75" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00871D6C" w:rsidRDefault="00C74DF8">
+    <w:p w14:paraId="4ED9FA75" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00AC20FA" w:rsidRDefault="00C74DF8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B6A28CE" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00B30194" w:rsidRDefault="004F2EA4" w:rsidP="002143DE">
+    <w:p w14:paraId="1B6A28CE" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> seront évaluées sur la base des critères suivants : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AC398E" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="52AC398E" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3428EACE" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00F84FE0">
+    <w:p w14:paraId="3428EACE" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="00F84FE0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1) L’offre </w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>technique rationnelle qui comprend des mécanismes d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>inclusion innovants et reproductible</w:t>
       </w:r>
-      <w:r w:rsidR="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009A41FD" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour optimiser le transfert de fonds aux bénéficiaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C4C218" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="20C4C218" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3756E3B8" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="009A41FD" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="3756E3B8" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2) Des interventions à impact élevé ciblant et répondant directe</w:t>
       </w:r>
-      <w:r w:rsidR="005B651F" w:rsidRPr="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005B651F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ment aux besoins établis dans les termes de référence</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6ACAE2" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="009A41FD" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="1B6ACAE2" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6AF60D0D" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="009A41FD" w:rsidRDefault="004F2EA4">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF60D0D" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3) Le montant du budget requis pour correspondre aux capacités avérées de gestion financière et administrative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5F9A77" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="009A41FD" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="7C5F9A77" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7AB5B30D" w14:textId="799DC63D" w:rsidR="004F2EA4" w:rsidRPr="009A41FD" w:rsidRDefault="004F2EA4">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB5B30D" w14:textId="799DC63D" w:rsidR="004F2EA4" w:rsidRPr="00AC20FA" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4) Suivi et </w:t>
       </w:r>
-      <w:r w:rsidR="003B2407" w:rsidRPr="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="003B2407" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>évaluation participative</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui contribueront à créer le sentiment d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">être </w:t>
       </w:r>
-      <w:r w:rsidR="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009A41FD" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">une </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>partie prenante parmi les bénéficiaires, afin de promouvoir la durabilité des interventions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A2E240" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="009A41FD" w:rsidRDefault="002143DE">
+    <w:p w14:paraId="27A2E240" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="198" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="4FD32BC9" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000A5FE6" w14:paraId="4FD32BC9" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ECE73B6" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="00F84FE0">
+          <w:p w14:paraId="2ECE73B6" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="00F84FE0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000A5FE6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Résumé des formulaires d</w:t>
             </w:r>
-            <w:r w:rsidR="005910D2">
+            <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">évaluation des </w:t>
             </w:r>
-            <w:r w:rsidR="00F84FE0">
+            <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>offres</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> techniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4139EB61" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="4139EB61" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Coefficient du score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6607AF0B" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="6607AF0B" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Points à obtenir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="2D38AF07" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000A5FE6" w14:paraId="2D38AF07" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7343A259" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="7343A259" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04B8127E" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="04B8127E" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24AA1D74" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="24AA1D74" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="2C2211CA" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000A5FE6" w14:paraId="2C2211CA" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="729F68BF" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="729F68BF" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="688252FB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="688252FB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Éligibilité et qualifications de l</w:t>
             </w:r>
-            <w:r w:rsidR="005910D2">
+            <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ONG </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB66117" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="6AB66117" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B79D7F" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="71B79D7F" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="56CA4F5B" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000A5FE6" w14:paraId="56CA4F5B" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32114794" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="32114794" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF3C065" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="5BF3C065" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Méthodologie, approche et plan de mise en œuvre proposés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3128D568" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="3128D568" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068FD425" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="068FD425" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="58C9DF08" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000A5FE6" w14:paraId="58C9DF08" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A532D94" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="2A532D94" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5408403C" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="5408403C" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Structure de gestion et personnel d</w:t>
             </w:r>
-            <w:r w:rsidR="005910D2">
+            <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>encadrement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B9523D9" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="5B9523D9" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="038D24D0" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="038D24D0" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="4A7C2057" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000A5FE6" w14:paraId="4A7C2057" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="537E1AD5" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="537E1AD5" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="27D850EC" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="27D850EC" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="30A524A8" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="30A524A8" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AC20FA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16F1853F" w14:textId="77777777" w:rsidR="009A41FD" w:rsidRDefault="009A41FD" w:rsidP="002143DE">
+    <w:p w14:paraId="16F1853F" w14:textId="77777777" w:rsidR="009A41FD" w:rsidRPr="00AC20FA" w:rsidRDefault="009A41FD" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4A917AFB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A917AFB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Des sous-critères détaillés se trouvent à l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>annexe 1</w:t>
       </w:r>
-      <w:r w:rsidR="009A41FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009A41FD" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A27D8C2" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00871D6C" w:rsidRDefault="002F1B2F">
+    <w:p w14:paraId="4A27D8C2" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00AC20FA" w:rsidRDefault="002F1B2F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B361B1" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00B30194" w:rsidRDefault="002F1B2F" w:rsidP="002143DE">
+    <w:p w14:paraId="75B361B1" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00AC20FA" w:rsidRDefault="002F1B2F" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Méthodologie de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>évaluation : basée sur la qualité en vertu d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>une sélection de budget fixe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB7AD9F" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00871D6C" w:rsidRDefault="002F1B2F" w:rsidP="002F1B2F">
+    <w:p w14:paraId="7DB7AD9F" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00AC20FA" w:rsidRDefault="002F1B2F" w:rsidP="002F1B2F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A8CA360" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00871D6C" w:rsidRDefault="00950D25" w:rsidP="00950D25">
+    <w:p w14:paraId="0A8CA360" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00AC20FA" w:rsidRDefault="00950D25" w:rsidP="00950D25">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La méthodologie basée sur la qualité en vertu d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">une sélection de budget fixe implique que toutes les </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ont le même prix maximum global (qui ne peut excéder un montant du budget connu et fixe), et que la sélection est axée sur la qualité des </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ainsi que</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CE7DC3" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>approche et la méthodologie proposé</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CE7DC3" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OSC de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ONG. L</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">OSC doit fournir sa meilleure </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offre</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> technique et répartition financière (dans le budget) et ceci dans un budget unique (déclarant de manière claire les bases proposées). L</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">évaluation de toutes les </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> techniques est menée conformément aux critères d</w:t>
+      </w:r>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>évaluations soulignés ci-dessous, et l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">institution qui obtient le meilleur score technique est choisie. Les OSC ou les ONG qui dépassent, dans leurs </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> financières, le budget fixe établi, seront rejetées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50646208" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00871D6C" w:rsidRDefault="00950D25" w:rsidP="002F1B2F">
+    <w:p w14:paraId="50646208" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00AC20FA" w:rsidRDefault="00950D25" w:rsidP="002F1B2F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3611A3AD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRDefault="00950D25" w:rsidP="002F1B2F">
+    <w:p w14:paraId="3611A3AD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00950D25" w:rsidP="002F1B2F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent refléter les besoins de la communauté dans des activités pouvant être mises en œuvre par les ONG ou les OSC. Au titre de la </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>méthodologie basée sur la qualité en vertu d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>une sélection de budget fixe, l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>évaluation est axée sur l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>optimisation des transferts de fonds à l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>utilisateur bénéficiaire dans les limites d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>un budget donné.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC0E45C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C"/>
-    <w:p w14:paraId="4C058652" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="002143DE">
+    <w:p w14:paraId="5DC0E45C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000A5FE6" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C058652" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Montant du budget et durée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFEDD05" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="0AFEDD05" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E71CB80" w14:textId="5628B5AA" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="6E71CB80" w14:textId="5628B5AA" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les montants des </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent représenter </w:t>
       </w:r>
-      <w:r w:rsidR="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">soit </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>un minimum de [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] dollars </w:t>
+      </w:r>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>US</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. pour les interventions directes dans une seule communauté, activité ou zone géographique, et un maximum de [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] dollars </w:t>
+      </w:r>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>US</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5405">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CB5405" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> ; soit</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:r w:rsidR="00094745">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00094745" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dollars US </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pour des interventions directes dans plusieurs communautés, activités ou zones géographiques au sein du même pay</w:t>
       </w:r>
-      <w:r w:rsidR="005B651F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005B651F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s, tel que déclaré dans les termes de référence</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E98E0AB" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="1E98E0AB" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69EFBAA3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00F84FE0" w:rsidP="00871D6C">
+    <w:p w14:paraId="69EFBAA3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00F84FE0" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le montant requis dans l’offre </w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>doit correspondre aux capacités administratives et de gestion financière de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>organisation. En principe, le projet ne dure pas plus de [</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">] mois/années. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD7FA19" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="2CD7FA19" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74A266B9" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="006D4FF4" w:rsidP="002143DE">
+    <w:p w14:paraId="74A266B9" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="006D4FF4" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PROCÉDURE DE SÉLECTION : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154BB8A7" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="154BB8A7" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F79272" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="002143DE" w:rsidRDefault="00871D6C" w:rsidP="002143DE">
+    <w:p w14:paraId="14F79272" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD examine les </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CE7DC3" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en cinq étapes : i) D</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>étermination de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">éligibilité ; ii) examen technique des </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> éligibles ; iii) notation et classement des </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> éligibles sur la base des critères d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>évaluation soulignés dans la section précédente afin d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">identifier l’offre </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>la mieux classée ; iv) éclairciss</w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ements (le cas échéant) avec l’offre </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>la mieux classée ; et v) signature de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Accord avec la partie responsable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B9E698" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="00B30194" w:rsidRDefault="00B30194" w:rsidP="00B30194">
+    <w:p w14:paraId="78B9E698" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="00AC20FA" w:rsidRDefault="00B30194" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED0447E" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="006D4FF4" w:rsidP="002143DE">
+    <w:p w14:paraId="0ED0447E" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="006D4FF4" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PROCÉDURE DE SOUMISSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E03F35" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="66E03F35" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43E5BF40" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="43E5BF40" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les candidats prennent à leur charge tous les frais relatifs à la prép</w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>aration et à la soumission de l’offre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE6E2C6" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="5FE6E2C6" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3796AEAE" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="3796AEAE" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les candidats doivent soumettre leur </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offre</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans une enveloppe adressée à :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB82081" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="006D4FF4" w:rsidRDefault="006D4FF4" w:rsidP="00871D6C">
+    <w:p w14:paraId="2AB82081" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="006D4FF4" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Adresse pour la soumission de l’offre</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C3BFCA" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="006D4FF4" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="74C3BFCA" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nombre de copies :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A19ACD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="14A19ACD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16BC6C0A" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="16BC6C0A" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les documents suivants doivent être soumis afin que la soumission soit considérée : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55896CA3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="55896CA3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14197B1D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00F84FE0" w:rsidP="00871D6C">
+    <w:p w14:paraId="14197B1D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00F84FE0" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1) Modèle d’offre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3094CF78" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="3094CF78" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2) </w:t>
       </w:r>
-      <w:r w:rsidR="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CE7DC3" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ésumé analytique du projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E7F074" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00CE7DC3" w:rsidP="00871D6C">
+    <w:p w14:paraId="57E7F074" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00CE7DC3" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3) D</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ocumentation requise dans la demande d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78008561" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00CE7DC3" w:rsidP="00871D6C">
+    <w:p w14:paraId="78008561" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00CE7DC3" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>5) É</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>tats financiers vérifiés des deux dernières années, notamment le rapport de gestion et les notes de bas de pages qui acco</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>mpagnent les états financiers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4709C204" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="4709C204" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C64DCF5" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="5C64DCF5" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Une seule soumission par organisation est autorisée. Lorsque la candidature est complète et soumise, des versions révisé</w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">es des documents constituant l’offre </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ne seront pas acceptées. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247D841D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="247D841D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E420F98" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00CB4BE8" w:rsidP="00871D6C">
+    <w:p w14:paraId="7E420F98" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00CB4BE8" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Date limite de soumission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475D29DD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00B30194" w:rsidRDefault="00871D6C" w:rsidP="00B30194">
+    <w:p w14:paraId="475D29DD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, ainsi que les documents qui les accompagnent, doivent être soumis avant [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>] le [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1BCFA3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F97D94" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Les candidats potentiels doivent se référer à la « Foire aux questions » se trouvant sur la page web du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5356AE" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pour toute q</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DC3" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>uestion supplémentaire relative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux lignes directrices concernant les appels d</w:t>
+      </w:r>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>offres ou aux formulaires de candidature, veuillez envoyer un courriel à [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-    <w:p w14:paraId="5C1BCFA3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    </w:p>
+    <w:p w14:paraId="573128BA" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00AC20FA" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="31F97D94" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note ; le PNUD se réserve le droit de ne pas financer l</w:t>
+      </w:r>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une quelconque des </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>offres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> découlant du présent appel d</w:t>
+      </w:r>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>offres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F44768" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="4B5356AE" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    </w:p>
+    <w:p w14:paraId="1D642079" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...144 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Calendrier estimé de la compétition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253E8492" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+    <w:p w14:paraId="253E8492" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Vous trouverez ci-dessous un calendrier estimé relatif à ce présent appel d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A709ADF" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+    <w:p w14:paraId="6A709ADF" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF241F0" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+    <w:p w14:paraId="7CF241F0" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>appel d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres est ouvert et les documents pertinents sont mis en ligne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D887B9" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="00CE7DC3" w:rsidP="002143DE">
+    <w:p w14:paraId="74D887B9" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="00CE7DC3" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>] </w:t>
+      </w:r>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002143DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Date limite pour la soumission des </w:t>
       </w:r>
-      <w:r w:rsidR="00F84FE0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00F84FE0" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offres</w:t>
       </w:r>
-      <w:r w:rsidR="002143DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> par les organisation</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002143DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> au titre du présent appel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DBC802" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="00CE7DC3" w:rsidP="002143DE">
+    <w:p w14:paraId="31DBC802" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="00CE7DC3" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>] </w:t>
+      </w:r>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="002143DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="002143DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>évaluation et la procédure de sélection ont lieu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5794BBAF" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="00CE7DC3" w:rsidP="002143DE">
+    <w:p w14:paraId="5794BBAF" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="00CE7DC3" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE7DC3">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>] </w:t>
+      </w:r>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="002143DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les candidats sélectionnés sont notifiés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF102EF" w14:textId="77777777" w:rsidR="002143DE" w:rsidRDefault="002143DE" w:rsidP="00871D6C">
+    <w:p w14:paraId="7FF102EF" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C0A8D46" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00B850F2" w:rsidP="006D4FF4">
+    <w:p w14:paraId="5C0A8D46" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00AC20FA" w:rsidRDefault="00B850F2" w:rsidP="006D4FF4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INFORMATIONS SUPPLÉMENTAIRES IMPORTANTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDA996A" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
+    <w:p w14:paraId="1BDA996A" w14:textId="2C17E067" w:rsidR="00B850F2" w:rsidRPr="00AC20FA" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Le PNUD met en œuvre une politique de tolérance zéro envers les pratiques interdites, notamment la fraude, la corruption, la collusion, les pratiques non déontologiques, et l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>obstruction. Le PNUD est engagé dans la prévention, l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>identification et le règlement de tous les actes frauduleux et les pratiques de corruption envers lui ainsi qu</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">envers les tierces parties impliquées dans les activités du PNUD. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A5FE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">(Voir </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="000A5FE6" w:rsidRPr="000A5FE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:sz w:val="20"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>http://www.undp.org/content/dam/undp/documents/about/transparencydocs/UNDP_Anti-fraud_Policy_French_FINAL.pdf</w:t>
+          <w:t>Politique anti-fraude du PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r>
+      <w:r w:rsidR="000A5FE6" w:rsidRPr="000A5FE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5FE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14"/>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="000A5FE6" w:rsidRPr="000A5FE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-            <w:sz w:val="20"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>http://www.undp.org/content/undp/en/home/operations/procurement/protestandsanctions/</w:t>
+          <w:t>https://www.undp.org/procurement/doing-business-undp/procurement-protest-and-vendor-sanctions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="000A5FE6" w:rsidRPr="000A5FE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5FE6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pour une description complète des politiques)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFC3AB7" w14:textId="2B32C145" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00B850F2" w:rsidP="00CB5405">
+    <w:p w14:paraId="1AFC3AB7" w14:textId="2B32C145" w:rsidR="00B850F2" w:rsidRPr="00AC20FA" w:rsidRDefault="00B850F2" w:rsidP="00CB5405">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lors de la réponse au présent appel d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>offre</w:t>
       </w:r>
-      <w:r w:rsidR="00B86C9D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B86C9D" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, le PNUD exige que tous les </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5405">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CB5405" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">soumissionnaires </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>se comportent de manière professionnelle, objective et impartiale, et qu</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ils considèrent en tout temps les intérêts du PNUD comme primordiaux. Les </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5405">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CB5405" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>soumissionnaires</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent obligatoirement éviter les conflits avec d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">autres missions ou leurs propres intérêts, et agir sans considération du travail à venir. Tous les </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5405">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CB5405" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>soumissionnaires</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dont il est avéré qu</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ils sont concernés par un conflit d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">intérêt sont disqualifiés. Sans limitation du caractère général de ce qui précède, les </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5405">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CB5405" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>soumissionnaires</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, et leurs prestataires de services agréés, sont considérés comme ayant un conflit d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>intérêt avec une partie ou plus de la présente p</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5949">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00FB5949" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>rocédure de sollicitations si :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59652DAF" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00FB5949" w:rsidP="00B850F2">
+    <w:p w14:paraId="59652DAF" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00AC20FA" w:rsidRDefault="00FB5949" w:rsidP="00B850F2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>*I</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B850F2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ls sont ou ont été associés dans le passé avec une société ou l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B850F2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">un quelconque de </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>leurs</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B850F2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> prestataires de services agréés qui ont été engagés par le PNUD pour fournir des services relatifs à la </w:t>
       </w:r>
-      <w:r w:rsidR="005B651F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005B651F" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>préparation de la conception, des termes de référence</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B850F2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B850F2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>analyse ou de l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B850F2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>estimation des coûts, et d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B850F2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>autres documents utilisés dans cette procédure de sél</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ection compétitive ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19967D0D" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00FB5949" w:rsidP="00B850F2">
+    <w:p w14:paraId="19967D0D" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00AC20FA" w:rsidRDefault="00FB5949" w:rsidP="00B850F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>*I</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00B850F2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ls ont été impliqués dans la préparation ou la conception du programme ou du projet relatif aux services requis au titre</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> du présent appel d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="3D481378" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>offres ; ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D481378" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00AC20FA" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5949">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00FB5949" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l est avéré qu</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ils sont concernés par un conflit pour toute autre raison, tel que peut l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>établ</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5949">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00FB5949" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ir le PNUD, ou à sa discrétion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111FC1D5" w14:textId="12D03DD0" w:rsidR="002143DE" w:rsidRPr="002143DE" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+    <w:p w14:paraId="111FC1D5" w14:textId="12D03DD0" w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Dans le cas où tout doute se présente concernant l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>interprétation de ce qui constitue potentiellement un conflit d</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">intérêt, les </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5405">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00CB5405" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>soumissionnaires</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent informer le PNUD de la situation et demander la confirmation du PNUD quant à l</w:t>
       </w:r>
-      <w:r w:rsidR="005910D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005910D2" w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00AC20FA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">existence, ou non, de ce conflit. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002143DE" w:rsidRPr="002143DE" w:rsidSect="00D35D48">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:sectPr w:rsidR="002143DE" w:rsidRPr="00AC20FA" w:rsidSect="00D35D48">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1400" w:right="1392" w:bottom="0" w:left="1290" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04DC44E1" w14:textId="77777777" w:rsidR="00B82D84" w:rsidRDefault="00B82D84" w:rsidP="00B30194">
+    <w:p w14:paraId="042554B3" w14:textId="77777777" w:rsidR="00AC32A9" w:rsidRDefault="00AC32A9" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09ABB626" w14:textId="77777777" w:rsidR="00B82D84" w:rsidRDefault="00B82D84" w:rsidP="00B30194">
+    <w:p w14:paraId="53849F18" w14:textId="77777777" w:rsidR="00AC32A9" w:rsidRDefault="00AC32A9" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4933,110 +4846,110 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DBDEA19" w14:textId="77777777" w:rsidR="00B30194" w:rsidRDefault="00100EC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B30194">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00044DC1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="39CA92AE" w14:textId="77777777" w:rsidR="00B30194" w:rsidRDefault="00B30194">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C161AB" w14:textId="77777777" w:rsidR="00B82D84" w:rsidRDefault="00B82D84" w:rsidP="00B30194">
+    <w:p w14:paraId="2A795FD7" w14:textId="77777777" w:rsidR="00AC32A9" w:rsidRDefault="00AC32A9" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A0CB31E" w14:textId="77777777" w:rsidR="00B82D84" w:rsidRDefault="00B82D84" w:rsidP="00B30194">
+    <w:p w14:paraId="7B3816A0" w14:textId="77777777" w:rsidR="00AC32A9" w:rsidRDefault="00AC32A9" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5ADC66B0" w14:textId="7374FAB2" w:rsidR="00094745" w:rsidRDefault="00094745" w:rsidP="00094745">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -5095,153 +5008,207 @@
     <w:r w:rsidR="00B82D84">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00521624">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00521624">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> </w:instrText>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
     </w:r>
     <w:r w:rsidR="00521624">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
-      <w:instrText>INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00521624">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> </w:instrText>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00521624">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00521624">
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AC20FA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:pict w14:anchorId="0A59A0D2">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:35.15pt;height:59.55pt;visibility:visible">
+        <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:35.4pt;height:59.4pt;visibility:visible">
           <v:imagedata r:id="rId1" r:href="rId2" cropbottom="20678f"/>
         </v:shape>
       </w:pict>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00521624">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00B82D84">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00ED0988">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F497D"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9CA0B861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25B8CCDD"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographDigital"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7835,231 +7802,235 @@
   <w:num w:numId="23" w16cid:durableId="1464497460">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="231283589">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="988440163">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2139258354">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="34474272">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="823355048">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2065446067">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE5052"/>
     <w:rsid w:val="000017CA"/>
     <w:rsid w:val="000339AE"/>
     <w:rsid w:val="00044DC1"/>
     <w:rsid w:val="00053BF3"/>
+    <w:rsid w:val="00057E14"/>
     <w:rsid w:val="0006132A"/>
     <w:rsid w:val="00094745"/>
     <w:rsid w:val="00097142"/>
     <w:rsid w:val="000A1E6B"/>
+    <w:rsid w:val="000A5FE6"/>
     <w:rsid w:val="000B335F"/>
     <w:rsid w:val="000C500C"/>
     <w:rsid w:val="000E346B"/>
     <w:rsid w:val="00100EC8"/>
     <w:rsid w:val="0011032B"/>
     <w:rsid w:val="001B0DA7"/>
     <w:rsid w:val="001C1A71"/>
     <w:rsid w:val="002143DE"/>
     <w:rsid w:val="002306A9"/>
     <w:rsid w:val="00254480"/>
     <w:rsid w:val="00256288"/>
     <w:rsid w:val="00260B36"/>
     <w:rsid w:val="002F1B2F"/>
     <w:rsid w:val="00337A32"/>
     <w:rsid w:val="00344E3A"/>
     <w:rsid w:val="003A1FC6"/>
     <w:rsid w:val="003A592B"/>
     <w:rsid w:val="003B2407"/>
     <w:rsid w:val="003D6360"/>
     <w:rsid w:val="003F4944"/>
     <w:rsid w:val="00416837"/>
     <w:rsid w:val="00485E02"/>
     <w:rsid w:val="004B57E3"/>
     <w:rsid w:val="004F2EA4"/>
     <w:rsid w:val="00521624"/>
     <w:rsid w:val="005327BD"/>
     <w:rsid w:val="00550996"/>
     <w:rsid w:val="00584267"/>
     <w:rsid w:val="005910D2"/>
     <w:rsid w:val="005B651F"/>
     <w:rsid w:val="00635A8F"/>
     <w:rsid w:val="00680750"/>
     <w:rsid w:val="00684837"/>
     <w:rsid w:val="006D4FF4"/>
     <w:rsid w:val="00757CA3"/>
+    <w:rsid w:val="00766788"/>
     <w:rsid w:val="00794ECC"/>
     <w:rsid w:val="007A3861"/>
     <w:rsid w:val="007D1471"/>
     <w:rsid w:val="007D4EC1"/>
     <w:rsid w:val="0086622B"/>
     <w:rsid w:val="00871D6C"/>
     <w:rsid w:val="0088162B"/>
     <w:rsid w:val="008F075E"/>
     <w:rsid w:val="009256D2"/>
     <w:rsid w:val="00946753"/>
     <w:rsid w:val="00950D25"/>
     <w:rsid w:val="009771A0"/>
     <w:rsid w:val="00984B20"/>
     <w:rsid w:val="009A41FD"/>
     <w:rsid w:val="009B1147"/>
     <w:rsid w:val="009B2EE0"/>
     <w:rsid w:val="009C6645"/>
     <w:rsid w:val="00A35EC1"/>
     <w:rsid w:val="00A86233"/>
+    <w:rsid w:val="00AC20FA"/>
+    <w:rsid w:val="00AC32A9"/>
     <w:rsid w:val="00B1013A"/>
     <w:rsid w:val="00B271D4"/>
     <w:rsid w:val="00B30194"/>
     <w:rsid w:val="00B34646"/>
     <w:rsid w:val="00B561EB"/>
     <w:rsid w:val="00B623E3"/>
     <w:rsid w:val="00B63FAD"/>
     <w:rsid w:val="00B82D84"/>
     <w:rsid w:val="00B850F2"/>
     <w:rsid w:val="00B86C9D"/>
     <w:rsid w:val="00BB0274"/>
     <w:rsid w:val="00C37053"/>
     <w:rsid w:val="00C74DF8"/>
     <w:rsid w:val="00C865E4"/>
     <w:rsid w:val="00CB4BE8"/>
     <w:rsid w:val="00CB5405"/>
     <w:rsid w:val="00CC4B8E"/>
     <w:rsid w:val="00CD44E4"/>
     <w:rsid w:val="00CD5CED"/>
     <w:rsid w:val="00CE7DC3"/>
     <w:rsid w:val="00D35D48"/>
     <w:rsid w:val="00D523BB"/>
     <w:rsid w:val="00D61D4C"/>
     <w:rsid w:val="00DE5052"/>
     <w:rsid w:val="00DF0AE1"/>
     <w:rsid w:val="00DF54AD"/>
     <w:rsid w:val="00E35CB8"/>
+    <w:rsid w:val="00E4468C"/>
     <w:rsid w:val="00E91411"/>
     <w:rsid w:val="00EA62B8"/>
     <w:rsid w:val="00EC6041"/>
     <w:rsid w:val="00ED0988"/>
     <w:rsid w:val="00F10981"/>
     <w:rsid w:val="00F1515A"/>
     <w:rsid w:val="00F66183"/>
     <w:rsid w:val="00F72F5C"/>
     <w:rsid w:val="00F84FE0"/>
     <w:rsid w:val="00F97E0B"/>
     <w:rsid w:val="00FA30EB"/>
     <w:rsid w:val="00FB5949"/>
     <w:rsid w:val="00FE7084"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2EBA3D9E"/>
   <w15:docId w15:val="{CD83628A-835B-4E14-BBA0-C0193919C762}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8577,55 +8548,67 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B850F2"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00521624"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A5FE6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="829759534">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="829759535">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -8650,51 +8633,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="829759538">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/documents/about/transparencydocs/UNDP_Anti-fraud_Policy_French_FINAL.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/operations/procurement/protestandsanctions/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/politique-du-programme-des-nations-unies-pour-le-developpement-pnud-contre-la-fraude-et" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/procurement/doing-business-undp/procurement-protest-and-vendor-sanctions" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/operations/procurement/protestandsanctions/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01CD1D75.20A0F150" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8967,54 +8950,50 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -9327,128 +9306,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNITBMS-1904581467-83</_dlc_DocId>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>355</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -9456,162 +9435,163 @@
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2</UNDP_POPP_REFITEM_VERSION>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Appel à projet/propositions de la part d’organisations non gouvernementales</UNDP_POPP_TITLE_EN>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://intranet.undp.org/unit/bms/dir/internal/init_popp/_layouts/15/DocIdRedir.aspx?ID=UNITBMS-1904581467-83</Url>
       <Description>UNITBMS-1904581467-83</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 2.0</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE95E1CF-4958-4507-8A92-E9CC10518934}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85E0993D-B39C-4560-8DAA-0FCB16BD22D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFD12A66-A2DF-42CC-A8D2-29C90BC6B4C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0F8DEFF-662A-4B52-B94E-830F39D4A001}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="39c2ef4d-a13e-4025-8c8a-679686bde336"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14303117-785B-405E-820B-DFC6225E115A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{313E1CA6-491D-4DF7-84E5-F179F06B7BAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1549</Words>
-  <Characters>8979</Characters>
+  <Words>1580</Words>
+  <Characters>9008</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
+  <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10507</CharactersWithSpaces>
+  <CharactersWithSpaces>10567</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pedro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">