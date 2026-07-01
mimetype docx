--- v0 (2025-10-14)
+++ v1 (2026-07-01)
@@ -1,133 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="183612AE" w14:textId="77777777" w:rsidR="000017CA" w:rsidRDefault="00550996" w:rsidP="00794ECC">
+    <w:p w14:paraId="183612AE" w14:textId="3FCB4D9A" w:rsidR="000017CA" w:rsidRDefault="000017CA" w:rsidP="00794ECC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6D774A8A" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00E91947" w:rsidRDefault="000248D2" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Convocatoria de P</w:t>
       </w:r>
       <w:r w:rsidR="004F2EA4" w:rsidRPr="00E91947">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -196,4496 +141,4500 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871D6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAF0221" w14:textId="77777777" w:rsidR="00E91947" w:rsidRPr="00871D6C" w:rsidRDefault="00E91947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AF1799E" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00B30194" w:rsidP="008F3566">
+    <w:p w14:paraId="2AF1799E" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="00B30194" w:rsidP="008F3566">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ANTECEDENTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD35CC5" w14:textId="77777777" w:rsidR="00584267" w:rsidRPr="00871D6C" w:rsidRDefault="00584267">
+    <w:p w14:paraId="0CD35CC5" w14:textId="77777777" w:rsidR="00584267" w:rsidRPr="0067523C" w:rsidRDefault="00584267">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="239AB827" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00584267" w:rsidP="008D3675">
+    <w:p w14:paraId="239AB827" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="00584267" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD se asocia con </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">en todos los niveles de la sociedad para ayudar a construir naciones que puedan soportar las crisis, y para impulsar y sostener el tipo de crecimiento que mejora la calidad de vida </w:t>
       </w:r>
-      <w:r w:rsidR="006360A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006360A4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> todos. Con presencia en 177 países y territorios, ofrecemos </w:t>
       </w:r>
-      <w:r w:rsidR="006360A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006360A4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>tanto una perspectiva global como</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> conocimiento local para ayudar a fortalecer vidas y construir naciones fuertes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019767B2" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="008D3675">
+    <w:p w14:paraId="019767B2" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2871BBA2" w14:textId="77777777" w:rsidR="00EB20E1" w:rsidRPr="00EB20E1" w:rsidRDefault="004F2EA4" w:rsidP="00EB20E1">
+    <w:p w14:paraId="2871BBA2" w14:textId="77777777" w:rsidR="00EB20E1" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4" w:rsidP="00EB20E1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta convocatoria de propuestas (CDP) está relacionada </w:t>
       </w:r>
-      <w:r w:rsidR="009350F0" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>específicamente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> con </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="FF0000"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="947121137"/>
           <w:placeholder>
             <w:docPart w:val="07FE9462CD7A4E96943BAC6A0242982A"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009350F0" w:rsidRPr="009350F0">
+          <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
-              <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>[Insertar: título del proyecto]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2E37F086" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRDefault="004F2EA4" w:rsidP="00EB20E1">
+    <w:p w14:paraId="2E37F086" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4" w:rsidP="00EB20E1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33130C46" w14:textId="77777777" w:rsidR="00EB20E1" w:rsidRPr="00871D6C" w:rsidRDefault="00EB20E1" w:rsidP="00EB20E1">
+    <w:p w14:paraId="33130C46" w14:textId="77777777" w:rsidR="00EB20E1" w:rsidRPr="0067523C" w:rsidRDefault="00EB20E1" w:rsidP="00EB20E1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCAB57A" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00B30194" w:rsidRDefault="00FA30EB" w:rsidP="008F3566">
+    <w:p w14:paraId="7CCAB57A" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="00FA30EB" w:rsidP="008F3566">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">OBJETIVOS Y RESULTADOS ESPERADOS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A0FBED" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="07A0FBED" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45ED72DD" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="008D3675">
+    <w:p w14:paraId="45ED72DD" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El proyecto tiene como objetivo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415C51DD" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
+    <w:p w14:paraId="415C51DD" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DBD735D" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="009B1147" w:rsidRDefault="00623997" w:rsidP="00EB20E1">
+    <w:p w14:paraId="0DBD735D" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="0067523C" w:rsidRDefault="00000000" w:rsidP="00EB20E1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-882717135"/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00EB20E1" w:rsidRPr="00EB20E1">
+          <w:r w:rsidR="00EB20E1" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>Haga clic aquí para introducir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="37FF75BA" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
+    <w:p w14:paraId="37FF75BA" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E542A39" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000248D2" w:rsidRDefault="009B1147" w:rsidP="008D3675">
+    <w:p w14:paraId="5E542A39" w14:textId="6DE9FE2C" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="009B1147" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En los Términos de referencia se proporcionan los objetivos detallados</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> los resultados y </w:t>
       </w:r>
-      <w:r w:rsidR="000248D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="000248D2" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">productos finales </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0067523C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">relacionados </w:t>
       </w:r>
-      <w:r w:rsidR="006360A4">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="0067523C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="006360A4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000248D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="000248D2" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Anexo  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1672484417"/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000248D2" w:rsidRPr="000248D2">
+          <w:r w:rsidR="000248D2" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>Haga clic aquí para introducir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5DE4BBC0" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32" w:rsidP="008D3675">
+    <w:p w14:paraId="5DE4BBC0" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="0067523C" w:rsidRDefault="00337A32" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B0395EF" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00337A32" w:rsidRDefault="00D70B40" w:rsidP="008D3675">
+    <w:p w14:paraId="2B0395EF" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="0067523C" w:rsidRDefault="00D70B40" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Beneficiarios F</w:t>
       </w:r>
-      <w:r w:rsidR="00337A32" w:rsidRPr="00337A32">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00337A32" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>inales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439BBBDA" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00871D6C" w:rsidRDefault="00337A32" w:rsidP="008D3675">
+    <w:p w14:paraId="439BBBDA" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="0067523C" w:rsidRDefault="00337A32" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Las propuestas </w:t>
       </w:r>
-      <w:r w:rsidR="006360A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006360A4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>elegibles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> serán las que estén enfocadas en </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-330765338"/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000248D2" w:rsidRPr="000248D2">
+          <w:r w:rsidR="000248D2" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>Haga clic aquí para introducir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. y que tengan por objetivo </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1166206460"/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000248D2" w:rsidRPr="000248D2">
+          <w:r w:rsidR="000248D2" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>Haga clic aquí para introducir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> como beneficiarios directos y finales. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488285B8" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32">
+    <w:p w14:paraId="488285B8" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="0067523C" w:rsidRDefault="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5250B06B" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="00871D6C" w:rsidRDefault="009B1147">
+    <w:p w14:paraId="5250B06B" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="0067523C" w:rsidRDefault="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C8CEB22" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00FE7084" w:rsidP="008F3566">
+    <w:p w14:paraId="7C8CEB22" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="00FE7084" w:rsidP="008F3566">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ELEGIBILIDAD Y CRITERIOS DE CALIFICACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452577A1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="452577A1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="496B3421" w14:textId="77777777" w:rsidR="00BA24DC" w:rsidRDefault="00337A32" w:rsidP="008D3675">
+    <w:p w14:paraId="496B3421" w14:textId="77777777" w:rsidR="00BA24DC" w:rsidRPr="0067523C" w:rsidRDefault="00337A32" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Los parámetros que determinarán si una </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ONG es elegible</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> par</w:t>
       </w:r>
-      <w:r w:rsidR="006360A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006360A4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a ser considerada por el PNUD estarán basados</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en los requisitos indicados en los Términos de referencia (</w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TDR</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">) y/o en la plantilla de </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Solicitud de información (RFI, por sus siglas en inglés) de la ONG</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> adjunta a este documento como</w:t>
       </w:r>
-      <w:r w:rsidR="006360A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006360A4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anexo</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:snapToGrid w:val="0"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1350220311"/>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000248D2" w:rsidRPr="000248D2">
+          <w:r w:rsidR="000248D2" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>Haga clic aquí para introducir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="30BBAB42" w14:textId="77777777" w:rsidR="00BA24DC" w:rsidRDefault="00BA24DC" w:rsidP="008D3675">
+    <w:p w14:paraId="30BBAB42" w14:textId="77777777" w:rsidR="00BA24DC" w:rsidRPr="0067523C" w:rsidRDefault="00BA24DC" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AA5D194" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRDefault="00337A32" w:rsidP="00580354">
+    <w:p w14:paraId="2AA5D194" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="00337A32" w:rsidP="00580354">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Las ONG que ya hayan presentado la información solicitada en la RFI no tienen que volver a </w:t>
       </w:r>
-      <w:r w:rsidR="006360A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006360A4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>entregar</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> sus documentos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3665E2FF" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="3665E2FF" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC22E5E" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
+    <w:p w14:paraId="7DC22E5E" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D79D545" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00344E3A" w:rsidRDefault="00C74DF8" w:rsidP="008F3566">
+    <w:p w14:paraId="1D79D545" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="0067523C" w:rsidRDefault="00C74DF8" w:rsidP="008F3566">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>PROPUESTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F77B20" w14:textId="77777777" w:rsidR="00680750" w:rsidRDefault="00C74DF8" w:rsidP="008D3675">
+    <w:p w14:paraId="65F77B20" w14:textId="77777777" w:rsidR="00680750" w:rsidRPr="0067523C" w:rsidRDefault="00C74DF8" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodología, </w:t>
       </w:r>
-      <w:r w:rsidR="00B77868">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00B77868" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Enfoque, Plan de </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Control de</w:t>
       </w:r>
-      <w:r w:rsidR="00B77868">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00B77868" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Calidad y Plan de Implementación P</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4944">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ropuestos</w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Esta sección debe</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4944">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> demostrar la respuesta de la ONG a los </w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TDR</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4944">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> mediante la identificación de los componentes específicos propuestos</w:t>
       </w:r>
-      <w:r w:rsidR="00951EF6">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00951EF6" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la explicación sobre </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4944">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>cómo se abordarán los resultados/pro</w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ductos según lo especificado; la</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4944">
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">descripción detallada de las características de rendimiento esenciales propuestas; </w:t>
+      </w:r>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>y la identificación de</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4944">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> las obras/partes de la obra que serán </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>subcontratadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623B6A44" w14:textId="77777777" w:rsidR="00344E3A" w:rsidRDefault="00680750" w:rsidP="008D3675">
+    <w:p w14:paraId="623B6A44" w14:textId="77777777" w:rsidR="00344E3A" w:rsidRPr="0067523C" w:rsidRDefault="00680750" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Además, la propuesta debe demostrar </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>de qué manera</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la metodología propuesta cumple o excede los </w:t>
       </w:r>
-      <w:r w:rsidR="00D70B40">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00D70B40" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TDR</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, al tiempo que garantiza la </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>adecuación</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del enfoque a las condiciones locales y al resto del entorno operativo del proyecto. Esta metodología debe establecerse en un calendario de ejecución y un aseguramiento de calidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C68A545" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00337A32" w:rsidRDefault="00C74DF8" w:rsidP="008D3675">
+    <w:p w14:paraId="1C68A545" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="0067523C" w:rsidRDefault="00C74DF8" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Disposiciones </w:t>
       </w:r>
-      <w:r w:rsidR="00187B40">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00187B40" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">dministrativas, </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Recursos y C</w:t>
       </w:r>
-      <w:r w:rsidR="00187B40">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00187B40" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ualificaciones del Personal </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>- Esta sección debe incluir</w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> tanto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la descripción completa d</w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">e la estructura administrativa como </w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">información sobre los recursos necesarios, incluyendo </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>currí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">culum vitae (CV) del personal </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que será asignado para apoyar la ejecución de la metodología propuesta, definiendo claramente las funciones y responsabilidades con respecto a la metodología propuesta. Los CV deben establecer las habilidades y demostrar </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>las cualificaciones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> áreas </w:t>
       </w:r>
-      <w:r w:rsidR="00322D96">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00322D96" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>relevantes para</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> los </w:t>
       </w:r>
-      <w:r w:rsidR="00D70B40">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00D70B40" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TDR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7599177D" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRDefault="00C74DF8">
+    <w:p w14:paraId="7599177D" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="0067523C" w:rsidRDefault="00C74DF8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D2704EF" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00871D6C" w:rsidRDefault="00680750" w:rsidP="008F3566">
+    <w:p w14:paraId="0D2704EF" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="0067523C" w:rsidRDefault="00680750" w:rsidP="008F3566">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIOS DE EVALUACIÓN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF4F54E" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00871D6C" w:rsidRDefault="00C74DF8">
+    <w:p w14:paraId="2CF4F54E" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="0067523C" w:rsidRDefault="00C74DF8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7378D1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00B30194" w:rsidRDefault="004F2EA4" w:rsidP="008D3675">
+    <w:p w14:paraId="4C7378D1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="0067523C" w:rsidRDefault="004F2EA4" w:rsidP="008D3675">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Las propuestas </w:t>
       </w:r>
-      <w:r w:rsidR="009350F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B30194">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> evalua</w:t>
       </w:r>
-      <w:r w:rsidR="009350F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rán</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B30194">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> con base en los siguientes criterios: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EECEB5" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE">
+    <w:p w14:paraId="04EECEB5" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00580354" w14:paraId="04E05743" w14:textId="77777777" w:rsidTr="00580354">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="0067523C" w14:paraId="04E05743" w14:textId="77777777" w:rsidTr="00580354">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="587CB4FE" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="00580354" w:rsidRDefault="00580354" w:rsidP="004B57E3">
+          <w:p w14:paraId="587CB4FE" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="0067523C" w:rsidRDefault="00580354" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="433859CD" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00580354" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="433859CD" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00580354">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="009350F0">
+            <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Resumen de los Formularios de Evaluación de las Propuestas T</w:t>
             </w:r>
-            <w:r w:rsidRPr="00580354">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>écnicas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63D9EC08" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="00580354" w:rsidRDefault="00580354" w:rsidP="004B57E3">
+          <w:p w14:paraId="63D9EC08" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="0067523C" w:rsidRDefault="00580354" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A40D196" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00580354" w:rsidRDefault="009350F0" w:rsidP="004B57E3">
+          <w:p w14:paraId="3A40D196" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="009350F0" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Puntuación P</w:t>
             </w:r>
-            <w:r w:rsidR="002143DE" w:rsidRPr="00580354">
+            <w:r w:rsidR="002143DE" w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>onderada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63B549CC" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="00580354" w:rsidRDefault="00580354" w:rsidP="004B57E3">
+          <w:p w14:paraId="63B549CC" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="0067523C" w:rsidRDefault="00580354" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CDCFCF0" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00580354" w:rsidRDefault="009350F0" w:rsidP="004B57E3">
+          <w:p w14:paraId="3CDCFCF0" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="009350F0" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Puntos O</w:t>
             </w:r>
-            <w:r w:rsidR="002143DE" w:rsidRPr="00580354">
+            <w:r w:rsidR="002143DE" w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>btenibles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="2EED4B00" w14:textId="77777777" w:rsidTr="00580354">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="0067523C" w14:paraId="2EED4B00" w14:textId="77777777" w:rsidTr="00580354">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D80512D" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="2D80512D" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EB6E8CA" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="2EB6E8CA" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A0D6520" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="3A0D6520" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="5158687D" w14:textId="77777777" w:rsidTr="00580354">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="0067523C" w14:paraId="5158687D" w14:textId="77777777" w:rsidTr="00580354">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="606318B0" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="606318B0" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54B70209" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="54B70209" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Elegibilidad y requisitos de las ONG/OSC  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD5F4E8" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="0BD5F4E8" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A210F65" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="2A210F65" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="68A427EA" w14:textId="77777777" w:rsidTr="00580354">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="0067523C" w14:paraId="68A427EA" w14:textId="77777777" w:rsidTr="00580354">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47AD523C" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="47AD523C" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F38A4EE" w14:textId="77777777" w:rsidR="002143DE" w:rsidRDefault="0025445C" w:rsidP="004B57E3">
+          <w:p w14:paraId="5F38A4EE" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="0025445C" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Idoneidad de la metodología propuesta, del enfoque y del plan de ejecución</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B1C3633" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="00871D6C" w:rsidRDefault="00580354" w:rsidP="00580354">
+          <w:p w14:paraId="1B1C3633" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="0067523C" w:rsidRDefault="00580354" w:rsidP="00580354">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="432"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Propuesta técnica</w:t>
             </w:r>
-            <w:r w:rsidR="007D2B9C">
+            <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> sólida</w:t>
             </w:r>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> que</w:t>
             </w:r>
-            <w:r w:rsidR="007D2B9C">
+            <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> comprenda</w:t>
             </w:r>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> mecanismos de inclusión innovadores y replicables para maximizar el valor de la propuesta a los beneficiarios.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2458000C" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="00871D6C" w:rsidRDefault="00580354" w:rsidP="00580354">
+          <w:p w14:paraId="2458000C" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="0067523C" w:rsidRDefault="00580354" w:rsidP="00580354">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="432"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F0684B4" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="00871D6C" w:rsidRDefault="00580354" w:rsidP="00580354">
+          <w:p w14:paraId="5F0684B4" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="0067523C" w:rsidRDefault="00580354" w:rsidP="00580354">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="432"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenciones de alto impacto </w:t>
             </w:r>
-            <w:r w:rsidR="007D2B9C">
+            <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">que estén dirigidas y que respondan directamente </w:t>
             </w:r>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">a las necesidades establecidas en los </w:t>
             </w:r>
-            <w:r w:rsidR="00D70B40">
+            <w:r w:rsidR="00D70B40" w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>TDR.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="181DDE03" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="00871D6C" w:rsidRDefault="00580354" w:rsidP="00580354">
+          <w:p w14:paraId="181DDE03" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="0067523C" w:rsidRDefault="00580354" w:rsidP="00580354">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="432"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CDACCCA" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="00580354" w:rsidRDefault="00580354" w:rsidP="00AD5FD4">
+          <w:p w14:paraId="4CDACCCA" w14:textId="77777777" w:rsidR="00580354" w:rsidRPr="0067523C" w:rsidRDefault="00580354" w:rsidP="00AD5FD4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="432"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Seguimiento y evaluación participativos que contribuyan a la construcción de un sentido de pertenencia entre los beneficiarios para promover la </w:t>
             </w:r>
-            <w:r w:rsidR="00AD5FD4">
+            <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>sostenibilidad</w:t>
+              <w:t xml:space="preserve">sostenibilidad </w:t>
             </w:r>
-            <w:r w:rsidR="00AD5FD4" w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>de las intervenciones.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00EF47F7" w14:textId="77777777" w:rsidR="003E671A" w:rsidRDefault="003E671A" w:rsidP="008A358F">
+          <w:p w14:paraId="00EF47F7" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="0067523C" w:rsidRDefault="003E671A" w:rsidP="008A358F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76A87564" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="0025445C" w:rsidP="008A358F">
+          <w:p w14:paraId="76A87564" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="0025445C" w:rsidP="008A358F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37AC730B" w14:textId="77777777" w:rsidR="003E671A" w:rsidRDefault="003E671A" w:rsidP="008A358F">
+          <w:p w14:paraId="37AC730B" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="0067523C" w:rsidRDefault="003E671A" w:rsidP="008A358F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DC639CC" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="0025445C" w:rsidP="008A358F">
+          <w:p w14:paraId="6DC639CC" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="0025445C" w:rsidP="008A358F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="075E0C0E" w14:textId="77777777" w:rsidTr="00580354">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="0067523C" w14:paraId="075E0C0E" w14:textId="77777777" w:rsidTr="00580354">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C9C2FEB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="7C9C2FEB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EE74A80" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="00755674">
+          <w:p w14:paraId="0EE74A80" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="00755674">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Disposiciones administrativas, recursos y requisitos del personal clave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A21DB5A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="008A358F" w:rsidP="008A358F">
+          <w:p w14:paraId="5A21DB5A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="008A358F" w:rsidP="008A358F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FE8F724" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="008A358F" w:rsidP="008A358F">
+          <w:p w14:paraId="5FE8F724" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="008A358F" w:rsidP="008A358F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E671A" w:rsidRPr="003E671A" w14:paraId="2C4A26EC" w14:textId="77777777" w:rsidTr="003E671A">
+      <w:tr w:rsidR="003E671A" w:rsidRPr="0067523C" w14:paraId="2C4A26EC" w14:textId="77777777" w:rsidTr="003E671A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3E011EBF" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="003E671A" w:rsidRDefault="003E671A" w:rsidP="004B57E3">
+          <w:p w14:paraId="3E011EBF" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="0067523C" w:rsidRDefault="003E671A" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4C055EED" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="003E671A" w:rsidRDefault="003E671A" w:rsidP="004B57E3">
+          <w:p w14:paraId="4C055EED" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="0067523C" w:rsidRDefault="003E671A" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E671A">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="05178643" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="003E671A" w:rsidRDefault="003E671A" w:rsidP="003E671A">
+          <w:p w14:paraId="05178643" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="0067523C" w:rsidRDefault="003E671A" w:rsidP="003E671A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="72867BD9" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="003E671A" w:rsidRDefault="003E671A" w:rsidP="004B57E3">
+          <w:p w14:paraId="72867BD9" w14:textId="77777777" w:rsidR="003E671A" w:rsidRPr="0067523C" w:rsidRDefault="003E671A" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E671A">
+            <w:r w:rsidRPr="0067523C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33C40593" w14:textId="77777777" w:rsidR="00363C82" w:rsidRDefault="00363C82" w:rsidP="002143DE">
+    <w:p w14:paraId="33C40593" w14:textId="77777777" w:rsidR="00363C82" w:rsidRPr="0067523C" w:rsidRDefault="00363C82" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0216AA14" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00871D6C" w:rsidRDefault="002F1B2F">
+    <w:p w14:paraId="0216AA14" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="0067523C" w:rsidRDefault="002F1B2F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A87744B" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00B30194" w:rsidRDefault="002F1B2F" w:rsidP="00F6548D">
+    <w:p w14:paraId="3A87744B" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="0067523C" w:rsidRDefault="002F1B2F" w:rsidP="00F6548D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Metodología de la eval</w:t>
       </w:r>
-      <w:r w:rsidR="007D2B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>uación: s</w:t>
       </w:r>
-      <w:r w:rsidR="009350F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>elección basada en</w:t>
       </w:r>
-      <w:r w:rsidR="007D2B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la c</w:t>
       </w:r>
-      <w:r w:rsidR="009350F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">alidad y </w:t>
       </w:r>
-      <w:r w:rsidR="007D2B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>presupuesto f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B30194">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ijo (QB-FBS, por sus siglas en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79852F78" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00871D6C" w:rsidRDefault="002F1B2F" w:rsidP="002F1B2F">
+    <w:p w14:paraId="79852F78" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="0067523C" w:rsidRDefault="002F1B2F" w:rsidP="002F1B2F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="057B17B7" w14:textId="77777777" w:rsidR="007A2040" w:rsidRDefault="007D2B9C" w:rsidP="00F6548D">
+    <w:p w14:paraId="057B17B7" w14:textId="77777777" w:rsidR="007A2040" w:rsidRPr="0067523C" w:rsidRDefault="007D2B9C" w:rsidP="00F6548D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La metodología de la s</w:t>
       </w:r>
-      <w:r w:rsidR="007A2040">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007A2040" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">elección basada en la calidad y presupuesto fijo (QB-FBS) implica que todas las propuestas tienen el mismo precio global máximo (que no puede superar el importe del presupuesto fijo determinado), de manera que la evaluación se centrará en la selección de la propuesta de </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">mayor </w:t>
       </w:r>
-      <w:r w:rsidR="007A2040">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007A2040" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">calidad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E498A8A" w14:textId="77777777" w:rsidR="007A2040" w:rsidRDefault="007A2040" w:rsidP="00F6548D">
+    <w:p w14:paraId="5E498A8A" w14:textId="77777777" w:rsidR="007A2040" w:rsidRPr="0067523C" w:rsidRDefault="007A2040" w:rsidP="00F6548D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4654BFC7" w14:textId="77777777" w:rsidR="00950D25" w:rsidRDefault="007A2040" w:rsidP="00F6548D">
+    <w:p w14:paraId="4654BFC7" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="0067523C" w:rsidRDefault="007A2040" w:rsidP="00F6548D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Se espera que las ONG/OSC ofrezcan su mejor propuesta técnica y desglose financiero (dentro del presupuesto) en un solo sobre, indicando claramente l</w:t>
       </w:r>
-      <w:r w:rsidR="007D2B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">os gastos generales propuestos. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La evaluación de todas las propue</w:t>
       </w:r>
-      <w:r w:rsidR="007D2B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>stas técnicas se llevará a cabo</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de acuerdo con los criterios de evaluación establecidos en este documento, y se seleccionará la propuesta que obtenga </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>la puntuación</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">técnica </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">más </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>alta</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Las OSC/ONG que excedan el presupuesto fijo establecido en sus propuestas financieras serán rechazadas </w:t>
       </w:r>
-      <w:r w:rsidR="007D2B9C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="007D2B9C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>automáticamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4E017F" w14:textId="77777777" w:rsidR="00AC5691" w:rsidRPr="00871D6C" w:rsidRDefault="00AC5691" w:rsidP="00F6548D">
+    <w:p w14:paraId="3C4E017F" w14:textId="77777777" w:rsidR="00AC5691" w:rsidRPr="0067523C" w:rsidRDefault="00AC5691" w:rsidP="00F6548D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179C3490" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00D642FB">
+    <w:p w14:paraId="179C3490" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00D642FB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Volumen y duración del presupuesto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E994078" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="5E994078" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384B125D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="007D2B9C" w:rsidP="00D642FB">
+    <w:p w14:paraId="384B125D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="007D2B9C" w:rsidP="00D642FB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Como se indica en los TDR</w:t>
       </w:r>
-      <w:r w:rsidR="00D70B40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00D70B40" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D70B40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00D70B40" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">as cantidades </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de las </w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>propuestas deben oscilar entre un mínimo de</w:t>
       </w:r>
-      <w:r w:rsidR="009350F0" w:rsidRPr="009350F0">
+      <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:i/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:id w:val="1472869446"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009350F0" w:rsidRPr="009350F0">
+          <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:i/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>[Insertar número]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">dólares estadounidenses, </w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>para las intervenciones directas en una sola comunidad/actividad simple; o para un área geográfica</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> hasta un máximo de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:i/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:id w:val="-2089527093"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009350F0" w:rsidRPr="009350F0">
+          <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:i/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>[Insertar número]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> dólares estadounidenses</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, para intervenciones directas en comunidades/actividades múltiples o un área geográfica dentro de un mismo país</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330C3A4D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00D642FB">
+    <w:p w14:paraId="330C3A4D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00D642FB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77255E82" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00D642FB">
+    <w:p w14:paraId="77255E82" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00D642FB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El monto solicitado en la propuesta debe ser proporcional a la capacidad de gestión administrativa y financiera de la organización. La ejecución del proyecto no debe superar </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:i/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:id w:val="-114838350"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009350F0" w:rsidRPr="009350F0">
+          <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:i/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
             <w:t>[Insertar número]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="009350F0" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="009350F0" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de duración. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA78674" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="6FA78674" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08DDF945" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="00871D6C" w:rsidRDefault="00FA6CAD" w:rsidP="00871D6C">
+    <w:p w14:paraId="08DDF945" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="0067523C" w:rsidRDefault="00FA6CAD" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B0798C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="006D4FF4" w:rsidP="00162316">
+    <w:p w14:paraId="46B0798C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="006D4FF4" w:rsidP="00162316">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>PROCESO DE SELECCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B33D383" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="7B33D383" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E4638C3" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRDefault="00871D6C" w:rsidP="00162316">
+    <w:p w14:paraId="0E4638C3" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00162316">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD examinará las propuestas mediante un proceso de </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuatro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">pasos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FC412B" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRDefault="00FA6CAD" w:rsidP="00162316">
+    <w:p w14:paraId="36FC412B" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="0067523C" w:rsidRDefault="00FA6CAD" w:rsidP="00162316">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="065CEE88" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
+    <w:p w14:paraId="065CEE88" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">determinación de la elegibilidad; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36379E11" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
+    <w:p w14:paraId="36379E11" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">revisión técnica de las propuestas elegibles; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB7B0AB" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="00FA6CAD" w:rsidRDefault="00B850F2" w:rsidP="00A825FF">
+    <w:p w14:paraId="0EB7B0AB" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="0067523C" w:rsidRDefault="00B850F2" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>puntuación y clasificación de las propuestas elegibles con base en los criterios de evaluación descritos en el apartado anterior para identificar la propuesta con la clasificación más alta; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38015654" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="00FA6CAD" w:rsidRDefault="00B850F2" w:rsidP="00A825FF">
+    <w:p w14:paraId="38015654" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="0067523C" w:rsidRDefault="00B850F2" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ronda de aclaraciones (si es necesaria) con la propuesta de mayor puntuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2659B5ED" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRDefault="00FA6CAD" w:rsidP="00FA6CAD">
+    <w:p w14:paraId="2659B5ED" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="0067523C" w:rsidRDefault="00FA6CAD" w:rsidP="00FA6CAD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA4FDAB" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="00FA6CAD" w:rsidRDefault="00FA6CAD" w:rsidP="00FA6CAD">
+    <w:p w14:paraId="5AA4FDAB" w14:textId="77777777" w:rsidR="00FA6CAD" w:rsidRPr="0067523C" w:rsidRDefault="00FA6CAD" w:rsidP="00FA6CAD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06A46849" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00FA6CAD" w:rsidRDefault="006D4FF4" w:rsidP="00445A69">
+    <w:p w14:paraId="06A46849" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="006D4FF4" w:rsidP="00445A69">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>PROCESO DE PRESENTACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C415FDB" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="6C415FDB" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23073C43" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
+    <w:p w14:paraId="23073C43" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Los solicitantes deberán asumir todos los costos relacionados con la elaboración y la presentación de las propuestas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679F98CD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="679F98CD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70B5CEBB" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
+    <w:p w14:paraId="70B5CEBB" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Los solicitantes deberán enviar sus propuestas en un sobre a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C8C91C" w14:textId="77777777" w:rsidR="00A825FF" w:rsidRDefault="00A825FF" w:rsidP="00A825FF">
+    <w:p w14:paraId="09C8C91C" w14:textId="77777777" w:rsidR="00A825FF" w:rsidRPr="0067523C" w:rsidRDefault="00A825FF" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:id w:val="-69580975"/>
         <w:showingPlcHdr/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="76D7DD4F" w14:textId="77777777" w:rsidR="00A825FF" w:rsidRDefault="00A825FF" w:rsidP="00A825FF">
+        <w:p w14:paraId="76D7DD4F" w14:textId="77777777" w:rsidR="00A825FF" w:rsidRPr="0067523C" w:rsidRDefault="00A825FF" w:rsidP="00A825FF">
           <w:pPr>
             <w:ind w:left="360" w:hanging="360"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="FF0000"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0897">
+          <w:r w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
-              <w:color w:val="FF0000"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>[insertar: domicilio y dirección de correo electrónico]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="91672042"/>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="52520AFF" w14:textId="77777777" w:rsidR="00A825FF" w:rsidRDefault="00A825FF" w:rsidP="00A825FF">
+        <w:p w14:paraId="52520AFF" w14:textId="77777777" w:rsidR="00A825FF" w:rsidRPr="0067523C" w:rsidRDefault="00A825FF" w:rsidP="00A825FF">
           <w:pPr>
             <w:ind w:left="360" w:hanging="360"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0897">
+          <w:r w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="FF0000"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t xml:space="preserve">Atención: </w:t>
           </w:r>
-          <w:r w:rsidRPr="003E0897">
+          <w:r w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
-              <w:color w:val="FF0000"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>[insertar: nombre del punto de enlace]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="307CB6AC" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="307CB6AC" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B78BCC0" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00E91FBF" w:rsidP="00A825FF">
+    <w:p w14:paraId="3B78BCC0" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00E91FBF" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Deben enviarse l</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">os siguientes documentos para que se considere la presentación: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EDEA8B" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="21EDEA8B" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F4B9357" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
+    <w:p w14:paraId="3F4B9357" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantilla de la propuesta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516036F6" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
+    <w:p w14:paraId="516036F6" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Sinopsis del proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73296AB5" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="006D4FF4" w:rsidP="00A825FF">
+    <w:p w14:paraId="73296AB5" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="006D4FF4" w:rsidP="00A825FF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentación </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5FD4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00AD5FD4" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">requerida </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>en la Solicitud de información (RFI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EF9ED0" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00C526FB" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="16EF9ED0" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Estados financieros auditados de los dos últimos a</w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ños, incluido el informe de la administración.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C526FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AC4B30" w14:textId="77777777" w:rsidR="00C526FB" w:rsidRDefault="00C526FB" w:rsidP="00871D6C">
+    <w:p w14:paraId="01AC4B30" w14:textId="77777777" w:rsidR="00C526FB" w:rsidRPr="0067523C" w:rsidRDefault="00C526FB" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49CD17B3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00C526FB">
+    <w:p w14:paraId="49CD17B3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00C526FB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sólo se </w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>admite</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> una p</w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ostulación por organización. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Una vez que</w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> se haya completado y entregado la solicitud, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">no se aceptarán versiones revisadas de los documentos de la propuesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C130EC3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="5C130EC3" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622A2C6C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00B30194" w:rsidRDefault="00871D6C" w:rsidP="00C526FB">
+    <w:p w14:paraId="622A2C6C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00C526FB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Las propuestas, con los documentos de respaldo, deberán enviarse antes del </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1243683390"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC3588" w:rsidRPr="00FC3588">
+          <w:r w:rsidR="00FC3588" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>[Insertar: cierre de actividad, fecha]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="06F7266C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="06F7266C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5289A206" w14:textId="77777777" w:rsidR="00AF44C0" w:rsidRDefault="00871D6C" w:rsidP="00AF44C0">
+    <w:p w14:paraId="5289A206" w14:textId="77777777" w:rsidR="00AF44C0" w:rsidRPr="0067523C" w:rsidRDefault="00871D6C" w:rsidP="00AF44C0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Si tiene preguntas adicionales sobre las Directrices de la convocatoria de propuestas o sobre los formularios de solicitud, por favor envíe un correo electrónico</w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:id w:val="-474837754"/>
         <w:showingPlcHdr/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0519A124" w14:textId="77777777" w:rsidR="00FC3588" w:rsidRDefault="00FC3588" w:rsidP="00FC3588">
+        <w:p w14:paraId="0519A124" w14:textId="77777777" w:rsidR="00FC3588" w:rsidRPr="0067523C" w:rsidRDefault="00FC3588" w:rsidP="00FC3588">
           <w:pPr>
             <w:ind w:left="360" w:hanging="360"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
-              <w:color w:val="FF0000"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003E0897">
+          <w:r w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:i/>
-              <w:color w:val="FF0000"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>[insertar: domicilio y dirección de correo electrónico]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="43479734" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="002902DF" w:rsidRDefault="00FC3588" w:rsidP="00FC3588">
+    <w:p w14:paraId="43479734" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="0067523C" w:rsidRDefault="00FC3588" w:rsidP="00FC3588">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="002902DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD se reserva el derecho de no financiar ninguna pro</w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>puesta derivada de la presente c</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="002902DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00871D6C" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>onvocatoria de propuestas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C80776A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+    <w:p w14:paraId="2C80776A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5771E8F6" w14:textId="77777777" w:rsidR="008A55B1" w:rsidRPr="00B850F2" w:rsidRDefault="008A55B1" w:rsidP="002143DE">
+    <w:p w14:paraId="5771E8F6" w14:textId="77777777" w:rsidR="008A55B1" w:rsidRPr="0067523C" w:rsidRDefault="008A55B1" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4802FBD6" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002902DF" w:rsidP="002902DF">
+    <w:p w14:paraId="4802FBD6" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002902DF" w:rsidP="002902DF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>PROGRAMA DE FINALIZACIÓN DE LA CONVOCATORIA DE PROPUESTAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35840BBF" w14:textId="77777777" w:rsidR="002902DF" w:rsidRDefault="002902DF" w:rsidP="002143DE">
+    <w:p w14:paraId="35840BBF" w14:textId="77777777" w:rsidR="002902DF" w:rsidRPr="0067523C" w:rsidRDefault="002902DF" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C37169" w14:textId="77777777" w:rsidR="002143DE" w:rsidRDefault="002143DE" w:rsidP="002902DF">
+    <w:p w14:paraId="25C37169" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="002143DE" w:rsidP="002902DF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>continuación,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> se muestra el</w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> calendario estimado para esta c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>onvocatoria de propuestas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E28683" w14:textId="77777777" w:rsidR="008A55B1" w:rsidRPr="00871D6C" w:rsidRDefault="008A55B1" w:rsidP="002902DF">
+    <w:p w14:paraId="55E28683" w14:textId="77777777" w:rsidR="008A55B1" w:rsidRPr="0067523C" w:rsidRDefault="008A55B1" w:rsidP="002902DF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4F205C" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000248D2" w:rsidRDefault="00623997" w:rsidP="002902DF">
+    <w:p w14:paraId="6E4F205C" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="00000000" w:rsidP="002902DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
-            <w:color w:val="FF0000"/>
             <w:sz w:val="20"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:id w:val="1439020153"/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC3588" w:rsidRPr="00FC3588">
+          <w:r w:rsidR="00FC3588" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
-              <w:color w:val="FF0000"/>
               <w:sz w:val="20"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t>Insertar</w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> fecha</w:t>
+            <w:t>Insertar: fecha</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FC3588" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00FC3588" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La c</w:t>
       </w:r>
-      <w:r w:rsidR="002143DE" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>onvocatoria de propuestas se abre y los documentos pertinentes se publican en línea.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C996247" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="00623997" w:rsidP="002902DF">
+    <w:p w14:paraId="6C996247" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="00000000" w:rsidP="002902DF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:id w:val="-1675486931"/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC3588" w:rsidRPr="00FC3588">
+          <w:r w:rsidR="00FC3588" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t>Insertar</w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> fecha</w:t>
+            <w:t>Insertar: fecha</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E91FBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E91FBF" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002143DE" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Fecha límite para que las organizaciones presenten sus propuestas conforme a la presente </w:t>
       </w:r>
-      <w:r w:rsidR="00D70B40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00D70B40" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="002143DE" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>onvocatoria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535C3D8B" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="00623997" w:rsidP="002902DF">
+    <w:p w14:paraId="535C3D8B" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="00000000" w:rsidP="002902DF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:id w:val="-561258585"/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC3588" w:rsidRPr="00FC3588">
+          <w:r w:rsidR="00FC3588" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t>Insertar</w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> fecha</w:t>
+            <w:t>Insertar: fecha</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002143DE" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los procesos de evaluación y selección se llevarán a cabo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B1F22A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="00623997" w:rsidP="002902DF">
+    <w:p w14:paraId="14B1F22A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="0067523C" w:rsidRDefault="00000000" w:rsidP="002902DF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:id w:val="-2040722460"/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC3588" w:rsidRPr="00FC3588">
+          <w:r w:rsidR="00FC3588" w:rsidRPr="0067523C">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:t>Insertar</w:t>
-[...19 lines deleted...]
-            <w:t xml:space="preserve"> fecha</w:t>
+            <w:t>Insertar: fecha</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002143DE" w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="002143DE" w:rsidRPr="0067523C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se notificará a los solicitantes seleccionados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A3E19E" w14:textId="77777777" w:rsidR="002143DE" w:rsidRDefault="002143DE" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F133241" w14:textId="77777777" w:rsidR="008A55B1" w:rsidRPr="008A55B1" w:rsidRDefault="008A55B1" w:rsidP="008A55B1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>INFORMACIÓN ADICIONAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7BC8DF" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00FC3588" w:rsidRDefault="00B850F2" w:rsidP="00FC3588">
+    <w:p w14:paraId="4E7BC8DF" w14:textId="6E64B64B" w:rsidR="00B850F2" w:rsidRPr="00FC3588" w:rsidRDefault="00B850F2" w:rsidP="00FC3588">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B850F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD </w:t>
       </w:r>
       <w:r w:rsidR="00E91FBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -4783,82 +4732,82 @@
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E91FBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> descripción completa de las políticas, v</w:t>
       </w:r>
       <w:r w:rsidRPr="00B850F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">éase </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00FC3588" w:rsidRPr="00FB6A0E">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="0067523C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
-          <w:t>http://www.undp.org/content/dam/undp/library/corporate/Transparency/UNDP_Anti_Fraud_Policy_English_FINAL_june_2011.pdf</w:t>
+          <w:t>Política del PNUD contra el Fraude y otras Prácticas Corruptas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B850F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00FC3588" w:rsidRPr="00FB6A0E">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="0067523C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
-          <w:t>http://www.undp.org/content/undp/en/home/operations/procurement/protestandsanctions/</w:t>
+          <w:t>https://www.undp.org/procurement/doing-business-undp/procurement-protest-and-vendor-sanctions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E91FBF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD5E428" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00D70B40" w:rsidP="008A55B1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -5023,50 +4972,51 @@
         <w:t xml:space="preserve">, y cualquiera de sus filiales, tienen un conflicto de interés con una o más partes en este proceso de licitación, si ellos: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119EC7DF" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00B850F2" w:rsidP="008A55B1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B850F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Están o han estado asociados en el pasado, con una empresa o cualquiera de sus filiales que hayan sido contratadas por el PNUD para prestar servicios para la elaboración del diseño, los Términos de referencia, el análisis/estimación de costos, y demás documentos que se utilizarán en este proceso competitivo de selección; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13667AE0" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="008A55B1" w:rsidRDefault="00B850F2" w:rsidP="008A55B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A55B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
@@ -5200,229 +5150,524 @@
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="00951EF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">situación </w:t>
       </w:r>
       <w:r w:rsidRPr="002143DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">al PNUD y solicitar la confirmación del PNUD sobre si existe o no dicho conflicto. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002143DE" w:rsidRPr="002143DE" w:rsidSect="001754C9">
+    <w:sectPr w:rsidR="002143DE" w:rsidRPr="002143DE" w:rsidSect="0067523C">
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70125D01" w14:textId="77777777" w:rsidR="00D645DF" w:rsidRDefault="00D645DF" w:rsidP="00B30194">
+    <w:p w14:paraId="5351055F" w14:textId="77777777" w:rsidR="00897407" w:rsidRDefault="00897407" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="503FFAD7" w14:textId="77777777" w:rsidR="00D645DF" w:rsidRDefault="00D645DF" w:rsidP="00B30194">
+    <w:p w14:paraId="70CAEA9F" w14:textId="77777777" w:rsidR="00897407" w:rsidRDefault="00897407" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
-    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E903055" w14:textId="77777777" w:rsidR="00B30194" w:rsidRDefault="00B30194">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B54647">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C9B310E" w14:textId="77777777" w:rsidR="00B30194" w:rsidRDefault="00B30194">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15460C06" w14:textId="77777777" w:rsidR="00D645DF" w:rsidRDefault="00D645DF" w:rsidP="00B30194">
+    <w:p w14:paraId="117FB7EA" w14:textId="77777777" w:rsidR="00897407" w:rsidRDefault="00897407" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55991DD2" w14:textId="77777777" w:rsidR="00D645DF" w:rsidRDefault="00D645DF" w:rsidP="00B30194">
+    <w:p w14:paraId="256BAD45" w14:textId="77777777" w:rsidR="00897407" w:rsidRDefault="00897407" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24DA025E" w14:textId="663BCF13" w:rsidR="0067523C" w:rsidRDefault="0067523C" w:rsidP="00000C00">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:image001.png@01CD1D75.20A0F150" \* MERGEFORMATINET </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00000C00">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:pict w14:anchorId="45804DF7">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:35.4pt;height:59.4pt;visibility:visible">
+          <v:imagedata r:id="rId1" r:href="rId2" cropbottom="20678f"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="1F497D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9CA0B861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25B8CCDD"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographDigital"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -9219,149 +9464,155 @@
   <w:num w:numId="36" w16cid:durableId="1533376964">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2017490028">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1119760432">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1779987256">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="163134135">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="276301241">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="489104640">
     <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE5052"/>
+    <w:rsid w:val="00000C00"/>
     <w:rsid w:val="000017CA"/>
+    <w:rsid w:val="00011A87"/>
     <w:rsid w:val="000248D2"/>
     <w:rsid w:val="00097142"/>
     <w:rsid w:val="000C500C"/>
     <w:rsid w:val="0011032B"/>
     <w:rsid w:val="00162316"/>
     <w:rsid w:val="001754C9"/>
     <w:rsid w:val="00187B40"/>
     <w:rsid w:val="001B0DA7"/>
     <w:rsid w:val="001C1A71"/>
     <w:rsid w:val="002143DE"/>
     <w:rsid w:val="002306A9"/>
     <w:rsid w:val="0025445C"/>
     <w:rsid w:val="00256288"/>
     <w:rsid w:val="00260B36"/>
+    <w:rsid w:val="00274083"/>
     <w:rsid w:val="002902DF"/>
     <w:rsid w:val="002F1B2F"/>
     <w:rsid w:val="00322D96"/>
     <w:rsid w:val="00337A32"/>
     <w:rsid w:val="00344E3A"/>
     <w:rsid w:val="00363C82"/>
     <w:rsid w:val="00373896"/>
     <w:rsid w:val="003A1FC6"/>
     <w:rsid w:val="003A592B"/>
     <w:rsid w:val="003E671A"/>
     <w:rsid w:val="003F4944"/>
     <w:rsid w:val="003F6CEF"/>
     <w:rsid w:val="00416837"/>
     <w:rsid w:val="00445A69"/>
+    <w:rsid w:val="00461DCC"/>
     <w:rsid w:val="00464F99"/>
     <w:rsid w:val="00485E02"/>
     <w:rsid w:val="004B57E3"/>
     <w:rsid w:val="004E0648"/>
     <w:rsid w:val="004F2EA4"/>
     <w:rsid w:val="005327BD"/>
     <w:rsid w:val="00550996"/>
+    <w:rsid w:val="00577975"/>
     <w:rsid w:val="00580354"/>
     <w:rsid w:val="00584267"/>
     <w:rsid w:val="00623997"/>
     <w:rsid w:val="006360A4"/>
+    <w:rsid w:val="0067523C"/>
     <w:rsid w:val="00680750"/>
     <w:rsid w:val="006D4FF4"/>
     <w:rsid w:val="00755674"/>
     <w:rsid w:val="00757CA3"/>
     <w:rsid w:val="00794ECC"/>
     <w:rsid w:val="007A2040"/>
     <w:rsid w:val="007A3861"/>
     <w:rsid w:val="007B4A29"/>
     <w:rsid w:val="007D2B9C"/>
     <w:rsid w:val="007D4688"/>
     <w:rsid w:val="007D4EC1"/>
     <w:rsid w:val="0086622B"/>
     <w:rsid w:val="00871D6C"/>
     <w:rsid w:val="0088162B"/>
+    <w:rsid w:val="00897407"/>
     <w:rsid w:val="008A358F"/>
     <w:rsid w:val="008A55B1"/>
     <w:rsid w:val="008D3675"/>
     <w:rsid w:val="008F3566"/>
     <w:rsid w:val="009256D2"/>
     <w:rsid w:val="009350F0"/>
     <w:rsid w:val="00946753"/>
     <w:rsid w:val="00950D25"/>
     <w:rsid w:val="00951EF6"/>
     <w:rsid w:val="00984B20"/>
     <w:rsid w:val="009B1147"/>
     <w:rsid w:val="00A35EC1"/>
     <w:rsid w:val="00A825FF"/>
     <w:rsid w:val="00A86233"/>
     <w:rsid w:val="00AA0129"/>
     <w:rsid w:val="00AC5691"/>
     <w:rsid w:val="00AD5FD4"/>
     <w:rsid w:val="00AF44C0"/>
     <w:rsid w:val="00B1013A"/>
     <w:rsid w:val="00B30194"/>
     <w:rsid w:val="00B34646"/>
     <w:rsid w:val="00B54647"/>
     <w:rsid w:val="00B623E3"/>
     <w:rsid w:val="00B77868"/>
     <w:rsid w:val="00B850F2"/>
@@ -9397,65 +9648,65 @@
     <w:rsid w:val="00F6548D"/>
     <w:rsid w:val="00F72F5C"/>
     <w:rsid w:val="00FA30EB"/>
     <w:rsid w:val="00FA6CAD"/>
     <w:rsid w:val="00FC3588"/>
     <w:rsid w:val="00FE7084"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7E942665"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{CF49185F-A5A9-45FB-8C1F-B90244C99649}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10094,55 +10345,77 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD5FD4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD5FD4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067523C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0067523C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="829759534">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="829759535">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10168,59 +10441,63 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="829759538">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/operations/procurement/protestandsanctions/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Transparency/UNDP_Anti_Fraud_Policy_English_FINAL_june_2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/politica-del-pnud-contra-el-fraude-y-otras-practicas-corruptas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/procurement/doing-business-undp/procurement-protest-and-vendor-sanctions" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01CD1D75.20A0F150" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="07FE9462CD7A4E96943BAC6A0242982A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7C89960-2182-4B04-A85A-FBF09E964CC8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00402D74" w:rsidRDefault="00507F5D" w:rsidP="00507F5D">
           <w:pPr>
             <w:pStyle w:val="07FE9462CD7A4E96943BAC6A0242982A"/>
           </w:pPr>
           <w:r w:rsidRPr="00814716">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
@@ -10240,170 +10517,178 @@
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>insertar: título del proyecto</w:t>
           </w:r>
           <w:r w:rsidRPr="00814716">
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t xml:space="preserve">] </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
-    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00507F5D"/>
+    <w:rsid w:val="00011A87"/>
     <w:rsid w:val="000C4605"/>
     <w:rsid w:val="00402D74"/>
     <w:rsid w:val="00507F5D"/>
+    <w:rsid w:val="00577975"/>
     <w:rsid w:val="0077558E"/>
     <w:rsid w:val="0094013D"/>
     <w:rsid w:val="00B9514C"/>
+    <w:rsid w:val="00D56285"/>
+    <w:rsid w:val="00EB4E38"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10792,51 +11077,51 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07FE9462CD7A4E96943BAC6A0242982A">
     <w:name w:val="07FE9462CD7A4E96943BAC6A0242982A"/>
     <w:rsid w:val="00507F5D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -11673,84 +11958,84 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E19D4C9-8FD6-4DBC-9582-9D5A64B64E78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CACF0157-5052-444D-8AA8-4766FA4086F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8595</Characters>
+  <Pages>5</Pages>
+  <Words>1487</Words>
+  <Characters>8479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trad Responsible Party Agreement  Ing-Esp</vt:lpstr>
       <vt:lpstr>Trad Responsible Party Agreement  Ing-Esp</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>JLugo</Manager>
   <Company>Precisa Traducciones</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10007</CharactersWithSpaces>
+  <CharactersWithSpaces>9947</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Trad Responsible Party Agreement  Ing-Esp</dc:title>
   <dc:subject>WordCo</dc:subject>
   <dc:creator>CTorres</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">