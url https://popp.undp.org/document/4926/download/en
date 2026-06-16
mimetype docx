--- v0 (2025-10-22)
+++ v1 (2026-06-16)
@@ -1,3904 +1,3801 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C80A892" w14:textId="77777777" w:rsidR="000017CA" w:rsidRDefault="00550996" w:rsidP="00794ECC">
+    <w:p w14:paraId="2C80A892" w14:textId="4C060F5F" w:rsidR="000017CA" w:rsidRPr="000C491E" w:rsidRDefault="000017CA" w:rsidP="00794ECC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...55 lines deleted...]
-    <w:p w14:paraId="5ECFC6EC" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
+    </w:p>
+    <w:p w14:paraId="5ECFC6EC" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Call for Proposals from </w:t>
       </w:r>
-      <w:r w:rsidR="00256288">
+      <w:r w:rsidR="00256288" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640F3C6D" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...9 lines deleted...]
-    <w:p w14:paraId="378E02A1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00B850F2" w:rsidP="00DE5052">
+    <w:p w14:paraId="640F3C6D" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378E02A1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="00B850F2" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E07BCF1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="5E07BCF1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E85D50" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00B30194" w:rsidP="00950D25">
+    <w:p w14:paraId="69E85D50" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="00B30194" w:rsidP="00950D25">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00FE7084">
+      <w:r w:rsidR="00FE7084" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ACKGROUND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1250B842" w14:textId="77777777" w:rsidR="00584267" w:rsidRPr="00871D6C" w:rsidRDefault="00584267">
-[...9 lines deleted...]
-    <w:p w14:paraId="3DB9688F" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00584267" w:rsidP="00584267">
+    <w:p w14:paraId="1250B842" w14:textId="77777777" w:rsidR="00584267" w:rsidRPr="000C491E" w:rsidRDefault="00584267">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB9688F" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="00584267" w:rsidP="00584267">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UNDP partners with people at all levels of society to help build nations that can withstand crisis, and drive and sustain the kind of growth that improves the quality of life for everyone. On the ground in 177 countries and territories, we offer global perspective and local insight to help empower lives and build resilient nations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CED12B7" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...9 lines deleted...]
-    <w:p w14:paraId="7DF3A502" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
+    <w:p w14:paraId="0CED12B7" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF3A502" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="009E04C6" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This Call for Proposals (CFP) is speci</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5052" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="00DE5052" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fically rel</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4BE8">
+      <w:r w:rsidR="00CB4BE8" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ated to the UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="00CB4BE8" w:rsidRPr="00CB4BE8">
+      <w:r w:rsidR="00CB4BE8" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[XXX</w:t>
       </w:r>
-      <w:r w:rsidR="00FA30EB">
+      <w:r w:rsidR="00FA30EB" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Programme/ Project</w:t>
       </w:r>
-      <w:r w:rsidR="00CB4BE8" w:rsidRPr="00CB4BE8">
+      <w:r w:rsidR="00CB4BE8" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00FA30EB">
+      <w:r w:rsidR="00FA30EB" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00FA30EB" w:rsidRPr="00FA30EB">
+      <w:r w:rsidR="00FA30EB" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[Brief description of the programme/ project]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070E3637" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
+    <w:p w14:paraId="070E3637" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="009E04C6" w:rsidRDefault="004F2EA4" w:rsidP="00DE5052">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="47429274" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00B30194" w:rsidRDefault="00FA30EB" w:rsidP="00FA30EB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47429274" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="00FA30EB" w:rsidP="00FA30EB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OBJECTIVES AND EXPECTED OUTPUTS/ DELIVERABLES</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF94800" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...9 lines deleted...]
-    <w:p w14:paraId="794C1C5C" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
+    <w:p w14:paraId="5FF94800" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794C1C5C" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The objective of this Ca</w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8">
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ll for Proposals is to </w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00C74DF8">
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[XXX]</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5052" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="00DE5052" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E8F8FE" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
+    <w:p w14:paraId="77E8F8FE" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA526FA" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="009B1147" w:rsidRDefault="00FA30EB" w:rsidP="009B1147">
+    <w:p w14:paraId="3FA526FA" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="000C491E" w:rsidRDefault="00FA30EB" w:rsidP="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Objective(s) t</w:t>
       </w:r>
-      <w:r w:rsidR="009B1147" w:rsidRPr="009B1147">
+      <w:r w:rsidR="009B1147" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o be defined</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD524A7" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="009B1147" w:rsidRDefault="009B1147" w:rsidP="009B1147">
+    <w:p w14:paraId="3DD524A7" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="000C491E" w:rsidRDefault="009B1147" w:rsidP="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1147">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[...]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EC00B9" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
+    <w:p w14:paraId="34EC00B9" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE47BD1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRDefault="009B1147">
+    <w:p w14:paraId="5CE47BD1" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="009B1147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Detailed objective and related outputs and deliverables are provided in the Terms of Reference – </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1147">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Annex X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446EED1F" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32">
+    <w:p w14:paraId="446EED1F" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="000C491E" w:rsidRDefault="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E8BA330" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00337A32" w:rsidRDefault="00337A32" w:rsidP="00337A32">
+    <w:p w14:paraId="6E8BA330" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="000C491E" w:rsidRDefault="00337A32" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Final Beneficiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E005BF9" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00871D6C" w:rsidRDefault="00337A32" w:rsidP="00337A32">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="7E005BF9" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="000C491E" w:rsidRDefault="00337A32" w:rsidP="00337A32">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible proposals will be those focused on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4BE8">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[XXXX]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and targeting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4BE8">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[XXXX]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as the direct and final beneficiaries. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED56341" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32">
+    <w:p w14:paraId="6ED56341" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="000C491E" w:rsidRDefault="00337A32">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B4DA1F0" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="00871D6C" w:rsidRDefault="009B1147">
-[...9 lines deleted...]
-    <w:p w14:paraId="3C4A2843" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="00FE7084" w:rsidP="00950D25">
+    <w:p w14:paraId="0B4DA1F0" w14:textId="77777777" w:rsidR="009B1147" w:rsidRPr="000C491E" w:rsidRDefault="009B1147">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4A2843" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="00FE7084" w:rsidP="00950D25">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ELIGIBILITY </w:t>
       </w:r>
-      <w:r w:rsidR="00680750">
+      <w:r w:rsidR="00680750" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; QUALIFICATION </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CRITERIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F77566" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="03F77566" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475F827A" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="00337A32">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e parame</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ters</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> that will determine whether </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NGO</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00337A32">
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:r w:rsidR="007D4EC1" w:rsidRPr="00337A32">
+      <w:r w:rsidR="007D4EC1" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>eligible</w:t>
       </w:r>
-      <w:r w:rsidR="004F2EA4" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="004F2EA4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be considered by </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP will be based on the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NGO Request for Information (RFI)</w:t>
       </w:r>
-      <w:r w:rsidR="00A35EC1">
+      <w:r w:rsidR="00A35EC1" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> template. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGOs who already submitted the information requested in the RFI do not have to resubmit it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361D538B" w14:textId="77777777" w:rsidR="00337A32" w:rsidRDefault="00337A32">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="361D538B" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="000C491E" w:rsidRDefault="00337A32">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1AD171" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="000C491E" w:rsidRDefault="00337A32">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Request for Information template – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Annex XX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E19CA5" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...19 lines deleted...]
-    <w:p w14:paraId="15C04BBD" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00344E3A" w:rsidRDefault="00C74DF8" w:rsidP="00344E3A">
+    <w:p w14:paraId="05E19CA5" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B430915" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C04BBD" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="000C491E" w:rsidRDefault="00C74DF8" w:rsidP="00344E3A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344E3A">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PROPOSAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2654B9" w14:textId="77777777" w:rsidR="00680750" w:rsidRDefault="00C74DF8" w:rsidP="00337A32">
+    <w:p w14:paraId="0D2654B9" w14:textId="77777777" w:rsidR="00680750" w:rsidRPr="000C491E" w:rsidRDefault="00C74DF8" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4944">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Proposed Methodology, Approach</w:t>
       </w:r>
-      <w:r w:rsidR="00344E3A">
+      <w:r w:rsidR="00344E3A" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, quality assurance plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4944">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Implementation Plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – this section</w:t>
       </w:r>
-      <w:r w:rsidR="00344E3A">
+      <w:r w:rsidR="00344E3A" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> should demonstrate the NGO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’s response to the Terms of Reference by identifying the specific component</w:t>
       </w:r>
-      <w:r w:rsidR="00344E3A">
+      <w:r w:rsidR="00344E3A" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s proposed, how the outputs/ delivery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be address</w:t>
       </w:r>
-      <w:r w:rsidR="00680750">
+      <w:r w:rsidR="00680750" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ed, as specified</w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; providing a detailed description of the essential performance characteristics proposed; identifying the works/portions of the </w:t>
       </w:r>
-      <w:r w:rsidR="00680750">
+      <w:r w:rsidR="00680750" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>work that will be subcontracted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128D067D" w14:textId="77777777" w:rsidR="00344E3A" w:rsidRDefault="00680750" w:rsidP="00337A32">
+    <w:p w14:paraId="128D067D" w14:textId="77777777" w:rsidR="00344E3A" w:rsidRPr="000C491E" w:rsidRDefault="00680750" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Moreover</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the proposal should demonstrate</w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00337A32">
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> how the proposed methodology meets or exceeds the </w:t>
       </w:r>
-      <w:r w:rsidR="00344E3A">
+      <w:r w:rsidR="00344E3A" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TOR</w:t>
       </w:r>
-      <w:r w:rsidR="00C74DF8" w:rsidRPr="00337A32">
+      <w:r w:rsidR="00C74DF8" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, while ensuring appropriateness of the approach to the local conditions and the rest of the project operating environment. This methodology must be laid out in an implementation timetable</w:t>
       </w:r>
-      <w:r w:rsidR="00344E3A">
+      <w:r w:rsidR="00344E3A" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a quality assurance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473EB59D" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00337A32" w:rsidRDefault="00C74DF8" w:rsidP="00337A32">
+    <w:p w14:paraId="473EB59D" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="000C491E" w:rsidRDefault="00C74DF8" w:rsidP="00337A32">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00344E3A">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Structure and </w:t>
       </w:r>
-      <w:r w:rsidR="00344E3A">
+      <w:r w:rsidR="00344E3A" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resource (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00344E3A">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Key Personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00344E3A">
+      <w:r w:rsidR="00344E3A" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – This section should include the comprehensive </w:t>
       </w:r>
-      <w:r w:rsidR="00344E3A">
+      <w:r w:rsidR="00344E3A" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">description of the management structure and information regarding required resources including </w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">curriculum vitae (CVs) of key personnel that will be assigned to support the implementation of the proposed methodology, clearly defining the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00337A32">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">roles and responsibilities vis-à-vis the proposed methodology. CVs should establish competence and demonstrate qualifications in areas relevant to the TOR. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCA1775" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRDefault="00C74DF8">
-[...9 lines deleted...]
-    <w:p w14:paraId="22F2D206" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="00871D6C" w:rsidRDefault="00680750" w:rsidP="00680750">
+    <w:p w14:paraId="4BCA1775" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="000C491E" w:rsidRDefault="00C74DF8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F2D206" w14:textId="77777777" w:rsidR="00337A32" w:rsidRPr="000C491E" w:rsidRDefault="00680750" w:rsidP="00680750">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EVALUATION</w:t>
       </w:r>
-      <w:r w:rsidR="00337A32">
+      <w:r w:rsidR="00337A32" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> CRITERIA</w:t>
       </w:r>
-      <w:r w:rsidR="006D4FF4">
+      <w:r w:rsidR="006D4FF4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; METHODOLOGY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587006F2" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="00871D6C" w:rsidRDefault="00C74DF8">
-[...9 lines deleted...]
-    <w:p w14:paraId="5CC758CA" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00B30194" w:rsidRDefault="004F2EA4" w:rsidP="002143DE">
+    <w:p w14:paraId="587006F2" w14:textId="77777777" w:rsidR="00C74DF8" w:rsidRPr="000C491E" w:rsidRDefault="00C74DF8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC758CA" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B30194">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposals will be evaluated based on the following criteria: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A62648" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="66A62648" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F177D63" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:r w:rsidR="003A1FC6" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="003A1FC6" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sound technical proposal that includes innovative and replicable inclusion mechanisms to maximize the value transfer to the beneficiaries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133201A7" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="133201A7" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="009E04C6" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00763079" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009E04C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A1FC6" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="003A1FC6" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">High impact interventions directly targeting and responding to the needs established in the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003A1FC6" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="003A1FC6" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ToR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003A1FC6" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="003A1FC6" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512E4C66" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="512E4C66" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="009E04C6" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7835D8F8" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009E04C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Size of budget requested commensurate with the organization’s proven administrative and</w:t>
       </w:r>
-      <w:r w:rsidR="005327BD" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="005327BD" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial management capacity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D18752" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="00871D6C" w:rsidRDefault="004F2EA4">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="44D18752" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35413DEA" w14:textId="77777777" w:rsidR="004F2EA4" w:rsidRPr="000C491E" w:rsidRDefault="004F2EA4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009E04C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Participatory monitoring and evaluation that will contribute to building a sense of ownership among the beneficiaries to promote the sustainability of the interventions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F10DC8" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE">
+    <w:p w14:paraId="22F10DC8" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="198" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="4CDDACF8" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000C491E" w14:paraId="4CDDACF8" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14AA67FB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="14AA67FB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t>Summary of Technical Proposal Evaluation Forms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6863D61B" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="6863D61B" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Score Weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5919C66A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="5919C66A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Points Obtainable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="4873A246" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000C491E" w14:paraId="4873A246" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F41857A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="6F41857A" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FAA7BED" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="3FAA7BED" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A610E70" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="0A610E70" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="201F4EC6" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000C491E" w14:paraId="201F4EC6" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17252B21" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="17252B21" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07F44059" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="07F44059" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NGO Eligibility and qualifications</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">NGO Eligibility and qualifications </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40554204" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="40554204" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21D26953" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="21D26953" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="711E4646" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000C491E" w14:paraId="711E4646" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1DCF8E" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="6C1DCF8E" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB05B51" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="4EB05B51" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proposed Methodology, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and Implementation Plan</w:t>
+              <w:t>Proposed Methodology, Approach and Implementation Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAC1F72" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="5EAC1F72" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3F3D45" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="0C3F3D45" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="4B83174C" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000C491E" w14:paraId="4B83174C" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="317ACCD6" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="317ACCD6" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F110CAD" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="4F110CAD" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Management Structure and Key Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C202801" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="5C202801" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58ABA26D" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="58ABA26D" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002143DE" w:rsidRPr="00871D6C" w14:paraId="2F5C7624" w14:textId="77777777" w:rsidTr="004B57E3">
+      <w:tr w:rsidR="002143DE" w:rsidRPr="000C491E" w14:paraId="2F5C7624" w14:textId="77777777" w:rsidTr="004B57E3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7F21A76E" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="7F21A76E" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="49212B95" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="49212B95" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1891E074" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
+          <w:p w14:paraId="1891E074" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="004B57E3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871D6C">
+            <w:r w:rsidRPr="000C491E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="092D1F2B" w14:textId="0A686441" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="002143DE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="092D1F2B" w14:textId="0A686441" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Detailed sub-criteria are provide</w:t>
       </w:r>
-      <w:r w:rsidR="00817028">
+      <w:r w:rsidR="00817028" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Annex 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2311712A" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00871D6C" w:rsidRDefault="002F1B2F">
-[...9 lines deleted...]
-    <w:p w14:paraId="6F2F291A" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00B30194" w:rsidRDefault="002F1B2F" w:rsidP="002143DE">
+    <w:p w14:paraId="2311712A" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="000C491E" w:rsidRDefault="002F1B2F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2F291A" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="000C491E" w:rsidRDefault="002F1B2F" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B30194">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Evaluation methodology: Quality based under</w:t>
       </w:r>
-      <w:r w:rsidR="00950D25" w:rsidRPr="00B30194">
+      <w:r w:rsidR="00950D25" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fixed Budget Selection (QB-FBS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F48CA45" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="00871D6C" w:rsidRDefault="002F1B2F" w:rsidP="002F1B2F">
-[...9 lines deleted...]
-    <w:p w14:paraId="2684B4C6" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00871D6C" w:rsidRDefault="00950D25" w:rsidP="00950D25">
+    <w:p w14:paraId="7F48CA45" w14:textId="77777777" w:rsidR="002F1B2F" w:rsidRPr="000C491E" w:rsidRDefault="002F1B2F" w:rsidP="002F1B2F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2684B4C6" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="000C491E" w:rsidRDefault="00950D25" w:rsidP="00950D25">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QB-FBS methodology implies that all proposals have the same maximum overall price (which cannot exceed a known fixed budget amount), focusing the selection on the quality of the proposal and the CSO/ NGO proposed approach and methodology. CSO </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide their best technical proposal and financial breakdown (within the budget) in one single envelope (clearly stating proposed overheads). Evaluation of all technical proposals shall be carried out, in accordance with below outlined evaluation criteria, and the institution which obtains the highest technical score shall be selected. CSOs/ NGOs exceeding the established fixed budget in their financial proposals will be rejected</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C17E593" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00871D6C" w:rsidRDefault="00950D25" w:rsidP="002F1B2F">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="4C17E593" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="000C491E" w:rsidRDefault="00950D25" w:rsidP="002F1B2F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCF037B" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00950D25" w:rsidP="002F1B2F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposals </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> translate community needs into implementable activities by the NGOs/CSOs. Under </w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>QB-FBS, assessment focuses on maximizing transfer of value to the beneficiary user within a given budget</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC55FAC" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C"/>
-    <w:p w14:paraId="31F42918" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="002143DE">
+    <w:p w14:paraId="5FC55FAC" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="009E04C6" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F42918" w14:textId="77777777" w:rsidR="00950D25" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Budget size and duration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED94EDD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="7ED94EDD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B3699F" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="71B3699F" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proposals amounts should range from a minimum of USD [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] for direct interventions in a single community/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>activity or geographical area to a maximum of USD. [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">] million for direct interventions in multiple communities/ activities or geographical area within the same country as stated in the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ToR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE7E3FD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="0AE7E3FD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D2211AF" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="7D2211AF" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871D6C">
-[...27 lines deleted...]
-    <w:p w14:paraId="6199C1B0" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="006D4FF4" w:rsidP="002143DE">
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The amount requested in the proposal should be commensurate with the organization’s administrative and financial management capabilities. In principle, project duration will not exceed [XXX] months/ years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0D704B" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6199C1B0" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="006D4FF4" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SELECTION PROCESS</w:t>
       </w:r>
-      <w:r w:rsidR="00871D6C" w:rsidRPr="00871D6C">
+      <w:r w:rsidR="00871D6C" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A871F9" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="62A871F9" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73295304" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="002143DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The UNDP will review proposals through a five-step process: (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) determination of eligibility; (ii) technical review of eligible proposals; (iii) </w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
+      <w:r w:rsidR="00B850F2" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">scoring and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ranking of the eligible proposals based on the assessment criteria outl</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
+      <w:r w:rsidR="00B850F2" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ined in the previous section to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> identify highest ra</w:t>
       </w:r>
-      <w:r w:rsidR="00B850F2">
+      <w:r w:rsidR="00B850F2" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nking proposal; (iv) round of clarification</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if necessary) with the highest s</w:t>
       </w:r>
-      <w:r w:rsidR="006D4FF4">
+      <w:r w:rsidR="006D4FF4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cored proposal; and (v) Responsible Party Agreement (RPA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1362C06F" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="00B30194" w:rsidRDefault="00B30194" w:rsidP="00B30194">
+    <w:p w14:paraId="1362C06F" w14:textId="77777777" w:rsidR="00B30194" w:rsidRPr="000C491E" w:rsidRDefault="00B30194" w:rsidP="00B30194">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E7D1F17" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="006D4FF4" w:rsidP="002143DE">
+    <w:p w14:paraId="4E7D1F17" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="006D4FF4" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SUBMISSION PROCESS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311E9B1C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="311E9B1C" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E314E45" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants shall bear all costs related to proposal preparation and submission. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4494A9BF" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="4494A9BF" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1640E7D2" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Applicants must submit their proposals in one envelope to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530A1830" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="006D4FF4" w:rsidRDefault="006D4FF4" w:rsidP="00871D6C">
+    <w:p w14:paraId="530A1830" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="006D4FF4" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D4FF4">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[Proposal submission address]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454ECC6B" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="006D4FF4" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="454ECC6B" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D4FF4">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Number of copies:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B04FCAF" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="7B04FCAF" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095EC149" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The following documents must be submitted </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in order for</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the submission to be considered: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1329BCCD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="1329BCCD" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433CCF8D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Proposal Template </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF32E37" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="0EF32E37" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2) Project Synopsis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2240AD3A" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="2240AD3A" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:r w:rsidR="006D4FF4">
+      <w:r w:rsidR="006D4FF4" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Documentation requested in the Request for Information (RFI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26425B38" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="26425B38" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) Audited financial statements for past two years, including management report and footnotes that accompany the financial statements.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB24251" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A70881" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Only one submissi</w:t>
       </w:r>
-      <w:r w:rsidR="00B30194">
+      <w:r w:rsidR="00B30194" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on per organization is allowed.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once the application is complete and submitted, revised versions of proposal documents will not be accepted. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FDDFA1" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006D4FF4">
+    <w:p w14:paraId="39FDDFA1" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B79081E" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00CB4BE8" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Submission Deadline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D393E90" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00B30194" w:rsidRDefault="00871D6C" w:rsidP="00B30194">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="4D393E90" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00B30194">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposals, with supporting documents, should be submitted by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4BE8">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[XXX]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Time on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4BE8">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[XXX]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28220816" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+    <w:p w14:paraId="28220816" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9CEB71" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Potential applicants should refer to the “Frequent Asked Questions” posted in UNDP’s website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B011169" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For additional questions about the Call for Proposals Guidelines or application forms, please e-mail </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB4BE8">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[XXX]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2305CE4D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
+    <w:p w14:paraId="2305CE4D" w14:textId="77777777" w:rsidR="00871D6C" w:rsidRPr="000C491E" w:rsidRDefault="00871D6C" w:rsidP="00871D6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871D6C">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note; UNDP reserves the right not to fund any proposals arising from this Call for Proposals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C81BD7" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00B850F2" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+    <w:p w14:paraId="30C81BD7" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E0E5F8" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="00871D6C" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+    <w:p w14:paraId="07E0E5F8" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Estimate </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00871D6C">
+        <w:t>Estimate Competition Timeline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E30CEB" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Below is an estimated timeline for this Call for Proposals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76738B8E" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BDADE9" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[XXX]:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Call for Proposal opens and relevant documents are posted online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC5B012" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[XXX]:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deadline for organizations to submit proposals under this Call.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17004FA6" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[XXX]:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assessment and selection processes will take place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FC541F" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[XXX]: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Selected applicants will be notified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4833E14F" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="00871D6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09576873" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="000C491E" w:rsidRDefault="00B850F2" w:rsidP="006D4FF4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...174 lines deleted...]
-        <w:pStyle w:val="Default"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>IMPORTANT ADDITIONAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794EB899" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
+    <w:p w14:paraId="5C0CC7F5" w14:textId="5B18E041" w:rsidR="00B850F2" w:rsidRPr="009E04C6" w:rsidRDefault="00B850F2" w:rsidP="009E04C6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B850F2">
+        <w:t xml:space="preserve">UNDP implements a policy of zero tolerance on proscribed practices, including fraud, corruption, collusion, unethical practices, and obstruction. UNDP is committed to preventing, identifying and addressing all acts of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNDP implements a policy of zero tolerance on proscribed practices, including fraud, corruption, collusion, unethical practices, and obstruction. UNDP is committed to preventing, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B850F2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">fraud and corrupt practices against UNDP as well as third parties involved in UNDP activities. (See </w:t>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="009E04C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>identifying</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B850F2">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and addressing all acts of fraud and corrupt practices against UNDP as well as third parties involved in UNDP activities. (See </w:t>
-[...12 lines deleted...]
-      <w:r>
+        <w:instrText>HYPERLINK "https://popp.undp.org/document/anti-fraud-policy"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="00247AF4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="009E04C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anti-Fraud Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="009E04C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B850F2">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="009E04C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.undp.org/procurement/doing-business-undp/procurement-protest-and-vendor-sanctions"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="00247AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="009E04C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurement protest and vendor sanctions | United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C491E" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C491E" w:rsidRPr="009E04C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000C491E" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B850F2">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for full description of the policies) </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="715FDDF0" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="00B850F2" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
+        <w:t xml:space="preserve">for full description of the policies) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715FDDF0" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="000C491E" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B850F2">
+        <w:t xml:space="preserve">In responding to this Call for Proposals, UNDP requires all Proposers to conduct themselves in a professional, objective and impartial manner, and they must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, UNDP requires all Proposers to conduct themselves in a professional, objective and impartial manner, and they must at all times hold UNDP’s </w:t>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hold UNDP’s interests paramount. Proposers must strictly avoid conflicts with other assignments or their own interests, and act without consideration for future work. All Proposers found to have a conflict of interest shall be disqualified. Without limitation on the generality of the above, Proposers, and any of their affiliates, shall be considered to have a conflict of interest with one or more parties in this solicitation process, if they: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D23B86" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="000C491E" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* Are or have been associated in the past, with a firm or any of its affiliates which have been engaged UNDP to provide services fo</w:t>
+      </w:r>
+      <w:r w:rsidR="002143DE" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r the preparation of the design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Terms of Reference, cost analysis/estimation, and other documents to be used </w:t>
+      </w:r>
+      <w:r w:rsidR="002143DE" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in this competitive selection process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D42368E" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="000C491E" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* Were involved in the preparation and/or design of the programme/project related to the s</w:t>
+      </w:r>
+      <w:r w:rsidR="002143DE" w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ervices requested under this Call for Proposals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2033CC3D" w14:textId="77777777" w:rsidR="00B850F2" w:rsidRPr="000C491E" w:rsidRDefault="00B850F2" w:rsidP="00B850F2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Are found to be in conflict for any other reason, as may be established by, or at the discretion of, UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2F144D" w14:textId="77777777" w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidRDefault="002143DE" w:rsidP="002143DE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C491E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of any uncertainty in the interpretation of what is potentially a conflict of interest, proposers must disclose the condition to UNDP and seek UNDP’s confirmation on </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B850F2">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>interests</w:t>
+        <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B850F2">
+      <w:r w:rsidRPr="000C491E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paramount. Proposers must strictly avoid conflicts with other assignments or their own interests, and act without consideration for future work. All Proposers found to have a conflict of interest shall be disqualified. Without limitation on the generality of the above, Proposers, and any of their affiliates, shall be considered to have a conflict of interest with one or more parties in this solicitation process, if they: </w:t>
-[...179 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> such conflict exists. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002143DE" w:rsidRPr="002143DE" w:rsidSect="00D35D48">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:sectPr w:rsidR="002143DE" w:rsidRPr="000C491E" w:rsidSect="00D35D48">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1400" w:right="1392" w:bottom="0" w:left="1290" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00854721" w14:textId="77777777" w:rsidR="0071794E" w:rsidRDefault="0071794E" w:rsidP="00B30194">
+    <w:p w14:paraId="2782C0BA" w14:textId="77777777" w:rsidR="003A63B9" w:rsidRDefault="003A63B9" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="567152C4" w14:textId="77777777" w:rsidR="0071794E" w:rsidRDefault="0071794E" w:rsidP="00B30194">
+    <w:p w14:paraId="515387FD" w14:textId="77777777" w:rsidR="003A63B9" w:rsidRDefault="003A63B9" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07762230" w14:textId="77777777" w:rsidR="00B30194" w:rsidRDefault="00B30194">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003D6360">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A0A4F8C" w14:textId="77777777" w:rsidR="00B30194" w:rsidRDefault="00B30194">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA17360" w14:textId="77777777" w:rsidR="0071794E" w:rsidRDefault="0071794E" w:rsidP="00B30194">
+    <w:p w14:paraId="0AD57785" w14:textId="77777777" w:rsidR="003A63B9" w:rsidRDefault="003A63B9" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14735D9F" w14:textId="77777777" w:rsidR="0071794E" w:rsidRDefault="0071794E" w:rsidP="00B30194">
+    <w:p w14:paraId="3138EB3B" w14:textId="77777777" w:rsidR="003A63B9" w:rsidRDefault="003A63B9" w:rsidP="00B30194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2BE4EFFD" w14:textId="77777777" w:rsidR="00B1013A" w:rsidRDefault="00B1013A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FC24C50" w14:textId="0C646AB9" w:rsidR="00B1013A" w:rsidRDefault="00247AF4" w:rsidP="009E04C6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="000C491E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="035EF8A7" wp14:editId="6D75D00B">
+          <wp:extent cx="438150" cy="895350"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1646154879" name="Picture 12" descr="undplogo2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 12" descr="undplogo2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="438150" cy="895350"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9CA0B861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25B8CCDD"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographDigital"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -6492,197 +6389,204 @@
   <w:num w:numId="23" w16cid:durableId="339432286">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="875771663">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="305210147">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1465274329">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1685862463">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="734397170">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1122967030">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE5052"/>
     <w:rsid w:val="000017CA"/>
     <w:rsid w:val="00053BF3"/>
     <w:rsid w:val="00097142"/>
+    <w:rsid w:val="000C491E"/>
     <w:rsid w:val="000C500C"/>
     <w:rsid w:val="0011032B"/>
     <w:rsid w:val="001B0DA7"/>
     <w:rsid w:val="001C1A71"/>
     <w:rsid w:val="002143DE"/>
     <w:rsid w:val="002306A9"/>
+    <w:rsid w:val="00247AF4"/>
     <w:rsid w:val="00256288"/>
     <w:rsid w:val="00260B36"/>
     <w:rsid w:val="002F1B2F"/>
     <w:rsid w:val="00337A32"/>
     <w:rsid w:val="00344E3A"/>
     <w:rsid w:val="003A1FC6"/>
     <w:rsid w:val="003A592B"/>
+    <w:rsid w:val="003A63B9"/>
     <w:rsid w:val="003D6360"/>
     <w:rsid w:val="003F4944"/>
     <w:rsid w:val="00416837"/>
     <w:rsid w:val="00485E02"/>
     <w:rsid w:val="004B57E3"/>
     <w:rsid w:val="004F2EA4"/>
     <w:rsid w:val="005327BD"/>
     <w:rsid w:val="00550996"/>
     <w:rsid w:val="00550E1B"/>
     <w:rsid w:val="00584267"/>
     <w:rsid w:val="00680750"/>
     <w:rsid w:val="006D4FF4"/>
     <w:rsid w:val="0071794E"/>
     <w:rsid w:val="00757CA3"/>
     <w:rsid w:val="00767FCC"/>
     <w:rsid w:val="00794ECC"/>
     <w:rsid w:val="007A3861"/>
     <w:rsid w:val="007D4EC1"/>
     <w:rsid w:val="00817028"/>
     <w:rsid w:val="0086622B"/>
     <w:rsid w:val="00871D6C"/>
     <w:rsid w:val="0088162B"/>
+    <w:rsid w:val="008F654C"/>
     <w:rsid w:val="009256D2"/>
     <w:rsid w:val="00946753"/>
     <w:rsid w:val="00950D25"/>
     <w:rsid w:val="00984B20"/>
     <w:rsid w:val="009B1147"/>
+    <w:rsid w:val="009E04C6"/>
     <w:rsid w:val="00A35EC1"/>
     <w:rsid w:val="00A86233"/>
     <w:rsid w:val="00B1013A"/>
     <w:rsid w:val="00B30194"/>
     <w:rsid w:val="00B34646"/>
     <w:rsid w:val="00B623E3"/>
     <w:rsid w:val="00B850F2"/>
     <w:rsid w:val="00BB0274"/>
     <w:rsid w:val="00C74DF8"/>
     <w:rsid w:val="00C865E4"/>
     <w:rsid w:val="00CB4BE8"/>
     <w:rsid w:val="00CC4B8E"/>
     <w:rsid w:val="00CD44E4"/>
     <w:rsid w:val="00CD5CED"/>
     <w:rsid w:val="00D35D48"/>
     <w:rsid w:val="00D61D4C"/>
     <w:rsid w:val="00DE5052"/>
     <w:rsid w:val="00DF0AE1"/>
     <w:rsid w:val="00DF54AD"/>
     <w:rsid w:val="00E35CB8"/>
     <w:rsid w:val="00E91411"/>
     <w:rsid w:val="00EC6041"/>
     <w:rsid w:val="00F1515A"/>
     <w:rsid w:val="00F72F5C"/>
+    <w:rsid w:val="00F91AFE"/>
     <w:rsid w:val="00FA30EB"/>
     <w:rsid w:val="00FE7084"/>
+    <w:rsid w:val="00FF4ACF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50A34E8D"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{47449047-67E6-450B-8EFC-9C3FBB4FB4EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7188,55 +7092,77 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C74DF8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B850F2"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C491E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C491E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="829759534">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="829759535">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7261,51 +7187,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="829759538">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/undp/en/home/operations/procurement/protestandsanctions/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Transparency/UNDP_Anti_Fraud_Policy_English_FINAL_june_2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7574,131 +7504,54 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-</p:Policy>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...52 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>355</Value>
     </TaxCatchAll>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
@@ -7706,60 +7559,60 @@
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-1573</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-1573</Url>
       <Description>POPP-11-1573</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">8</UNDP_POPP_REFITEM_VERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 8.0</DLCPolicyLabelValue>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -8072,143 +7925,220 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70D05963-D89D-4EB5-9096-23188E8108F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0F8DEFF-662A-4B52-B94E-830F39D4A001}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14303117-785B-405E-820B-DFC6225E115A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A039DFF-7BA0-4695-AB0E-599ADCEBF192}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5364DDDE-BE68-42C0-8771-CA5C2B55539E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFD12A66-A2DF-42CC-A8D2-29C90BC6B4C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1345</Words>
-  <Characters>7673</Characters>
+  <Words>1320</Words>
+  <Characters>7529</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9001</CharactersWithSpaces>
+  <CharactersWithSpaces>8832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Pedro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>922dd198-af57-47e4-9c8a-f62d41e772ce</vt:lpwstr>