--- v0 (2025-10-23)
+++ v1 (2026-06-04)
@@ -7,24031 +7,24277 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:id w:val="1430701992"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="06DCEA34" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+        <w:p w14:paraId="06DCEA34" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C82AC7">
+          <w:r w:rsidRPr="006B428F">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:t>Índice</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="45F85887" w14:textId="2B7DA11F" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12">
+        <w:p w14:paraId="45F85887" w14:textId="7B355259" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C82AC7">
+          <w:r w:rsidRPr="006B428F">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00C82AC7">
+          <w:r w:rsidRPr="006B428F">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00C82AC7">
+          <w:r w:rsidRPr="006B428F">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc158206678" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Objetivo</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206678 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6368FA5F" w14:textId="0C7A3E8B" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6368FA5F" w14:textId="47A50842" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206679" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>II.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Definiciones</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206679 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D5A0BB7" w14:textId="66E5684D" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4D5A0BB7" w14:textId="213AA36C" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206680" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>III.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comité de Examen de los Proveedores</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206680 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="12805954" w14:textId="107C3312" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="12805954" w14:textId="619C18BC" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206681" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IV.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Procesos del VRC</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206681 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60EFA9EE" w14:textId="797933E7" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="60EFA9EE" w14:textId="3C6DCE79" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206682" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>V.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Administración del VRC</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206682 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6556F510" w14:textId="241B6D57" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6556F510" w14:textId="5B96BA31" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206683" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VI.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Suspensión </w:t>
             </w:r>
-            <w:r w:rsidR="007C5CA8" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="007C5CA8" w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>rovisional</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206683 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54044C57" w14:textId="171C6BF8" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="54044C57" w14:textId="4071D985" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206684" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VII.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Cambio de estado y rehabilitación</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206684 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43F1842A" w14:textId="31F42E49" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="43F1842A" w14:textId="6AB2967C" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206685" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VIII.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Excepciones</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206685 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="236821F1" w14:textId="41E7EBBD" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="236821F1" w14:textId="604404B6" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206686" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IX.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Materiales</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206686 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CEAD67E" w14:textId="70EC413A" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6CEAD67E" w14:textId="2C75A903" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206687" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Listas de </w:t>
             </w:r>
-            <w:r w:rsidR="00CA06C1" w:rsidRPr="00C82AC7">
+            <w:r w:rsidR="00CA06C1" w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Ine</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>gibilidad</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206687 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0833859B" w14:textId="0F755656" w:rsidR="007B5C2C" w:rsidRPr="00C82AC7" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0833859B" w14:textId="38E1AB56" w:rsidR="007B5C2C" w:rsidRPr="006B428F" w:rsidRDefault="007B5C2C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158206688" w:history="1">
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>XI.</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Divulgación</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158206688 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="00067FBC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00517C0B">
+            <w:r w:rsidR="00DF2714">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+            <w:r w:rsidRPr="006B428F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A7DA425" w14:textId="3B993917" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+        <w:p w14:paraId="3A7DA425" w14:textId="3B993917" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
           <w:pPr>
             <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C82AC7">
+          <w:r w:rsidRPr="006B428F">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="010EF709" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="010EF709" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311805B0" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="311805B0" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc158206678"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Objetivo</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="019EFF64" w14:textId="32A6196C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="019EFF64" w14:textId="32A6196C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD tiene tolerancia cero con el </w:t>
       </w:r>
-      <w:r w:rsidR="00982995" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00982995" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">raude y la </w:t>
       </w:r>
-      <w:r w:rsidR="00982995" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00982995" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Corrupción </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">y otras </w:t>
       </w:r>
-      <w:r w:rsidR="00982995" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00982995" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Prácticas Proscritas</w:t>
       </w:r>
-      <w:r w:rsidR="000F7E28" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000F7E28" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en todos los aspectos de sus actividades y operaciones</w:t>
       </w:r>
-      <w:r w:rsidR="000F7E28" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000F7E28" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. Esto es aplicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> no solo a su personal —incluido el que no es de plantilla— sino también a los proveedores, a los asociados en la ejecución y a las partes responsables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB8599F" w14:textId="2F80F960" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4BB8599F" w14:textId="2F80F960" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La presente Política</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> establece el marco y los procedimientos para la administración del Comité de Examen de los Proveedores (VRC)</w:t>
       </w:r>
-      <w:r w:rsidR="006C26D5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="006C26D5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. El VRC es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un órgano administrativo interno encargado de formular recomendaciones al Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones (OJA) del PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="001458C7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>respecto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la imposición de </w:t>
       </w:r>
-      <w:r w:rsidR="00982995" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00982995" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanciones </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="001458C7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001458C7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">aquellos </w:t>
       </w:r>
-      <w:r w:rsidR="00982995" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00982995" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores que </w:t>
       </w:r>
-      <w:r w:rsidR="001458C7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001458C7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>cometen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00982995" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00982995" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Prácticas Proscritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F695621" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5F695621" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc158206679"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Definiciones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="671A185D" w14:textId="0279988B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="671A185D" w14:textId="0279988B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Organismo:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las Naciones Unidas, cualquiera de sus entidades subsidiarias, </w:t>
       </w:r>
-      <w:r w:rsidR="001458C7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001458C7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ondos y </w:t>
       </w:r>
-      <w:r w:rsidR="001458C7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001458C7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rogramas, así como cualquiera de los </w:t>
       </w:r>
-      <w:r w:rsidR="00281682" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00281682" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismos </w:t>
       </w:r>
-      <w:r w:rsidR="001458C7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001458C7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>specializad</w:t>
       </w:r>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CA06C1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s del sistema de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F258298" w14:textId="60A6DFDC" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6F258298" w14:textId="60A6DFDC" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismo </w:t>
       </w:r>
-      <w:r w:rsidR="00F419B1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F419B1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Afectado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Organismo </w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>respecto de</w:t>
       </w:r>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CA06C1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> cual </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el Comité de Examen de los Proveedores (VRC) haya determinado que </w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">una </w:t>
       </w:r>
-      <w:r w:rsidR="00FD766D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD766D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Práctica Proscrita </w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ha tenido lugar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> respecto </w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> alguna de sus actividades de adquisición.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D10071E" w14:textId="7CE6F042" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0D10071E" w14:textId="7CE6F042" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Empresa </w:t>
       </w:r>
-      <w:r w:rsidR="00F419B1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F419B1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Filial</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cualquier entidad jurídica relacionada con la entidad en cuestión por tener un propietario o control corporativo común.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEDD427" w14:textId="429BFF0D" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3AEDD427" w14:textId="429BFF0D" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Empresa </w:t>
       </w:r>
-      <w:r w:rsidR="00F419B1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F419B1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Subsidiaria</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Cualquier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> entidad jurídica sobre la que la entidad que se esté examinando puede ejercer un control corporativo real, incluso cuando </w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sta sea accionista mayoritaria o posea más del 50% de la entidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F0B63B" w14:textId="291DA136" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="50F0B63B" w14:textId="291DA136" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Presidente del VRC: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La persona que dirige el VRC y sus procesos. El </w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10189" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>responde ante el</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> OJA y es responsable de ejecutar las decisiones que este</w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ú</w:t>
       </w:r>
-      <w:r w:rsidR="008555BE" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008555BE" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="004C0332" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C0332" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>timo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopte. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8BDC03" w14:textId="773EA0FC" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3D8BDC03" w14:textId="773EA0FC" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Días </w:t>
       </w:r>
-      <w:r w:rsidR="000957D5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000957D5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000957D5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000957D5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>lazos:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Salvo que se indique lo contrario, se trata de días laborables, que no incluyen fines de semana ni feriados. Los fines de semana son el sábado y el domingo. Los días feriados son aquellos que el PNUD haya declarado oficialmente como tales. Si el último día de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">cualquier período cae en fin de semana o feriado, el plazo se extenderá hasta el final del siguiente día en que </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA06C1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidR="00281682" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00281682" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rganismo trabaje oficialmente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39842C1E" w14:textId="2DF9CFAA" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="39842C1E" w14:textId="2DF9CFAA" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceso de Revisión Directa o PRD: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El proceso en virtud del cual</w:t>
       </w:r>
-      <w:r w:rsidR="000957D5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000957D5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determinados casos considerados de baja </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>complejidad</w:t>
+      </w:r>
+      <w:r w:rsidR="000957D5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...16 lines deleted...]
-        <w:t>los Proveedores (VRC), en lugar de por el Proceso de Revisión por Paneles (PRP).</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son examinados por la Secretaría del Comité de Examen de los Proveedores (VRC), en lugar de por el Proceso de Revisión por Paneles (PRP).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9D4A40" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1E9D4A40" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceso de Revisión por Paneles o PRP: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proceso en virtud del cual los casos son examinados por un panel compuesto por personal del PNUD que determina qué recomendaciones deben formularse al OJA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13363A71" w14:textId="51EB8F58" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="00CD15A7" w:rsidP="009F0F12">
+    <w:p w14:paraId="13363A71" w14:textId="51EB8F58" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="00CD15A7" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>elegibilidad/</w:t>
       </w:r>
-      <w:r w:rsidR="00F419B1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F419B1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Inhabilitación</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D0142" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009D0142" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">eclaración formal emitida tras la decisión del OJA que indica que </w:t>
       </w:r>
-      <w:r w:rsidR="009D0142" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009D0142" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C8361B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C8361B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Demandado </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ha quedado inhabilitado durante un período de tiempo para a) recibir adjudicaciones o participar en contratos financiados, administrados o ejecutados por el PNUD; b) realizar nuevos negocios con el PNUD como agente o representante de otros proveedores; c) participar en conversaciones con el PNUD en relación con nuevos contratos. De manera excepcional, la inhabilitación podrá ser permanente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226CB594" w14:textId="3BCB2AE4" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="226CB594" w14:textId="3BCB2AE4" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00CD15A7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD15A7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>legibilidad del PNUD:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lista de proveedores que han sido sancionados por el PNUD. Esta lista especifica el nombre de cada proveedor que ha perdido su condición de elegible, así como cualquier </w:t>
       </w:r>
-      <w:r w:rsidR="00837170" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00837170" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">censura </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">hecha a un </w:t>
       </w:r>
-      <w:r w:rsidR="00C8361B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C8361B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proveedor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. Indica la ubicación del proveedor, los motivos de la sanción, y las fechas de inicio y finalización de cada una de las sanciones impuestas. Es</w:t>
       </w:r>
-      <w:r w:rsidR="009D0142" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009D0142" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ta lista es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> independiente y distinta de la Lista de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CA06C1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>gibilidad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del UNGM y en ella únicamente figuran los proveedores sancionados por el PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7EAEE8" w14:textId="00338AA3" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3F7EAEE8" w14:textId="00338AA3" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00CD15A7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD15A7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>legibilidad del UNGM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00DE5C5F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DE5C5F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> El Mercado Global de las Naciones Unidas (UNGM) mantiene una lista que agrega</w:t>
       </w:r>
-      <w:r w:rsidR="00887A3F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00887A3F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> información proporcionada por el PNUD y otros </w:t>
       </w:r>
-      <w:r w:rsidR="00A357FC" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A357FC" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Organismos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A357FC" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A357FC" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Fondos </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r w:rsidR="00A357FC" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A357FC" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Programas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>del sistema de Naciones Unidas, de acceso restringido al personal autorizado del PNUD y de otr</w:t>
       </w:r>
-      <w:r w:rsidR="00887A3F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00887A3F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>as Agencia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s, </w:t>
       </w:r>
-      <w:r w:rsidR="00887A3F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00887A3F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ondos o </w:t>
       </w:r>
-      <w:r w:rsidR="00887A3F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00887A3F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rogramas del </w:t>
       </w:r>
-      <w:r w:rsidR="009F05EE" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F05EE" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">sistema </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de las Naciones Unidas. Esta lista especifica el nombre de cada </w:t>
       </w:r>
-      <w:r w:rsidR="009F05EE" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F05EE" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proveedor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que ha perdido su condición de elegible, así como cualquier </w:t>
       </w:r>
-      <w:r w:rsidR="00837170" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00837170" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">censura </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">hecha a un </w:t>
       </w:r>
-      <w:r w:rsidR="009F05EE" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F05EE" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proveedor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Indica la ubicación del proveedor, los motivos de la sanción, y las fechas de inicio y finalización de cada una de las </w:t>
       </w:r>
-      <w:r w:rsidR="009F05EE" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F05EE" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanciones </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">impuestas. La Lista de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA06C1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CA06C1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>gibilidad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del UNGM es independiente y distinta de cualquier otra lista aprobada por el sistema de las Naciones Unidas, incluidas, entre otras, las listas 1267/1989.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A08C056" w14:textId="545A51D3" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7A08C056" w14:textId="545A51D3" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Proveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00CD15A7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD15A7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">elegible: </w:t>
       </w:r>
-      <w:r w:rsidR="00CD15A7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD15A7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor que ha sido inhabilitado por el PNUD y </w:t>
       </w:r>
-      <w:r w:rsidR="009A0F0F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009A0F0F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">1) es objeto de un período de inhabilitación </w:t>
       </w:r>
-      <w:r w:rsidR="001501F7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001501F7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>vigente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">; o </w:t>
       </w:r>
-      <w:r w:rsidR="001501F7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001501F7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">2) no ha solicitado su reincorporación como </w:t>
       </w:r>
-      <w:r w:rsidR="00874269" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00874269" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proveedor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">activo mediante una </w:t>
       </w:r>
-      <w:r w:rsidR="001501F7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001501F7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitud de </w:t>
       </w:r>
-      <w:r w:rsidR="001501F7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001501F7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ehabilitación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC79D13" w14:textId="6456555C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3CC79D13" w14:textId="6456555C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Suspensión </w:t>
       </w:r>
-      <w:r w:rsidR="00F419B1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F419B1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Provisional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Suspensión temporal de la elegibilidad de un </w:t>
       </w:r>
-      <w:r w:rsidR="00874269" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00874269" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proveedor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">para participar en nuevos procesos de adquisición, tal y como se describe en el apartado 66 siguiente, a fin de proteger los intereses del PNUD a la espera de que finalice una investigación sobre </w:t>
       </w:r>
-      <w:r w:rsidR="00874269" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00874269" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Prácticas Proscritas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">o el proceso </w:t>
       </w:r>
-      <w:r w:rsidR="00811E65" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00811E65" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ante </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el VRC. Las suspensiones provisionales son medidas internas de las que no se informa en el </w:t>
       </w:r>
-      <w:r w:rsidR="00811E65" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00811E65" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Mercado Global</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E1C93A" w14:textId="22B8F216" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="50E1C93A" w14:textId="22B8F216" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Organismo </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rincipal:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk89698644"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En los casos de contratación conjunta, o cuando más de un </w:t>
       </w:r>
-      <w:r w:rsidR="00E436A5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E436A5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rganismo participe en una contratación concreta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la que se haya denunciado que el proveedor ha incurrido en </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00E436A5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E436A5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, los </w:t>
       </w:r>
-      <w:r w:rsidR="00E436A5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E436A5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rganismos pertinentes elegirán un “</w:t>
       </w:r>
-      <w:r w:rsidR="00E436A5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E436A5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismo </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rincipal” para que lleve a cabo la recopilación y análisis de datos, la investigación y el proceso sancionador contra el proveedor en representación de todos ellos. Los </w:t>
       </w:r>
-      <w:r w:rsidR="00E436A5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E436A5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rganismos pertinentes decidirán cuál</w:t>
       </w:r>
-      <w:r w:rsidR="00E436A5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E436A5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de ellos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> será el </w:t>
       </w:r>
-      <w:r w:rsidR="00E436A5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E436A5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismo </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rincipal en cada caso concreto. El </w:t>
       </w:r>
-      <w:r w:rsidR="00E436A5" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E436A5" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismo </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rincipal </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">normalmente </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">será: a) aquel al que afecten de un modo más directo las actividades del proveedor y las </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">; o b) el que disponga de más recursos. Todos los </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismos participantes habrán de colaborar con el principal. El </w:t>
       </w:r>
-      <w:r w:rsidR="00CD15A7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD15A7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismo </w:t>
       </w:r>
-      <w:r w:rsidR="004B22AB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004B22AB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rincipal aplicará sus propios reglamentos, normas, políticas y procedimientos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F1A26C" w14:textId="5F1585D5" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="00A53A65" w:rsidP="009F0F12">
+    <w:p w14:paraId="00F1A26C" w14:textId="5F1585D5" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="00A53A65" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Notificación de Acción</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administrativa</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">NAA: </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">a Notificación de Acción </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrativa, tal y como se describe más adelante en el párrafo 51. El PNUD solo podrá emitir NAA a los </w:t>
       </w:r>
-      <w:r w:rsidR="003949BB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003949BB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Demandados </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>en virtud del PRP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F0AF5F" w14:textId="57BC2D4B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="50F0AF5F" w14:textId="57BC2D4B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta de </w:t>
       </w:r>
-      <w:r w:rsidR="001A61D7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A61D7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Conciliación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Una </w:t>
       </w:r>
-      <w:r w:rsidR="001A61D7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A61D7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ferta de </w:t>
       </w:r>
-      <w:r w:rsidR="001A61D7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A61D7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Conciliación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, tal y como se describe con más detalle en los apartados 44 y 45 siguientes. El PNUD puede presentar </w:t>
       </w:r>
-      <w:r w:rsidR="001A61D7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A61D7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">fertas de </w:t>
       </w:r>
-      <w:r w:rsidR="001A61D7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A61D7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Conciliación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a los </w:t>
       </w:r>
-      <w:r w:rsidR="003949BB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003949BB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Demandados </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>en virtud del PRD y del PRP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C84BAD0" w14:textId="04279535" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3C84BAD0" w14:textId="04279535" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Prácticas </w:t>
       </w:r>
-      <w:r w:rsidR="001A61D7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A61D7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="001A61D7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A61D7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se considerarán como tales cualquiera de los comportamientos o conductas siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFF80B3" w14:textId="50F17E0A" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4AFF80B3" w14:textId="50F17E0A" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Corrupción o una práctica corrupta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, que consiste en ofrecer, dar, recibir o solicitar, directa o indirectamente, cualquier cosa de valor para influir de modo indebido en las acciones de otra parte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F92347" w14:textId="5D5DC52D" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="46F92347" w14:textId="5D5DC52D" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Co</w:t>
       </w:r>
-      <w:r w:rsidR="001A61D7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001A61D7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ción o práctica coercitiva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, que es un acto u omisión que perjudica o daña, o amenaza con perjudicar o dañar, de forma directa o indirecta, a cualquier parte o a su propiedad con el fin de influir de un modo indebido en </w:t>
       </w:r>
-      <w:r w:rsidR="00C647A8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C647A8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s acciones</w:t>
       </w:r>
-      <w:r w:rsidR="00C647A8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C647A8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de dicha parte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECB22DF" w14:textId="62007424" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5ECB22DF" w14:textId="62007424" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Colusión o práctica colus</w:t>
       </w:r>
-      <w:r w:rsidR="00C647A8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C647A8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, que es un acuerdo entre dos o más partes </w:t>
       </w:r>
-      <w:r w:rsidR="00C647A8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C647A8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>con el objeto de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> lograr un fin indebido, incluida la influencia indebida en las acciones de otra parte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3205BB2D" w14:textId="26AEA87B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="00362C28">
+    <w:p w14:paraId="3205BB2D" w14:textId="26AEA87B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="00362C28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Fraude o práctica fraudulenta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, que es cualquier acto u omisión por el que un proveedor</w:t>
       </w:r>
-      <w:r w:rsidR="00C647A8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C647A8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> incurre deliberadamente en falsedad u ocultación respecto de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> un hecho a) con el fin de obtener un beneficio o ventaja indebidos (no solo de tipo financiero) o de eludir una obligación para sí mismo, o para un tercero; o b) </w:t>
       </w:r>
-      <w:r w:rsidR="00F05DD8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F05DD8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>para inducir a una persona a actuar o no actuar, de suerte que esta acción u omisión redunde en detrimento de esta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EA71FC" w14:textId="19CEE49C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="20EA71FC" w14:textId="19CEE49C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Trabajo forzoso</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>es todo trabajo o servicio exigido por parte de un proveedor a un individuo bajo la amenaza de una pena cualquiera y para el cual dicho individuo no se ofrece voluntariamente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="002F324C" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002F324C" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2392B5" w14:textId="33AD8A17" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="00837170">
+    <w:p w14:paraId="5D2392B5" w14:textId="33AD8A17" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="00837170">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Trata de </w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Personas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> reclutamiento</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, el transporte, </w:t>
       </w:r>
-      <w:r w:rsidR="00837170" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00837170" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>tra</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ferencia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>bergue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o la recepción de personas por parte un proveedor, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>mediante l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a amenaza</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>uso de la fuerza</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> otras formas de co</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ción, </w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>secuestro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, fraude, engaño, abuso de poder</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o de una posición de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> vulnerabilidad o</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de dar o recibir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> pago o </w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>beneficios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para </w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>lograr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el consentimiento de una persona que </w:t>
       </w:r>
-      <w:r w:rsidR="00194F6D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00194F6D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>tiene el control sobre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> otra</w:t>
       </w:r>
-      <w:r w:rsidR="00194F6D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00194F6D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> persona,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> con fines de explotación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="002F324C" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002F324C" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000C33D8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C33D8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C01281" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="38C01281" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
           <w:tab w:val="left" w:pos="8910"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Obstrucción o práctica obstructiva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, que es un acto u omisión por parte de un proveedor que impide o dificulta que el PNUD recopile y analice datos en un caso concreto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B92B628" w14:textId="69228C2E" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="00962162">
+    <w:p w14:paraId="3B92B628" w14:textId="69228C2E" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="00962162">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
           <w:tab w:val="left" w:pos="8910"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Explotación y abuso sexual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, que se refiere a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">todas las formas de conducta </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">inapropiada </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de naturaleza sexual cometidas por </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">un empleado, funcionario, asesor o representante de un </w:t>
       </w:r>
-      <w:r w:rsidR="00A007CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A007CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>roveedor, con conocimiento de este</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0662E777" w14:textId="662DE925" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="00962162">
+    <w:p w14:paraId="0662E777" w14:textId="662DE925" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="00962162">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
           <w:tab w:val="left" w:pos="8910"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Acoso sexual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, que </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="202124"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> cualquier propuesta sexual no deseada, solicitud de favor sexual, conducta verbal o física o gesto de naturaleza sexual</w:t>
       </w:r>
-      <w:r w:rsidR="006C7B64" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="006C7B64" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> u otros comportamientos de carácter sexual que causen, o que razonablemente se pueda esperar o percibir que causen ofensa o humillación a otra persona, que haga un empleado, funcionario, asesor o representante de un </w:t>
       </w:r>
-      <w:r w:rsidR="00A007CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A007CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proveedor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, con el conocimiento de dicho proveedor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5665EC" w14:textId="64788574" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1B5665EC" w14:textId="64788574" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="481"/>
           <w:tab w:val="left" w:pos="8910"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="450"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prácticas </w:t>
       </w:r>
-      <w:r w:rsidR="006C7B64" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="006C7B64" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>contraria a la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ética</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
-      <w:r w:rsidR="006C7B64" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="006C7B64" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s cualquier conducta o comportamiento de un proveedor, o de un empleado, funcionario, asesor o representante suyo, con el conocimiento de dicho proveedor, contrario a las normas que rigen: los conflictos de intereses (potenciales, aparentes o reales), los regalos y la hospitalidad, las disposiciones posteriores a la contratación u otros requisitos publicados de hacer negocios con el PNUD, lo que incluye, entre otras cosas, el Código de Conducta de los Proveedores de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C90D038" w14:textId="4F4DE349" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5C90D038" w14:textId="4F4DE349" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Rehabilitación:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> proceso designado en un caso concreto a través del cual un </w:t>
       </w:r>
-      <w:r w:rsidR="000C1735" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C1735" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00D73719" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D73719" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sancionado </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>recupera su condición de elegibilidad</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F22D9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y el </w:t>
       </w:r>
-      <w:r w:rsidR="004F22D9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F22D9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>registro específico respecto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="004F22D9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F22D9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> su</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> caso se actualiza en las Listas de </w:t>
       </w:r>
-      <w:r w:rsidR="004F22D9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F22D9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD y del UNGM. Solo afecta a las </w:t>
       </w:r>
-      <w:r w:rsidR="000C1735" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C1735" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanciones </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">del PNUD, no a las que pueda haber impuesto en un momento dado otro </w:t>
       </w:r>
-      <w:r w:rsidR="004F22D9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F22D9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A90EB1B" w14:textId="44E98591" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3A90EB1B" w14:textId="44E98591" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Demandado:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F22D9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F22D9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor al que el VRC está evaluando por haberse denunciado que participa o ha participado en una </w:t>
       </w:r>
-      <w:r w:rsidR="00D73719" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D73719" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Práctica Proscrita</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649840D3" w14:textId="1DB00907" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="649840D3" w14:textId="1DB00907" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Sanción:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Una </w:t>
       </w:r>
-      <w:r w:rsidR="004F22D9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F22D9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>decis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ión administrativa, que incluye cualquier medida o requisito de rehabilitación, dictada y aplicada por el OJA a raíz de la participación de un </w:t>
       </w:r>
-      <w:r w:rsidR="004F22D9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F22D9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor en </w:t>
       </w:r>
-      <w:r w:rsidR="00092B7B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00092B7B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00092B7B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00092B7B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00092B7B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00092B7B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. Las posibles sanciones incluyen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFBCC93" w14:textId="669784E6" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="00092B7B" w:rsidP="009F0F12">
+    <w:p w14:paraId="3FFBCC93" w14:textId="669784E6" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="00092B7B" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Censura</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> carta de </w:t>
       </w:r>
-      <w:r w:rsidR="00837170" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00837170" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">censura </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">por la conducta del </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado. Una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Censura</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> no afecta a la elegibilidad del </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado para participar en los procesos de adquisición del PNUD, pero será un factor agravante en cualquier decisión futura </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> impon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ga</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00196122" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00196122" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanciones </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>adicionales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E3E8C9" w14:textId="5DD2605E" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="39E3E8C9" w14:textId="5DD2605E" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Inhabilitación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> declaración formal de que un </w:t>
       </w:r>
-      <w:r w:rsidR="00092B7B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00092B7B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado ha quedado inhabilitado durante un período de tiempo para: a) </w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ser </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>adjudica</w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o participar en contratos financiados, administrados o ejecutados por el PNUD; b) realizar nuevos negocios con el PNUD como agente o representante de otros proveedores; c) participar en conversaciones con el PNUD en relación con nuevos contratos que vayan a ser financiados, administrados o ejecutados por el PNUD. Excepcionalmente, el OJA podrá decidir que la inhabilitación del </w:t>
       </w:r>
-      <w:r w:rsidR="00196122" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00196122" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Demandado </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sea permanente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77664880" w14:textId="7DE01771" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="77664880" w14:textId="7DE01771" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Otras posibles sanciones:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el VRC podrá recomendar, y el OJA </w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">podrá </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>decidir imponer, otras sanciones que considere apropiadas, entre ellas exig</w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">futuros contratos con el </w:t>
+      </w:r>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor reflejen condiciones especiales, o de que este compense al PNUD por las pérdidas o costos en que haya incurrido a raíz de la participación del </w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor en una </w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ráctica </w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scrita</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F83C67" w14:textId="634093E8" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="29F83C67" w14:textId="634093E8" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaría del VRC: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la estructura administrativa de apoyo al trabajo del VRC, compuesta por el </w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC y el</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33321675" w14:textId="6ACB7880" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="33321675" w14:textId="6ACB7880" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Secretario</w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la persona que apoya al </w:t>
       </w:r>
-      <w:r w:rsidR="004C1034" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004C1034" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...6 lines deleted...]
-        <w:t>residente del VRC, del que depende jerárquicamente, y se encarga de los procesos administrativos diarios del VRC.</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC, del que depende jerárquicamente, y se encarga de los procesos administrativos diarios del VRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23945495" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="23945495" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Estatuto y Reglamento del Personal de las Naciones Unidas: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="444444"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>roporcionan orientación sobre las normas exigidas en materia de eficiencia, competencia e integridad del personal en el desempeño de sus funciones, y sobre los procesos disciplinarios que pueden incoarse contra un trabajador que incumpla sus obligaciones y las normas de conducta establecidas en el Estatuto y el Reglamento del Personal, el Reglamento Financiero y Reglamentación Financiera y todas las instrucciones administrativas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7D95F3" w14:textId="4EF5BEA1" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0C7D95F3" w14:textId="4EF5BEA1" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Código de Conducta de los Proveedores de las Naciones Unidas:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el documento que establece las expectativas de las Naciones Unidas respecto a todos los proveedores que están registrados en el PNUD o a los que contrata este </w:t>
       </w:r>
-      <w:r w:rsidR="004E29B8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004E29B8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismo. Estos principios se aplican a los proveedores y a sus empleados, a las entidades matrices, subsidiarias o filiales y a los subcontratistas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EE3922" w14:textId="6AC7D6CE" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="48EE3922" w14:textId="6AC7D6CE" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proveedor: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Un ofertante, </w:t>
       </w:r>
-      <w:r w:rsidR="00F23D51" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F23D51" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que ejerza como tal o eventual, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>o un proveedor registrado, contratista o proveedor de bienes, servicios o trabajos del PNUD. Los proveedores pueden ser personas físicas, entidades privadas o públicas, ya sean matrices, sociedades de cartera</w:t>
       </w:r>
-      <w:r w:rsidR="004E29B8" w:rsidRPr="00C82AC7">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004E29B8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de inversiones (</w:t>
+      </w:r>
+      <w:r w:rsidR="004E29B8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>holding</w:t>
       </w:r>
-      <w:r w:rsidR="004E29B8" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004E29B8" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, subsidiarias o filiales, y pueden estar constituidas como consorcio, asociación, organismo gubernamental u organización no gubernamental. También se consideran </w:t>
       </w:r>
-      <w:r w:rsidR="008D7212" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008D7212" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proveedores </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">las organizaciones no gubernamentales y las organizaciones de la sociedad civil que actúen como asociados en la ejecución del PNUD, y las partes responsables, así como los beneficiarios que reciban directamente del PNUD subvenciones o promociones con recompensa y otros casos similares. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7612AD7B" w14:textId="0F8882D1" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7612AD7B" w14:textId="0F8882D1" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Se considera </w:t>
       </w:r>
-      <w:r w:rsidR="00C72904" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C72904" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proveedores </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a las siguientes personas</w:t>
       </w:r>
-      <w:r w:rsidR="00F23D51" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F23D51" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4596499C" w14:textId="421C1722" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4596499C" w14:textId="421C1722" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Agentes: Son </w:t>
       </w:r>
-      <w:r w:rsidR="00F23D51" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F23D51" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">gentes los empleados, oficiales, asesores, representantes, propietarios, accionistas o subcontratistas del </w:t>
       </w:r>
-      <w:r w:rsidR="00F23D51" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F23D51" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor de los que </w:t>
       </w:r>
-      <w:r w:rsidR="00F23D51" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F23D51" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ste es responsable en virtud de la presente Política. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3192BE50" w14:textId="0D836481" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3192BE50" w14:textId="0D836481" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">No se considera </w:t>
       </w:r>
-      <w:r w:rsidR="00F23D51" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F23D51" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>roveedores a las siguientes personas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659BD854" w14:textId="1FECF421" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="659BD854" w14:textId="1FECF421" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Las personas o entidades descritas como “proveedores” únicamente a efectos de Atlas/Quantum, donde todos los beneficiarios se denominan “proveedores”. Deberá establecerse correctamente un registro de proveedor en Atlas para cualquier beneficiario al que se vaya a emitir una orden de compra o al que se vaya a efectuar un pago. Esto incluye al personal internacional o nacional</w:t>
       </w:r>
-      <w:r w:rsidR="00A76BBB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A76BBB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de planta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, que no es “proveedor” a efectos de esta Política.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C7037B" w14:textId="18A44615" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="26C7037B" w14:textId="18A44615" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas o entidades que no sean </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BBB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A76BBB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>gentes y con los que el PNUD no tenga una relación contractual o financiera directa, o cuando la única función del PNUD respecto a ellas sea emitir un pago en nombre de un asociado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDD4DEA" w14:textId="19CF3B04" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3BDD4DEA" w14:textId="19CF3B04" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas o entidades contratadas por otros </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BBB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A76BBB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismos, </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BBB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A76BBB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ondos y </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BBB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A76BBB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rogramas que </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BBB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A76BBB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>reportan a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNGM. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3402E7BF" w14:textId="4FB17DEB" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3402E7BF" w14:textId="4FB17DEB" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Los titulares de contratos de servicios del PNUD y de acuerdos de servicios </w:t>
       </w:r>
-      <w:r w:rsidR="001C7ACA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001C7ACA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de personal </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">no se consideran </w:t>
       </w:r>
-      <w:r w:rsidR="00C72904" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C72904" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proveedores </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">a efectos de estas normas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8146C7" w14:textId="3DC4DAE9" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6E8146C7" w14:textId="3DC4DAE9" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="548"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="438"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Miembros del VRC:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> El personal del PNUD seleccionado para participar en un PRP, cuyas funciones son las descritas en el apartado 36 siguiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F988175" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3F988175" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc158206680"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Comité de Examen de los Proveedores</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="58AB40FD" w14:textId="673885AC" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="58AB40FD" w14:textId="673885AC" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Comité de Examen de los Proveedores (VRC) es un órgano administrativo interno encargado de formular recomendaciones al Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones (OJA) del PNUD acerca de la imposición de </w:t>
+      </w:r>
+      <w:r w:rsidR="00C554EC" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanciones </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">a los </w:t>
       </w:r>
-      <w:r w:rsidR="00505E86" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00505E86" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores que participen en </w:t>
       </w:r>
-      <w:r w:rsidR="00505E86" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00505E86" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00505E86" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00505E86" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00505E86" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00505E86" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scrit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>as. El VRC formulará sus recomendaciones tras la finalización de un Proceso de Revisión Directa (PRD) o de un Proceso de Revisión por Paneles (PRP). La adopción de las decisiones finales relativas a las sanciones a los proveedores es competencia del OJA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidR="002E67BB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002E67BB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE921CC" w14:textId="4A4FD1F0" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3CE921CC" w14:textId="4A4FD1F0" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">El VRC analizará la información relativa a presuntos actos y omisiones de los </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores que puedan constituir </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">as, según le comunique la Oficina de Auditoría e Investigaciones (OAI) del PNUD tras haber llevado a cabo una investigación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C25A90" w14:textId="3678DEE0" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="56C25A90" w14:textId="3678DEE0" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En circunstancias excepcionales, y respondiendo al interés del PNUD, el VRC puede, a petición del OJA, examinar actos y omisiones de entidades o personas que hayan sido objeto de una investigación de la OAI y no se ajusten a la definición de </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roveedor si dichos actos u omisiones </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">incumben a personal del PNUD </w:t>
+      </w:r>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>y/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">o han causado una pérdida financiera al PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79191CC7" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="79191CC7" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Presidente del VRC: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5371EFA9" w14:textId="7794FED5" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5371EFA9" w14:textId="7794FED5" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El VRC está dirigido por su </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>, quien cuenta con el apoyo del</w:t>
+      </w:r>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/de la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC. Son competencias del </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">residente del VRC: </w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5503F97D" w14:textId="211B4990" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5503F97D" w14:textId="211B4990" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Determinar si un caso ha de </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">revisarse mediante </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>un PRD o un PRP;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14871B1C" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="14871B1C" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Remitir al OJA todas las recomendaciones del VRC;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E27CDD3" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1E27CDD3" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En consulta con el OJA, tomar decisiones relativas a la recusación de miembros del VRC o de otras partes implicadas en un proceso; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780FEA85" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="780FEA85" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Convocar y presidir los procesos y reuniones del VRC;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A4EC7A" w14:textId="7E6D0780" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="15A4EC7A" w14:textId="7E6D0780" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Hacer de enlace con otros </w:t>
       </w:r>
-      <w:r w:rsidR="00B34C68" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B34C68" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Organismos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, oficinas del PNUD, incluida la Oficina de Servicios Jurídicos de la BMS (BMS/OLS), la OAI y la Oficina de Ética en cualquier </w:t>
       </w:r>
-      <w:r w:rsidR="00821C35" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00821C35" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>etapa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los procesos; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7310B70B" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7310B70B" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En consulta con el OJA y con arreglo a las normas del PNUD, remitir asuntos de forma estrictamente confidencial a la OAI, la BMS/OLS, la Oficina de Ética u otra organización internacional;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634B2013" w14:textId="37C5A88B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="634B2013" w14:textId="37C5A88B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">De conformidad con la decisión del OJA, transmitir a los </w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados las notificaciones y decisiones correspondientes, incluida la imposición de </w:t>
       </w:r>
-      <w:r w:rsidR="00B34C68" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B34C68" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Sanciones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A5523" w14:textId="08D2B0B6" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="541A5523" w14:textId="08D2B0B6" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ordenar al</w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC que actualice la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD, y disponer que se actualice la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>legibilidad del UNGM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1141108F" w14:textId="3B84F645" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1141108F" w14:textId="3B84F645" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Secretario</w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0825068F" w14:textId="52C87905" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0825068F" w14:textId="52C87905" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretari</w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC dependerá jerárquicamente del </w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC y velará por que los procesos de este órgano se lleven a cabo correctamente, e interactuará con todas las partes interesadas en cualquier </w:t>
+      </w:r>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>etapa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los procesos. Son competencias del</w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretari</w:t>
       </w:r>
-      <w:r w:rsidR="002C5A3A" w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002C5A3A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C5A3A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F794FCE" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0F794FCE" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Examinar todos los escritos que se presenten al VRC;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF739A0" w14:textId="114655D3" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3BF739A0" w14:textId="114655D3" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitar más información sobre </w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>cual</w:t>
       </w:r>
-      <w:r w:rsidR="004C1C6D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004C1C6D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">quiera </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00282B33" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00282B33" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> cada uno de los escritos que se presenten al VRC; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166A73E9" w14:textId="6BE5D955" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="166A73E9" w14:textId="6BE5D955" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">Distribuir todas las comunicaciones entre todas las partes interesadas, redactar todas las notificaciones y actas de las reuniones, y verificar que los escritos que presenten otras partes pertinentes se distribuyan a los </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados, a los miembros del VRC y a cualquier asesor, tal y como se describe en el apartado 36(e) siguiente; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CED81BF" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0CED81BF" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Redactar y conservar los registros de todos los procesos y reuniones del VRC; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E973689" w14:textId="068245FC" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0E973689" w14:textId="068245FC" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentar al VRC cualquier solicitud de </w:t>
       </w:r>
-      <w:r w:rsidR="00F419B1" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F419B1" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Suspensión Provisional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, reapertura, excepciones, rehabilitación o acuerdo; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A13D772" w14:textId="3FC772DD" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5A13D772" w14:textId="3FC772DD" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Desempeñar las funciones de </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">dministrador de la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>legibilidad del PNUD;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463D1AAA" w14:textId="054D9C23" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="463D1AAA" w14:textId="054D9C23" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribuir todas las comunicaciones y solicitudes que haya entre el VRC y el </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">dministrador de las Listas de </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del UNGM; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3134B4F7" w14:textId="0D6B9C8C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3134B4F7" w14:textId="0D6B9C8C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Colaborar con la Oficina de Adquisiciones de BMS, que supervisa la adhesión del PNUD a la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD y del UNGM; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0F2CF7" w14:textId="2E5D417D" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4E0F2CF7" w14:textId="2E5D417D" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Atender las solicitudes de información del PNUD y de los </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rganismos de las Naciones Unidas relativos a los procesos que se describen en esta Política y a los proveedores sancionados;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373CD347" w14:textId="24AC18AB" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="373CD347" w14:textId="24AC18AB" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Notificar al </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC cualquier conflicto de inter</w:t>
+      </w:r>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s que puedan tener los miembros de dicho órgano en procesos concretos; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33821293" w14:textId="01200F27" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="33821293" w14:textId="01200F27" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Velar por la plena y adecuada protección de los datos que proporcionen los </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandados y la información confidencial que se genere en el marco de las funciones del VRC, con arreglo a las políticas y procedimientos del PNUD en la materia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200F6BB1" w14:textId="17EB0D80" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="200F6BB1" w14:textId="17EB0D80" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Desempeñar otras funciones según lo aprueben el </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...6 lines deleted...]
-        <w:t>residente o el OJA.</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o el OJA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA33A6C" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0AA33A6C" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceso de Revisión Directa: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330501E6" w14:textId="3A158B46" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="330501E6" w14:textId="3A158B46" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">A efectos del PRD, el </w:t>
       </w:r>
-      <w:r w:rsidR="000213CA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000213CA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC determinará qué casos procede revisar </w:t>
+      </w:r>
+      <w:r w:rsidR="00143A39" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>bajo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> dicho marco y no en un PRP. La Secretaría del VRC examinará los casos y determinará las recomendaciones que deban formularse al OJA. El uso del PRD se limita a los casos en los que el </w:t>
       </w:r>
-      <w:r w:rsidR="00143A39" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00143A39" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...6 lines deleted...]
-        <w:t>residente haya determinado lo siguiente:</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haya determinado lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6226A507" w14:textId="05ACDBC4" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6226A507" w14:textId="05ACDBC4" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">No resultaría ventajoso tramitar el caso en un proceso deliberativo, </w:t>
       </w:r>
-      <w:r w:rsidR="00D62A44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D62A44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>dado que las conclusiones del informe de Investigación de la OAI son simples o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> no complejas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F95DA87" w14:textId="06CC563D" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7F95DA87" w14:textId="06CC563D" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Las presuntas </w:t>
       </w:r>
-      <w:r w:rsidR="00D62A44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D62A44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00D62A44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D62A44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00D62A44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D62A44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00D62A44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D62A44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">as están </w:t>
       </w:r>
-      <w:r w:rsidR="00D62A44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D62A44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">principalmente </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">relacionadas con un fraude, con un posible componente secundario de colusión o prácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00D62A44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D62A44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">contrarias a la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ética; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ED56D8" w14:textId="019FDEC9" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="32ED56D8" w14:textId="019FDEC9" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Existe </w:t>
       </w:r>
-      <w:r w:rsidR="00D62A44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D62A44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>evidencia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> clara y suficiente que corrobora la implicación del </w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado en las supuestas </w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">as; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5629623A" w14:textId="2BA72678" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5629623A" w14:textId="2BA72678" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La OAI ha determinado que el PNUD no ha tenido pérdidas financieras o que </w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">stas </w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">son </w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>cuantio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAA2909" w14:textId="74051082" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0CAA2909" w14:textId="74051082" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del PNUD ha estado implicado en las supuestas </w:t>
+      </w:r>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rácticas </w:t>
+      </w:r>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>ro</w:t>
+      </w:r>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>scr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as, la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Si </w:t>
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Oficina de Servicios Jurídicos de la BMS o la OAI (en los casos que afecten a personal de plantilla) o la dependencia institucional pertinente (en los casos que afecten a personal que no es de plantilla) han confirmado que </w:t>
+      </w:r>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">puede llevarse a cabo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">un PRD antes de la conclusión de los procesos relacionados con </w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>dicho</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal; y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F4E933" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="76F4E933" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El riesgo para el PNUD es bajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA34CCE" w14:textId="4EC39177" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="2CA34CCE" w14:textId="4EC39177" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidR="00565196" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00565196" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="004F42F3" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F42F3" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>esidente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC podrá solicitar la co</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20BFB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ntribución</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de representantes de la Oficina de Servicios Jurídicos de la BMS, la OAI o la Oficina de Ética, o de otras personas que posean conocimientos especializados sobre un asunto que esté examinando el VRC. Dicha colaboración tendrá un carácter meramente consultivo, dentro del ámbito de sus conocimientos especializados. Estos asesores no son miembros del VRC y no pueden votar en asuntos que se sometan a la consideración de dicho órgano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC6374E" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0FC6374E" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proceso de Revisión por Paneles:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42447537" w14:textId="7CAE38C4" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="42447537" w14:textId="7CAE38C4" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Todos los casos que no se examinen en el marco del PRD se someterán a un PRP. A efectos del PRP, el VRC </w:t>
       </w:r>
-      <w:r w:rsidR="001C7ACA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001C7ACA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>estará conformado por</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> un panel compuesto por personal de plantilla del PNUD, según se describe a continuación (los “</w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">iembros del VRC”). Los </w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>iembros del VRC examinarán los casos y determinarán la</w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>recomendación/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">es que deban formularse al OJA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57519C91" w14:textId="5C993669" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="57519C91" w14:textId="5C993669" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cada panel del VRC estará compuesto por un mínimo de 3 miembros pertenecientes a </w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>personal de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> plantilla del PNUD. Asistirá también al panel un representante de la Oficina de Adquisiciones de la Oficina de Servicios de Gestión del PNUD (Oficina de Adquisiciones de la BMS), que actuará como participante de oficio, pero no como miembro del VRC. El participante de oficio de la Oficina de Adquisiciones de la BMS no puede votar en los asuntos sometidos a la consideración del VRC. La Secretaría del VRC presta apoyo administrativo y consultivo al panel, pero no puede votar en los asuntos sometidos a la consideración del VRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F03B7E" w14:textId="684DA2D9" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="70F03B7E" w14:textId="684DA2D9" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El OJA seleccionará los </w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>iembros del VRC a partir de una lista que confeccionará y conservará la Secretaría del VRC. Dichos</w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> individuos serán designados como</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>iembros</w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> por un período de 2 años</w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, el cual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> podrá prorrogarse una vez hasta un total máximo acumulado de 4 años. Los </w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">iembros del VRC </w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">servirán </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">sus funciones con las que ya estuviesen desempeñando. </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Antes de incorporarse al VRC, l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">os </w:t>
       </w:r>
-      <w:r w:rsidR="00D34E50" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D34E50" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>iembros del VRC firmar</w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>án</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> una declaración de imparcialidad para todo el período durante el que vayan a formar parte de dicho órgano. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B27424A" w14:textId="01582FDA" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4B27424A" w14:textId="01582FDA" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Con el fin de ofrecer distintas perspectivas de toda la organización, la lista incluirá posibles miembros del VRC </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>nominados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> por los </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>irectores</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ficinas </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">egionales y </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">entrales. Cada </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ficina podrá proponer a dos de sus miembros al OJA. Por el tipo de cuestiones que van a debatirse, los candidatos deberán tener un </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>vasto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> conocimiento de las adquisiciones del PNUD y ocupar </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>altos cargos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C26F1EA" w14:textId="42C4C44B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3C26F1EA" w14:textId="42C4C44B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dada su importante función de asesoramiento respecto a los asuntos que examina el VRC, la Oficina de Servicios Jurídicos de la BMS, la OAI y la Oficina de Ética no podrán proponer miembros del panel. A fin de evitar posibles conflictos de intereses, el personal de los comités de supervisión, los jefes de las dependencias de compras, los miembros de los comités de examen de las adquisiciones o las personas que participen directamente en las adquisiciones no podrán figurar en la lista ni ser designados </w:t>
       </w:r>
-      <w:r w:rsidR="00632C44" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00632C44" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Miembros </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">del VRC, excepto el representante de la Oficina de Adquisiciones de la BMS que actúe de oficio. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631C22A1" w14:textId="5F7F5C9E" w:rsidR="009F0F12" w:rsidRPr="000D47A8" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="631C22A1" w14:textId="5F7F5C9E" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D47A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Además de los </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="000D47A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D47A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">iembros del VRC, el </w:t>
       </w:r>
-      <w:r w:rsidR="00886B74" w:rsidRPr="000D47A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00886B74" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D47A8">
-[...6 lines deleted...]
-        <w:t>residente del VRC podrá solicitar la presencia de representantes de la Oficina de Servicios Jurídicos de la BMS, la OAI o la Oficina de Ética, o de otras dependencias que posean conocimientos especializados sobre un asunto que esté examinando el VRC. Dicha colaboración tendrá un carácter meramente consultivo, dentro del ámbito de sus conocimientos especializados. Estos asesores no son miembros del VRC, por lo que no pueden votar en asuntos que se sometan a la consideración de dicho órgano.</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC podrá solicitar la presencia de representantes de la Oficina de Servicios Jurídicos de la BMS, la OAI o la Oficina de Ética, o de otras dependencias que posean conocimientos especializados sobre un asunto que esté examinando el VRC. Dicha colaboración tendrá un carácter meramente consultivo, dentro del ámbito de sus conocimientos especializados. Estos asesores no son miembros del VRC, por lo que no pueden votar en asuntos que se sometan a la consideración de dicho órgano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49696CAE" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="49696CAE" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc158206681"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Procesos del VRC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="6C7B2227" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6C7B2227" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Investigación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADA354B" w14:textId="3DE6F33D" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4ADA354B" w14:textId="3DE6F33D" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si el personal del PNUD tiene conocimiento de cualquier acusación o preocupación sobre la posible implicación de un </w:t>
       </w:r>
-      <w:r w:rsidR="00B20BFB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B20BFB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor en </w:t>
       </w:r>
-      <w:r w:rsidR="00B20BFB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B20BFB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00B20BFB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B20BFB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00B20BFB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B20BFB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00B20BFB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B20BFB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>as deberá notificárselo a la OAI. Si una dependencia institucional efectúa una notificación en ese sentido al VRC o a la Oficina de Adquisiciones de la BMS, debe remitirse la denuncia y toda la información a la OAI, para que analice y eventualmente investigue el caso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303B534A" w14:textId="47F4FEEA" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="303B534A" w14:textId="47F4FEEA" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la OAI considera que no hay pruebas suficientes que lo verifiquen, o determina que la denuncia </w:t>
       </w:r>
-      <w:r w:rsidR="00B20BFB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B20BFB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>es infundada</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, emitirá un informe de cierre y se cerrará el caso. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF71DF0" w14:textId="5C8A544F" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6EF71DF0" w14:textId="5C8A544F" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la OAI decide iniciar una investigación completa, cuando </w:t>
       </w:r>
-      <w:r w:rsidR="00B20BFB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B20BFB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sta concluya emitirá un informe de investigación con sus correspondientes pruebas documentales y lo presentará a la Secretaría del VRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19447B26" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="19447B26" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Una vez recibido y aceptado el informe de investigación de la OAI, la Secretaría del VRC determinará si el expediente está completo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73351720" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="73D90994" w14:textId="77777777" w:rsidR="001B554C" w:rsidRDefault="001B554C" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73351720" w14:textId="077D7AB4" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Procesos de revisión</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C51AEA" w14:textId="739A5A98" w:rsidR="009F0F12" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="56C51AEA" w14:textId="739A5A98" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El VRC analizará el informe de investigación y cualquier otra información pertinente interna o externa relativa a los actos u omisiones de los </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores, con el fin de determinar si el </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado participó en </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">as en relación con un proceso de adquisición financiado, administrado o ejecutado por el PNUD, o una contratación en la que el PNUD actúe como </w:t>
       </w:r>
-      <w:r w:rsidR="00BE4003" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00BE4003" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Organismo Principal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, y para sustentar la decisión de si un caso debe examinarse mediante un PRD o un PRP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09086012" w14:textId="77777777" w:rsidR="000D47A8" w:rsidRPr="000D47A8" w:rsidRDefault="000D47A8" w:rsidP="000D47A8">
+    <w:p w14:paraId="62A65940" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Proceso de Revisión Directa (PRD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BAC8B7" w14:textId="2B3E2845" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="22BAC8B7" w14:textId="2B3E2845" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tras un PRD, el VRC formulará recomendaciones al OJA, partiendo del análisis de la información interna y externa pertinente relativa a los actos u omisiones de los </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores que puedan haber incurrido en </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">as. Las principales responsabilidades del VRC a ese respecto en el marco de un PRD son: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B2CD80" w14:textId="25BD019C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="72B2CD80" w14:textId="25BD019C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomendar al OJA que desestime casos o apruebe presentar a los </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">fertas de </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Conciliación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que pueden proponer </w:t>
       </w:r>
-      <w:r w:rsidR="007D42DB" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D42DB" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anciones u otras medidas; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50828A1B" w14:textId="4F057162" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="50828A1B" w14:textId="4F057162" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Analizar las solicitudes de </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">uspensión </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rovisional de un </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandado y recomendar al OJA que rechace o acepte dichas solicitudes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF90926" w14:textId="0F261612" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3AF90926" w14:textId="0F261612" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Analizar las </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitudes de </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación de los </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegibles y recomendar al OJA el rechazo o la aceptación de las </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitudes de </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación de </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados en </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">aquellos </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">casos que hayan sido examinados inicialmente </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>siguiendo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> un PRD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE0BA63" w14:textId="33B459B5" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7EE0BA63" w14:textId="33B459B5" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando las pruebas y demás información se consideren suficientes, recomendar </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">al OJA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la imposición de </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anciones </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>específicas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> u otras medidas correctivas y de rehabilitación para </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> consider</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5B6207" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0E5B6207" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proceso de Revisión por Paneles: (PRP)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CC55F9" w14:textId="473D4D44" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="62CC55F9" w14:textId="473D4D44" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tras un PRP, el VRC formulará recomendaciones al OJA, partiendo del análisis de la información interna y externa pertinente relativa a los actos u omisiones de los </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores que puedan haber incurrido en </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sc</w:t>
       </w:r>
-      <w:r w:rsidR="00407E1C" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00407E1C" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7769" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7769" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>as. Para ello, después de un PRP el VRC podrá:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540B0A79" w14:textId="7C7A078C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="540B0A79" w14:textId="7C7A078C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomendar al OJA que desestime casos o apruebe </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>la emisión de una</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ferta de </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Conciliación o de una Notificación de Acción</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administrativa (NAA)</w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a los Demandados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La emisión de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> una </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ferta de </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Conciliación </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">en lugar de un NAA es excepcional y dependerá de las especificidades del caso. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469D95B4" w14:textId="3AC5E8EB" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="00347DF6" w:rsidP="009F0F12">
+    <w:p w14:paraId="469D95B4" w14:textId="3AC5E8EB" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="00347DF6" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Analizar</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la respuesta del </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">emandado al NAA para formular una recomendación final al OJA. </w:t>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emandado al NAA para formular una recomendación final </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">al OJA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2684FAC0" w14:textId="52A34628" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="2684FAC0" w14:textId="52A34628" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomendar al OJA que rechace o acepte las solicitudes de </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">uspensión </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rovisional de un </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandado</w:t>
       </w:r>
-      <w:r w:rsidR="001228E7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001228E7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569461DA" w14:textId="144879CB" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="569461DA" w14:textId="144879CB" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomendar al OJA que rechace o acepte las </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">fertas de </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Conciliación </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">presentadas por los </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados en los casos examinados </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>siguiendo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> un PRP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157ADAB0" w14:textId="03925D67" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="157ADAB0" w14:textId="03925D67" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Cuando la</w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> evidencia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y demás información se consideren suficientes, recomendar </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">al OJA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la imposición de </w:t>
       </w:r>
-      <w:r w:rsidR="00BC293A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00BC293A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanciones </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">concretas u otras medidas correctivas y de rehabilitación para </w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> consider</w:t>
       </w:r>
-      <w:r w:rsidR="00347DF6" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00347DF6" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25245A65" w14:textId="1470C0A4" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="25245A65" w14:textId="1470C0A4" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomendar al OJA que rechace o acepte las </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitudes de </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación recibidas de </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>nelegibles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EACA0F7" w14:textId="646EED3B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7EACA0F7" w14:textId="646EED3B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">Analizar las </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitudes de </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación de los </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegibles y recomendar al OJA el rechazo o la aceptación de las </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitudes de </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación de </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandados en casos que hayan sido examinados inicialmente en un PRP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA8207D" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3FA8207D" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Llevar a cabo cualquier otra tarea acorde con sus atribuciones o que le solicite el OJA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF31F85" w14:textId="690FCC4C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="2FF31F85" w14:textId="690FCC4C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Ofertas de </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Conciliación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0D0F6E" w14:textId="0781E5CA" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1D0D0F6E" w14:textId="0781E5CA" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">recomiende una </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ferta de </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Conciliación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> al OJA, el VRC incluirá los términos del acuerdo que vaya a proponerse y transmitirse a los </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados, junto con las pruebas documentales que lo sustenten, de haberlos. En la </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oferta de Conciliación se identificar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">án todos los </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados que puedan ser objeto de </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anciones, las presuntas </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y todos los hechos y observaciones pertinentes que constituyen la base de la denuncia derivada del informe de investigación</w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y demás información oportuna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1915A7D6" w14:textId="6EF59E65" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1915A7D6" w14:textId="6EF59E65" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si el OJA aprueba los términos del acuerdo, el </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emitirá la oferta. En la </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta de Conciliación </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">se expondrán explícitamente los términos del acuerdo a los </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados y se les dará la oportunidad de aceptar la oferta íntegramente o rechazarla. La </w:t>
       </w:r>
-      <w:r w:rsidR="00E77AAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E77AAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta de Conciliación </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>advertirá que si no se recibe ninguna respuesta en el plazo de 7 días naturales la oferta se considerará aceptada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED46B0C" w14:textId="2115E65A" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6ED46B0C" w14:textId="2115E65A" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si se acepta la </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oferta de Conciliación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, el caso se cerrará </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emitiendo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la decisión acordada. El </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC emitirá una notificación de la decisión al </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado y aplicará los términos del acuerdo, según </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>correspon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>da. A continuación</w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el</w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC actualizará la Lista de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>egibilidad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del PNUD y la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>legibilidad del UNGM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661B8EF0" w14:textId="6969F08D" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="661B8EF0" w14:textId="6969F08D" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si la </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oferta de Conciliación e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s rechaza</w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, se</w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> informará al </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado de que el caso se examinará </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>conforme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> un PRP, en el que cada </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ráctica </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proscrita</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> podría ser sancionada con hasta 7 años de inhabilitación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A477676" w14:textId="6032CB6F" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4A477676" w14:textId="6032CB6F" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidR="0067694A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0067694A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Demandado </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">podrá, en cualquier momento antes de que el VRC adopte una decisión definitiva </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>concerniente a la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> recomendación </w:t>
       </w:r>
-      <w:r w:rsidR="00AE59E0" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE59E0" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">hecha </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">al OJA, presentar su propia </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta de Conciliación </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC, quien la someterá a la consideración del VRC en un plazo de siete (7) días </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>hábiles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. La </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta de Conciliación </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">debe incluir </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>la admisión</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de que se ha participado en </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proscritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, así como un plan de acción para mitigar y erradicar los actos u omisiones que dieron origen a dichas prácticas. El VRC formulará una recomendación al OJA quien</w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, a su entera discreción, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">aprobará o rechazará la </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oferta de Conciliación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk111662179"/>
     </w:p>
-    <w:p w14:paraId="32986E93" w14:textId="0400BFD9" w:rsidR="009F0F12" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6FF4AE97" w14:textId="4476D483" w:rsidR="000D47A8" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="006B428F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tras la ejecución de una </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oferta de Conciliación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, el VRC proporcionará a la OAI, a la Oficina de Servicios Jurídicos de la BMS y a la dependencia institucional que </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>corresponda,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> una copia de la notificación de la decisión y los términos del acuerdo. Si ha habido pérdidas financieras, el VRC también cumplimentará el </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ormulario de </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ecuperación de </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">érdidas </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>inancieras y se lo remitirá a la Oficina de Servicios Jurídicos de la BMS.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF4AE97" w14:textId="77777777" w:rsidR="000D47A8" w:rsidRDefault="000D47A8" w:rsidP="000D47A8">
+    <w:p w14:paraId="1CD6D1D9" w14:textId="6BD239AC" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="00FD4ECA" w:rsidP="009F0F12">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Notificación de Acción </w:t>
       </w:r>
-      <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrativa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783D4081" w14:textId="4DC62B0E" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="783D4081" w14:textId="4DC62B0E" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando </w:t>
       </w:r>
-      <w:r w:rsidR="00FD4ECA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FD4ECA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">un informe de investigación de la OAI </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>pruebe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que existe</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> evidencia </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>creíble</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la implicación del </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor en las presuntas </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proscritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, el</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC redactará un</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a Notificación de Acción</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administrativa (NAA) y presentará su contenido al panel del VRC para </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> consideración. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E08A6D" w14:textId="15EA1B50" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="60E08A6D" w14:textId="15EA1B50" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En l</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA se indicarán todos los </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados que puedan haber participado en las presuntas </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proscritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA señalará todos los hechos pertinentes que constituyen la base de la denuncia derivada del informe de investigación de la OAI y demás información </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>pertinente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA estará sustentad</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> por todos los materiales pertinentes que obren en poder del VRC, </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de acuerdo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo dispuesto en la </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ección IX, y contemplará lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212B514A" w14:textId="5FCA848C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="212B514A" w14:textId="5FCA848C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandado tiene la posibilidad de responder a</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA por escrito en un plazo de treinta (30) días naturales. </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Toda respuesta p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>odrá respaldar</w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>se mediante</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C7598" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009C7598" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la provisión de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>cualquier información o documentación necesaria o pertinente;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DA479F" w14:textId="64EB186B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="15DA479F" w14:textId="64EB186B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El VRC p</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>odrá</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> considerar que la ausencia de respuesta constituye un</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>admisión</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> íntegr</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los hechos por parte del </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FA5A07" w14:textId="7A4B8A99" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="71FA5A07" w14:textId="7A4B8A99" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El VRC p</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>odrá</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> recomendar que el OJA imponga </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anciones; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5CB262" w14:textId="38F97E0D" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="2C5CB262" w14:textId="38F97E0D" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si se le impone una </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anción, el </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado será incluido en las Listas de </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD y del UNGM; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B342C8B" w14:textId="76105E1B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7B342C8B" w14:textId="76105E1B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cualquier información o dato proporcionado por el PNUD tiene carácter confidencial y se facilita </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">únicamente </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a efectos del proceso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9DD3A0" w14:textId="67FAFBE3" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1B9DD3A0" w14:textId="67FAFBE3" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Los documentos que elabore el VRC son confidenciales y el PNUD no está obligado a proporcionar más información o datos al </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CC4FCF" w14:textId="0593F3FC" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="10CC4FCF" w14:textId="0593F3FC" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Cualquier otra información que el</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7714" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED7714" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC considere pertinente para la </w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>acusación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091E71E6" w14:textId="592FFCB7" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="091E71E6" w14:textId="592FFCB7" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Los </w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>iembros del VRC examinarán y aprobarán el borrador de</w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA antes de presentárselo al OJA. A</w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">formular recomendaciones al OJA, el VRC </w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>deber</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">á </w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>considerar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> un registro escrito en el que consten todas las presentaciones, registros de procesos de examen de proveedores relacionados con el mismo </w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado y cualquier hecho que haya sido </w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>presentado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o registrado por organismos gubernamentales locales, estatales, federales o de otro tipo en el país de origen o en el que se haya constituido el </w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandado, así como en el país en el que se llevó a cabo el proceso de adquisición, incluidos, entre otros, registros vitales, registros de inmigración, registros inmobiliarios y antecedentes penales. Si el OJA no aprueba l</w:t>
       </w:r>
-      <w:r w:rsidR="00260DAA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00260DAA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA, el caso se devolverá al VRC para que lo examine de nuevo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700432C8" w14:textId="6CF73BE6" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="700432C8" w14:textId="6CF73BE6" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Después de que el OJA apruebe l</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA, el</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC emitirá dicho documento, firmado por el </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC en representación del OJA. El</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC entregará una copia de</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NAA, junto con las pruebas documentales que lo sustenten, de haberlas. Las copias podrán enviarse por correo electrónico o por cualquier otro medio que deje constancia de la entrega. El</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">dejará constancia </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">en el expediente las fechas de </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">notificación </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7A97" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CF7A97" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1D25A1" w14:textId="51959011" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6C1D25A1" w14:textId="51959011" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidR="008C62F7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008C62F7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado podrá negar o </w:t>
       </w:r>
-      <w:r w:rsidR="00636F88" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00636F88" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>admitir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> total o parcialmente la</w:t>
       </w:r>
-      <w:r w:rsidR="00404E26" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00404E26" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s acusaciones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>inclu</w:t>
       </w:r>
-      <w:r w:rsidR="00605215" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00605215" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">das </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>en l</w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA sin perjuicio de su derecho a presentar información, documentación o argumentos relativos a circunstancias atenuantes. </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Como parte de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> su respuesta, el </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandado podrá presentar documentación y argumentos relativos a circunstancias atenuantes para l</w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a consideración del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> VRC. Dicha información y documentación deberá presentarse dentro de los plazos indicados anteriormente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35397ECF" w14:textId="50E4A9BB" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="35397ECF" w14:textId="50E4A9BB" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandado podrá, por causa justificada, solicitar una prórroga al</w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC, quien transmitirá dicha solicitud al VRC. El VRC podrá, a su entera discreción y cuando considere que la solicitud no constituye una táctica dilatoria o un abuso procesal, conceder prórrogas razonables de cualesquiera plazos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C2A5A2" w14:textId="4C71F450" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="79C2A5A2" w14:textId="4C71F450" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">A fin de formular una recomendación al OJA, el VRC determinará si la información presentada en el curso del proceso es suficiente o no para sustentar la conclusión de que un </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roveedor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ha incurrido en alguna de las </w:t>
+      </w:r>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proscritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. Tras la emisión de una decisión en virtud de un</w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA, el VRC proporcionará a la OAI, a la Oficina de Servicios Jurídicos de la BMS y a la dependencia institucional que proceda una copia de la notificación de la decisión. Si ha habido pérdidas financieras, el VRC también cumplimentará el </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ormulario de </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ecuperación de </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">érdidas </w:t>
       </w:r>
-      <w:r w:rsidR="00331B27" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00331B27" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">inancieras y se lo remitirá a la Oficina de Servicios Jurídicos de la BMS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A29D300" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6A29D300" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc158206682"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Administración del VRC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="61908628" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="61908628" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Resoluciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0077A099" w14:textId="059691B9" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0077A099" w14:textId="059691B9" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> El VRC </w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ará sus recomendaciones al OJA a partir de lo que haya resuelto y las directrices aplicables. La decisión del OJA será definitiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0858CEEC" w14:textId="6E59B3D5" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0858CEEC" w14:textId="6E59B3D5" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si tras examinar el expediente, </w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el VRC resuelve </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que existe base suficiente para concluir que el </w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado participó en actos u omisiones que constituyen </w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Pr</w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>critas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, emitirá un informe o memorando por escrito en el que resumirá dicha resolución y formulará la recomendación pertinente. El </w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...6 lines deleted...]
-        <w:t>residente presentará el informe o memorando al OJA para que lo considere a la hora de tomar una decisión definitiva.</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentará el informe o memorando al OJA para que lo considere a la hora de tomar una decisión definitiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5206F632" w14:textId="2EC4E317" w:rsidR="009F0F12" w:rsidRPr="000D47A8" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5206F632" w14:textId="2EC4E317" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">tras examinar el expediente, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el VRC resuelve que no existe base suficiente para concluir que el </w:t>
       </w:r>
-      <w:r w:rsidR="00EC279A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC279A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado participó en actos u omisiones que constituyen </w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
-      <w:r w:rsidR="00B759A9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B759A9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>critas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, el </w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recomendará al OJA que el expediente se archive. Si el OJA acepta la recomendación, el</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC levantará </w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">acta de la resolución del VRC y de la aprobación del OJA, e informará sin demora al </w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandado y a las oficinas pertinentes del PNUD. Solo se podrá reabrir un expediente si el OJA aprueba la solicitud del VRC en ese sentido a partir de la aparición de nuev</w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a información</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3665A987" w14:textId="77777777" w:rsidR="000D47A8" w:rsidRPr="000D47A8" w:rsidRDefault="000D47A8" w:rsidP="000D47A8">
+    <w:p w14:paraId="701FC5EC" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Información y documentación</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="701FC5EC" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
-[...25 lines deleted...]
-    <w:p w14:paraId="0DF8EA85" w14:textId="71C4C659" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0DF8EA85" w14:textId="71C4C659" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Al formular su recomendación, el VRC tendrá potestad para determinar la pertinencia, materialidad, importancia y suficiencia de toda la información y documentación, incluidas las declaraciones de testigos, presentadas para respaldar las alegaciones. El VRC también tendrá en c</w:t>
       </w:r>
-      <w:r w:rsidR="00B7773E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B7773E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>onsideración</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> toda la información y documentación que se presente acerca de las circunstancias atenuantes y agravantes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2149A67E" w14:textId="5248BB07" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="2149A67E" w14:textId="5248BB07" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Toda la información y documentación, así como cualquier documento que elabore el VRC, solicitudes de información adicional y otra información y documentación relacionada con el proceso, se considerarán confidenciales, con arreglo a la Política de Divulgación de Información del PNUD, y formarán parte de los archivos del PNUD a efectos de pr</w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ivilegios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> e inmunidades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2184EFC4" w14:textId="7E3C5FDE" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1655B59F" w14:textId="77777777" w:rsidR="001B554C" w:rsidRDefault="001B554C" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2184EFC4" w14:textId="685169D3" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Audiencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EEEA54" w14:textId="337ADDC3" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="03EEEA54" w14:textId="337ADDC3" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El VRC formulará su recomendación a partir de la información y documentación facilitadas. Los </w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores no tendrán derecho a audiencia. El VRC podrá, en uso de su potestad discrecional, celebrar audiencias cuando lo considere necesario, en cuyo caso determinará su duración y forma. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D7FDB6" w14:textId="595C3550" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="43D7FDB6" w14:textId="595C3550" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tanto si se celebra una audiencia como si no, los procesos y deliberaciones del VRC son </w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>confidenciales</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502D14A5" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="502D14A5" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Votaciones y registros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7DDC80" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6C7DDC80" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Todas las decisiones y recomendaciones del VRC se tomarán por mayoría de votos de los miembros del panel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3380FD2F" w14:textId="526ECE44" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3380FD2F" w14:textId="526ECE44" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC conservará registro de todos los procesos, incluida la fecha de recepción de las notificaciones y las sucesivas presentaciones de documentación. El</w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="007364EA" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007364EA" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC dejará constancia escrita de todos los procesos y las actas mostrarán los principales </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>puntos de discusión</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, indicando las razones de las decisiones adoptadas. Los registros de los procesos serán privados y confidenciales. El</w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC gestionará y archivará los registros y, con sujeción a lo dispuesto en la sección XI, únicamente distribuirá la información pertinente requerida para notificaciones o remisiones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED94F27" w14:textId="08EA6D49" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4ED94F27" w14:textId="08EA6D49" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc158206683"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Suspensión </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rovisional</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BE5B1F" w14:textId="3AE4C9F7" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="01BE5B1F" w14:textId="3AE4C9F7" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Cuando se considere necesario y oportuno para velar por los intereses del PNUD, el OJA podrá, durante la investigación de la OAI, tras la emisión de</w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAA o en cualquier otra </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>etapa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los procesos que se contemplan en el presente documento, suspender la participación de un </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>roveedor en contrataciones hasta que se conozca el resultado del proceso. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBA6077" w14:textId="60E97982" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7EBA6077" w14:textId="60E97982" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC notificará por escrito la </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">uspensión </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rovisional al </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado y demás partes interesadas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F13BBE1" w14:textId="610CC119" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4F13BBE1" w14:textId="610CC119" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si el </w:t>
       </w:r>
-      <w:r w:rsidR="004D7503" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004D7503" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado está participando en una contratación, la </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">uspensión </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rovisional especificará si puede o no continuar en ella. La </w:t>
+      </w:r>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">uspensión </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rovisional no será motivo de exclusión automática de l</w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>os procesos de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> contrataci</w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">n que haya en marcha. La </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">uspensión </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rovisional es distinta de la inhabilitación y no se considera una </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>anción a efectos de estos procesos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112BFEEC" w14:textId="22D856F0" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="112BFEEC" w14:textId="22D856F0" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc158206684"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambio de estado y </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ehabilitación</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDF6CA3" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5FDF6CA3" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Cambio de estado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19579F4E" w14:textId="24FA2CEF" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="19579F4E" w14:textId="24FA2CEF" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando termine el período de la </w:t>
       </w:r>
-      <w:r w:rsidR="00225D29" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00225D29" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanción </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">impuesta por el PNUD a un </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nelegible, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00887825" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00887825" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC hará constar el cambio de estado, en estricto cumplimiento de las disposiciones del UNGM en materia de protección de datos, e informará de ello puntualmente a todas las entidades del UNGM a través del sistema automatizado de notificación del UNGM. Un cambio de estado no constituye la </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación del </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51873100" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="51873100" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Rehabilitación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6FB9A5" w14:textId="56448EE3" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4A6FB9A5" w14:textId="56448EE3" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>inhabilitado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, o anteriormente </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>inhabilitado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, que desee </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ser elegible para</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> volver a </w:t>
       </w:r>
-      <w:r w:rsidR="00664608" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00664608" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ealizar negocios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> con el PNUD puede solicitar que el OJA le restituya su condición de elegible. Los </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegibles podrán solicitar su </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación cuando haya transcurrido al menos la mitad del período de </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anción. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B31D751" w14:textId="5571DC22" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3B31D751" w14:textId="5571DC22" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En la </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitud de </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación de un </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible habrá de demostrarse que se han </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>implementado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> medidas correctivas y que el </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>roveedor ha cumplido íntegramente con los requ</w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>erimien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">tos de la decisión del OJA. Dichas medidas correctivas </w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">acreditarán el impacto </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a medi</w:t>
       </w:r>
-      <w:r w:rsidR="00D7652B" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D7652B" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">o y largo plazo de las medidas adoptadas y de los efectos disuasorios de las sanciones impuestas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021E193E" w14:textId="2C9A962E" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="021E193E" w14:textId="2C9A962E" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La solicitud de </w:t>
       </w:r>
-      <w:r w:rsidR="000C782F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000C782F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Rehabilitación </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>debe presentarse por escrito al</w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC (secretary.vrc@undp.org), acompañada de documentación </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>justifi</w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. El</w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>analiza</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rá la solicitud y solicitará más información al </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible o, si la información proporcionada es suficiente, la </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>remitirá</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> al VRC. El VRC examinará la </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitud de </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación y recomendará al OJA que la acepte o la rechace. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BB18B1" w14:textId="052A1D2B" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="57BB18B1" w14:textId="052A1D2B" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La Secretaría del VRC comunicará al</w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el resultado de su </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">solicitud. Si el VRC y el OJA resuelven aprobar la </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">olicitud de </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ehabilitación del </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible, la Secretaría del VRC se lo notificará al </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor anteriormente </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible. Cuando proceda, el VRC también enviará un resumen de la decisión al </w:t>
       </w:r>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">dministrador de las Listas de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00180C5E" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00180C5E" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>egibilidad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del PNUD y del UNGM para solicitar que se modifique el estado del </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>registr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">o. Si no existen más </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>registros</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> relativos al </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor en las Listas de </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD y del UNGM, este recuperará su condición de </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Proveedor E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA4FE91" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3EA4FE91" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc158206685"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Excepciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="5AC6E24E" w14:textId="1F2F8F1E" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5AC6E24E" w14:textId="1F2F8F1E" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Si el</w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Oficina de Adquisiciones de la BMS considera que hay circunstancias excepcionales que justifican la participación de un </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible en un proceso de adquisición del PNUD, podrá solicitar al VRC que contemple una excepción que suspenda temporalmente los efectos de la </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anción impuesta por el PNUD u otro </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rganismo. Dicha solicitud se hará por escrito, resumirá las razones por las que deba aceptarse la participación del </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>roveedor en cuestión y se presentará al</w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...6 lines deleted...]
-        <w:t>residente del VRC.</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE4BE2D" w14:textId="6E9FEA67" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1AE4BE2D" w14:textId="6E9FEA67" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El VRC examinará la solicitud de </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>a excepción y recomendará al OJA que la apruebe o la rechace, contemplando todas las circunstancias, entre ellas que el</w:t>
       </w:r>
-      <w:r w:rsidR="00770175" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00770175" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="008F7376" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F7376" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible sea el único proveedor de tecnología patentada, medicamentos o tratamientos que </w:t>
       </w:r>
-      <w:r w:rsidR="001D5F7C" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001D5F7C" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>permiten salvar vidas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, o cuando existan condiciones de monopolio en el país en el que vaya a llevarse a cabo la adquisición.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54609724" w14:textId="1DCACE17" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="54609724" w14:textId="1DCACE17" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El OJA podrá aceptar la solicitud de excepción si las circunstancias justifican una acción inusual o inmediata, como una crisis repentina e imprevista, o cualquier situación urgente que requiera un esmero o atención extrema que solo pueda proporcionar el </w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E07" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DD7E07" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E07" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DD7E07" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible. La excepción que conceda el OJA hará que un </w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E07" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DD7E07" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E07" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DD7E07" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible pueda optar excepcionalmente a participar en </w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> proceso de adquisición concreto. Todas las excepciones serán de carácter temporal y no servirán de precedente para la concesión de otras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626F4ED6" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="626F4ED6" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc158206686"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Materiales</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63305F7A" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="63305F7A" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Idiomas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CBAF33" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="51CBAF33" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Todos los materiales escritos que se presenten al VRC deberán estar en inglés, francés o español. Los anexos y pruebas documentales podrán presentarse en su idioma original, pero deberán ir acompañados de una traducción fiel y exacta al inglés, francés o español. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0D163D" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0E0D163D" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Distribución de los escritos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271AEC6A" w14:textId="602AB647" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="271AEC6A" w14:textId="602AB647" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC proporcionará copias de todos los escritos relativos a un asunto concreto a todas las partes pertinentes sin demora después de que hayan sido presentados al VRC. El</w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> se encargará de la distribución bajo la dirección del VRC</w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y cualquier comunicación relativa a la distribución de los materiales indicará claramente que no constituye una renuncia a l</w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s p</w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>rivilegios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> e inmunidades del PNUD. El </w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado no tiene derecho a pedir que se le revele la identidad de ninguna persona que haya proporcionado información al PNUD. El </w:t>
       </w:r>
-      <w:r w:rsidR="00A86053" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A86053" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado podrá presentar cualquier información o documentación que considere necesaria o pertinente para su defensa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEC7892" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4EEC7892" w14:textId="4872DE31" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Distribución de los escritos a otras partes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DA5F9D" w14:textId="6625D3BC" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="60DA5F9D" w14:textId="6625D3BC" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del VRC podrá ordenar al</w:t>
+      </w:r>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC que proporcione materiales, con arreglo a los principios en materia de confidencialidad señalados en el apartado 81, a: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3492FD6D" w14:textId="4F195448" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3492FD6D" w14:textId="4F195448" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Otros </w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>emandados en otros procesos sanciona</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>torio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s sobre asuntos relacionados;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06110DF3" w14:textId="66A3B2DF" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="06110DF3" w14:textId="66A3B2DF" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Otras dependencias del PNUD, según </w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>corresponda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5750E477" w14:textId="2340C20F" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5750E477" w14:textId="2340C20F" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Otros</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismos </w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">fectados; y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5559841E" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5559841E" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Otras partes según lo considere necesario o apropiado el VRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662E5966" w14:textId="3D1B9C85" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="662E5966" w14:textId="3D1B9C85" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
         <w:t>En todos los casos de distribución a terceros, según se ha descrito</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> supra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, el</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC indicará que la información o los datos proporcionados son confidenciales y describirá los fines limitados para los que se transmiten, e indicará que el PNUD no estará obligado a proporcionar información o datos</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> adicionales</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B288A7A" w14:textId="740620B8" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="1B288A7A" w14:textId="740620B8" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Materiales</w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> privilegiados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, confidenciales y </w:t>
       </w:r>
-      <w:r w:rsidR="00597A1D" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00597A1D" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sensible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D553DC9" w14:textId="4995B458" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="7D553DC9" w14:textId="4995B458" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">No podrán </w:t>
       </w:r>
-      <w:r w:rsidR="00F20FC9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F20FC9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>compartirse con el</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D95290" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00D95290" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Demandado </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ni </w:t>
       </w:r>
-      <w:r w:rsidR="00F20FC9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F20FC9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">terceros las comunicaciones entre un abogado y su cliente y los documentos que elabore un abogado. El PNUD no divulgará información o documentación que pueda poner en peligro la vida, el bienestar, la seguridad o la salud de ninguna persona o entidad, o que tenga carácter </w:t>
       </w:r>
-      <w:r w:rsidR="009D3008" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009D3008" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sensible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o confidencial en virtud de las políticas y procedimientos del PNUD en materia de divulgación de información. El PNUD no revelará la identidad de ninguna persona que le haya proporcionado la información de la que parta una denuncia y que haya solicitado mantener el anonimato. El</w:t>
       </w:r>
-      <w:r w:rsidR="009D3008" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009D3008" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D3008" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D3008" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="009D3008" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D3008" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC podrá suprimir parte de cualquier información </w:t>
       </w:r>
-      <w:r w:rsidR="009D3008" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009D3008" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>privilegiada</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o confidencial con el fin de preservar el anonimato del informante o proteger cualquier otra información </w:t>
       </w:r>
-      <w:r w:rsidR="009D3008" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="009D3008" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>privilegiada</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, confidencial o </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sensible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, de conformidad con lo ya señalado. El VRC podrá solicitar al respecto la asistencia de la OAI, la Oficina de Servicios Jurídicos de la BMS y la Oficina de Ética, según sea necesario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A30558F" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="4A30558F" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Confidencialidad: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4F2D6F" w14:textId="55A78066" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3B4F2D6F" w14:textId="55A78066" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En toda la información que se difunda relativa a estos procesos deberá constar claramente la mención “CONFIDENCIAL”, a la que se añadirá la siguiente advertencia: “Nada de lo que aquí se expone se considerará una renuncia, expresa o implícita, a ninguna de l</w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s pr</w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ivilegios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> e inmunidades de las Naciones Unidas, incluido el PNUD”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDC5AB2" w14:textId="609D6FCC" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6DDC5AB2" w14:textId="609D6FCC" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc158206687"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Listas de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>legibilidad</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3990441E" w14:textId="0F3469C4" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3990441E" w14:textId="0F3469C4" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD es una lista central que gestiona y mantiene el PNUD. En esta lista figurarán todos los </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores del PNUD que, de conformidad con la presente Política y sus versiones anteriores, sean objeto de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anciones en vigor que afecten a su elegibilidad. Cuando una </w:t>
       </w:r>
-      <w:r w:rsidR="00C92DF7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C92DF7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanción </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>deje de estar en vigor, el</w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC revisará la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD para reflejar, si procede, la rehabilitación del </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E920AA3" w14:textId="6DEC0FD0" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="6E920AA3" w14:textId="6DEC0FD0" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del UNGM es una lista central que </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>gestiona</w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y mant</w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>enida</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> confidencialmente </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">por </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el UNGM como un documento electrónico protegido que agrega la información proporcionada por cada entidad participante, incluido el PNUD. Los </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roveedores </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sujetos a </w:t>
+      </w:r>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anciones que afecten a su elegibilidad serán inscritos en la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del UNGM durante un período que comenzará en el momento de la notificación de la decisión del OJA y finalizará cuando se les considere </w:t>
       </w:r>
-      <w:r w:rsidR="00CB170A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CB170A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Rehabilitados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. La Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del UNGM es actualmente de acceso restringido y no se publica ni distribuye por ningún medio. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AF03F3" w14:textId="68415B42" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="73AF03F3" w14:textId="68415B42" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">Después de que se notifique al </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado la imposición de una </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>anción, el</w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC registrará dicha sanción en la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD y hará constar la correspondiente información en la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00083296" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00083296" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del UNGM. El registro indicará la fecha de la decisión del OJA; el nombre, la nacionalidad, la dirección y los datos de contacto del </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor; el tipo y duración de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ancion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y las </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ráctica</w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scrita(s)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> por las que se impusieron. El</w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC comunicará al </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nelegible su inclusión en la correspondiente Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad y le facilitará la información incluida en el asiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C37817B" w14:textId="22F26F71" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="1C37817B" w14:textId="22F26F71" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si, al recibir la notificación, un </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor del PNUD considera, de buena fe, que el </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>registro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> contiene errores relativos a la identidad, o el tipo o la duración de la </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anción, deberá </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>responder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> por escrito al</w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC en un plazo de cinco días </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>hábiles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, indicando los errores y aportando documentación justificativa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186F1D6F" w14:textId="49066DBB" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="186F1D6F" w14:textId="49066DBB" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidR="00EE500F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EE500F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor no podrá presentar documentación ni hacer alegaciones relativas al fundamento de la </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>elegibilidad decidida por el OJA. El</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC confirmará o modificará la información de la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD en un plazo de cinco días </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>hábiles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a partir de la recepción de la solicitud del </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor y se lo notificará a </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ste por escrito. El</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC también actualizará la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del UNGM, si fuera necesario modificar dicha lista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C8E551" w14:textId="44609423" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="79C8E551" w14:textId="44609423" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Se considerará que todos los </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedores incluidos en la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD o en la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del UNGM, salvo aquellos que hayan sido objeto de una </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Censura</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, han perdido su derecho a participar en procesos de adquisiciones del PNUD. El</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretario</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del VRC informará a los</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ecretarios</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>/as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de todos los VRC u órganos similares de todos los </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismos de cualquier inclusión o eliminación de la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD en un plazo de dos días </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>hábiles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a partir de la modificación correspondiente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E9D164" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="76E9D164" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc158206688"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Divulgación</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0312DF1F" w14:textId="142781C5" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0312DF1F" w14:textId="142781C5" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La información, incluida la identidad de los </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandados sancionados y las correspondientes </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">anciones, se </w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>comparti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rá a través de la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del PNUD y la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibilidad del UNGM. El PNUD podrá, a su entera discreción, facilitar la siguiente información a través de una red interinstitucional confidencial y a los representantes designados de cada </w:t>
       </w:r>
-      <w:r w:rsidR="00CB170A" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CB170A" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Organismo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: una descripción completa de las denuncias contra el </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...6 lines deleted...]
-        <w:t>roveedor, el proceso seguido por el VRC, las pruebas examinadas, las conclusiones y el razonamiento en que se basan las recomendaciones del VRC.</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roveedor, el proceso seguido por el VRC, las pruebas examinadas, las conclusiones y el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>razonamiento en que se basan las recomendaciones del VRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06064A0F" w14:textId="4AAA28EC" w:rsidR="009F0F12" w:rsidRPr="000D47A8" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="06064A0F" w14:textId="72861367" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Las decisiones provisionales son confidenciales </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">como puede consultarse </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="00C82AC7">
+        <w:r w:rsidRPr="006B428F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>aquí</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AA5FF9" w:rsidRPr="00C82AC7">
+      <w:r w:rsidR="00AA5FF9" w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA5FF9" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AA5FF9" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>(en inglés)</w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. El PNUD también podrá, discrecionalmente, </w:t>
       </w:r>
-      <w:r w:rsidR="00E37A23" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E37A23" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>compartir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> dicha información a otras organizaciones internacionales, países anfitriones y cualquier otra parte que considere apropiada y en interés de la </w:t>
       </w:r>
-      <w:r w:rsidR="00BD79DD" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00BD79DD" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Organización</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, de conformidad con los procedimientos pertinentes del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322C4064" w14:textId="77777777" w:rsidR="000D47A8" w:rsidRDefault="000D47A8" w:rsidP="000D47A8">
+    <w:p w14:paraId="3A53D1DB" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Remisiones interinstitucionales:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A8F1A59" w14:textId="77777777" w:rsidR="000D47A8" w:rsidRPr="000D47A8" w:rsidRDefault="000D47A8" w:rsidP="000D47A8">
-[...45 lines deleted...]
-    <w:p w14:paraId="3CA69611" w14:textId="13BE3450" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="3CA69611" w14:textId="13BE3450" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si en el transcurso de los procesos del PNUD surgen datos relativos a posibles </w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rácticas </w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>scritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en las que haya participado un mismo </w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">emandado en relación con actividades de adquisición de otro </w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismo u organización internacional o regional, el VRC podrá recomendar al OJA que </w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>comparta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la correspondiente información y documentación, con carácter confidencial, al </w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismo u organización internacional o regional pertinente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD7DAB9" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5DD7DAB9" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Remisiones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4669E577" w14:textId="5148AB9A" w:rsidR="00A542C4" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="0072187F">
+    <w:p w14:paraId="4669E577" w14:textId="5148AB9A" w:rsidR="00A542C4" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="0072187F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Con arreglo a l</w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>s pr</w:t>
       </w:r>
-      <w:r w:rsidR="008F6A24" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F6A24" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ivilegios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> e inmunidades del PNUD, y a los procesos pertinentes, el VRC puede, con el asesoramiento de la Oficina de Servicios Jurídicos de la BMS, recomendar al OJA que un asunto sea remitido confidencialmente a las autoridades gubernamentales apropiadas en los países anfitriones para su investigación y enjuiciamiento penal en los casos apropiados. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C878396" w14:textId="77777777" w:rsidR="00B01085" w:rsidRDefault="00B01085" w:rsidP="00B01085">
+    <w:p w14:paraId="6ADB16DE" w14:textId="77777777" w:rsidR="00D84D17" w:rsidRDefault="00D84D17" w:rsidP="00B01085">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69C4B720" w14:textId="77777777" w:rsidR="00791FAD" w:rsidRDefault="00791FAD" w:rsidP="00B01085">
+    <w:p w14:paraId="1A8353CA" w14:textId="77777777" w:rsidR="00791FAD" w:rsidRPr="006B428F" w:rsidRDefault="00791FAD" w:rsidP="00B01085">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="639C0CF6" w14:textId="77777777" w:rsidR="00791FAD" w:rsidRDefault="00791FAD" w:rsidP="00B01085">
+    <w:p w14:paraId="0DD782C5" w14:textId="77777777" w:rsidR="00791FAD" w:rsidRPr="006B428F" w:rsidRDefault="00791FAD" w:rsidP="00B01085">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40A630C4" w14:textId="77777777" w:rsidR="00791FAD" w:rsidRDefault="00791FAD" w:rsidP="00B01085">
-[...132 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="307BB353" w14:textId="1CA34B89" w:rsidR="00B01085" w:rsidRPr="006B428F" w:rsidRDefault="00B01085" w:rsidP="00B01085">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307BB353" w14:textId="77777777" w:rsidR="00B01085" w:rsidRPr="00C82AC7" w:rsidRDefault="00B01085" w:rsidP="00B01085">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="03225D76" w14:textId="662A5C50" w:rsidR="00B01085" w:rsidRPr="006B428F" w:rsidRDefault="00B01085" w:rsidP="00B95688">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: esta es una traducción de un documento original en </w:t>
       </w:r>
-      <w:r w:rsidR="008A355C" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A355C" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B01085" w:rsidRPr="00C82AC7">
+    <w:sectPr w:rsidR="00B01085" w:rsidRPr="006B428F" w:rsidSect="006B428F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2160" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D5E8E76" w14:textId="77777777" w:rsidR="00F52BCF" w:rsidRDefault="00F52BCF" w:rsidP="009F0F12">
+    <w:p w14:paraId="151F06B6" w14:textId="77777777" w:rsidR="00D30B89" w:rsidRDefault="00D30B89" w:rsidP="009F0F12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59F0C08D" w14:textId="77777777" w:rsidR="00F52BCF" w:rsidRDefault="00F52BCF" w:rsidP="009F0F12">
+    <w:p w14:paraId="62A75301" w14:textId="77777777" w:rsidR="00D30B89" w:rsidRDefault="00D30B89" w:rsidP="009F0F12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
-    <w:panose1 w:val="020B0503030403090204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4420A398" w14:textId="2DC1E574" w:rsidR="00C2378B" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="00E30490">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4420A398" w14:textId="784D9809" w:rsidR="00C2378B" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="00E30490">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> Fecha de entrada en vigor:</w:t>
     </w:r>
-    <w:r w:rsidR="007B5C2C" w:rsidRPr="00C82AC7">
+    <w:r w:rsidR="007B5C2C" w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1800995798"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{9C09351E-D1C2-4E29-9C18-CCB74864D318}"/>
         <w:date w:fullDate="2023-06-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="ru-RU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="0072187F" w:rsidRPr="00C82AC7">
+        <w:r w:rsidR="0072187F" w:rsidRPr="006B428F">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>01/06/2023</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">Versión n.º: </w:t>
+      <w:t xml:space="preserve">Versión </w:t>
+    </w:r>
+    <w:r w:rsidR="005E7CC0" w:rsidRPr="006B428F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006B428F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-747345068"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{9C09351E-D1C2-4E29-9C18-CCB74864D318}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00C82AC7">
+        <w:r w:rsidRPr="006B428F">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:szCs w:val="24"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60A88ABB" w14:textId="77777777" w:rsidR="00F52BCF" w:rsidRDefault="00F52BCF" w:rsidP="009F0F12">
+    <w:p w14:paraId="47A90029" w14:textId="77777777" w:rsidR="00D30B89" w:rsidRDefault="00D30B89" w:rsidP="009F0F12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5589F59D" w14:textId="77777777" w:rsidR="00F52BCF" w:rsidRDefault="00F52BCF" w:rsidP="009F0F12">
+    <w:p w14:paraId="4C6B78D9" w14:textId="77777777" w:rsidR="00D30B89" w:rsidRDefault="00D30B89" w:rsidP="009F0F12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="308E3D93" w14:textId="46BFE41C" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="308E3D93" w14:textId="46BFE41C" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82AC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Esta Política sustituye a la versión n.º 4 de la Política de Sanciones a Proveedores del PNUD, del 27 de julio de 2016, y se adecúa al marco normativo actualizado para los </w:t>
       </w:r>
-      <w:r w:rsidR="008555BE" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008555BE" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">rganismos del </w:t>
       </w:r>
-      <w:r w:rsidR="008555BE" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008555BE" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>istema de las Naciones Unidas. El marco normativo actual se adoptó el 9 de marzo de 2011 y se encuentra en fase de actualización. El PNUD es miembro de dicho marco y esta política actualizada refleja los últimos debates llevados a cabo en el grupo de trabajo al respecto.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5BDCF689" w14:textId="0C94E6C4" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="5BDCF689" w14:textId="0C94E6C4" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82AC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk97133705"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Estas definiciones se basan en el texto armonizado adoptado por el Comité de Alto Nivel sobre Gestión (</w:t>
       </w:r>
-      <w:r w:rsidR="00405473" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00405473" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>HLCM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>) en las conclusiones de su vigésimo primer período de sesiones (París, 9 de marzo de 2011), modificado en las conclusiones de su trigésimo tercer período de sesiones (Budapest, 30 y 31 de marzo de 2017)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="46EAC035" w14:textId="0CEAACA3" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="00CA06C1">
+    <w:p w14:paraId="46EAC035" w14:textId="0CEAACA3" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="00CA06C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82AC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hay un área específica del </w:t>
       </w:r>
-      <w:r w:rsidR="00887A3F" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00887A3F" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Mercado Global</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de las Naciones Unidas denominada “Listas de proveedores </w:t>
       </w:r>
-      <w:r w:rsidR="00F643BE" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F643BE" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">legibles” que contiene tres listas de </w:t>
       </w:r>
-      <w:r w:rsidR="00CD15A7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD15A7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">elegibilidad: a) la Lista de </w:t>
       </w:r>
-      <w:r w:rsidR="00CD15A7" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CD15A7" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>legibilidad de las Naciones Unidas (descrita en el apartado 13); b) la Lista Consolidada del Consejo de Seguridad de las Naciones Unidas y c) la Lista de empresas e individuos sancionados del Banco Mundial. Estas listas son diferentes e independientes entre sí.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="36DC944F" w14:textId="4FDEFD5A" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="36DC944F" w14:textId="4FDEFD5A" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82AC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00F23700" w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F23700" w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00C82AC7">
+        <w:r w:rsidRPr="006B428F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">Convenio sobre el Trabajo Forzoso de la OIT </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C82AC7">
+        <w:r w:rsidRPr="006B428F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>(núm. 29)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4732797C" w14:textId="1E825634" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="4732797C" w14:textId="1E825634" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82AC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> El </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00C82AC7">
+        <w:r w:rsidRPr="006B428F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Protocolo para Prevenir, Reprimir y Sancionar la Trata de Personas, Especialmente Mujeres y Niños</w:t>
         </w:r>
-        <w:r w:rsidR="002D3FE3" w:rsidRPr="00C82AC7">
+        <w:r w:rsidR="002D3FE3" w:rsidRPr="006B428F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve"> (en inglés)</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C82AC7">
+        <w:r w:rsidRPr="006B428F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>, que complementa la Convención de las Naciones Unidas contra la Delincuencia Organizada Transnacional</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="766B5B44" w14:textId="27B22369" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="766B5B44" w14:textId="7B313135" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82AC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> El PNUD se adhiere al boletín del Secretario General relativo a la explotación y el abuso sexuales (</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El PNUD se adhiere al boletín del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Secretario General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relativo a la explotación y el abuso sexuales (</w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00C82AC7">
+        <w:r w:rsidRPr="006B428F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>ST/SGB/2003/13</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>). También se incluye información sobre la explotación y el abuso sexuales en el </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00C82AC7">
+        <w:r w:rsidRPr="006B428F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Código de Ética</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del PNUD.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0F993C03" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="0F993C03" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82AC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> En algunos organismos, fondos y programas esto también se denomina “suspensión”, distinta de la acción que se produce como parte de una “suspensión provisional”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="049FFFC2" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="00C82AC7" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
+    <w:p w14:paraId="049FFFC2" w14:textId="77777777" w:rsidR="009F0F12" w:rsidRPr="006B428F" w:rsidRDefault="009F0F12" w:rsidP="009F0F12">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C82AC7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B428F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C82AC7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Cuando el VRC preste servicios de VRC a otro organismo de las Naciones Unidas, dichos servicios se regirán por un acuerdo de prestación de servicios o por un memorando de entendimiento. En tales circunstancias, las referencias en la política a dependencias y mecanismos internos, por ejemplo la OAI, se entenderán como referencias a los de dicho organismo de las Naciones Unidas.</w:t>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuando el VRC preste servicios de VRC a otro organismo de las Naciones Unidas, dichos servicios se regirán por un acuerdo de prestación de servicios o por un memorando de entendimiento. En tales circunstancias, las referencias en la política a dependencias y mecanismos internos, por </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>ejemplo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B428F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la OAI, se entenderán como referencias a los de dicho organismo de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="02B5BF06" w14:textId="28780B99" w:rsidR="00C2378B" w:rsidRPr="00C82AC7" w:rsidRDefault="00E67B64" w:rsidP="00D35844">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02B5BF06" w14:textId="1844B394" w:rsidR="00C2378B" w:rsidRPr="006B428F" w:rsidRDefault="005E7CC0" w:rsidP="00D35844">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5565"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C82AC7">
+    <w:r w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="24"/>
-        <w:lang w:bidi="es-ES"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72061E54" wp14:editId="183F68AB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DD722D1" wp14:editId="03AB0BBF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
-            <wp:posOffset>259080</wp:posOffset>
+            <wp:posOffset>190500</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-243840</wp:posOffset>
+            <wp:posOffset>-152400</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304165" cy="601980"/>
-[...2 lines deleted...]
-          <wp:docPr id="10" name="Picture 10"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="387407037" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="14363"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304165" cy="601980"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
+    <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t>Política de Sanciones a Proveedores</w:t>
     </w:r>
-    <w:r w:rsidR="00716002" w:rsidRPr="00C82AC7">
+    <w:r w:rsidR="00716002" w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="009F0F12" w:rsidRPr="00C82AC7">
+    <w:r w:rsidR="009F0F12" w:rsidRPr="006B428F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:t>del PNUD</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08CB0517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD8C2468"/>
     <w:lvl w:ilvl="0" w:tplc="921E18FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -26161,61 +26407,61 @@
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E4155DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="77985E00"/>
-    <w:lvl w:ilvl="0" w:tplc="7A5A6B8C">
+    <w:tmpl w:val="E8300B4C"/>
+    <w:lvl w:ilvl="0" w:tplc="9F2E52FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00D2DB7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="88DAB3D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
@@ -27559,103 +27805,107 @@
   <w:num w:numId="29" w16cid:durableId="1246652170">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="902563198">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1774662486">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="671837249">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1199009124">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1641497285">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1352993240">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F0F12"/>
     <w:rsid w:val="000213CA"/>
+    <w:rsid w:val="00067FBC"/>
     <w:rsid w:val="00070464"/>
     <w:rsid w:val="00083296"/>
     <w:rsid w:val="00092B7B"/>
     <w:rsid w:val="000957D5"/>
     <w:rsid w:val="000B0330"/>
     <w:rsid w:val="000C0ECB"/>
     <w:rsid w:val="000C1735"/>
     <w:rsid w:val="000C33D8"/>
     <w:rsid w:val="000C782F"/>
     <w:rsid w:val="000D47A8"/>
     <w:rsid w:val="000F76DA"/>
     <w:rsid w:val="000F7E28"/>
     <w:rsid w:val="00110B7B"/>
     <w:rsid w:val="001228E7"/>
     <w:rsid w:val="00134436"/>
     <w:rsid w:val="00143A39"/>
     <w:rsid w:val="00143A93"/>
     <w:rsid w:val="001458C7"/>
     <w:rsid w:val="00147703"/>
     <w:rsid w:val="001501F7"/>
+    <w:rsid w:val="0015282B"/>
     <w:rsid w:val="00175161"/>
     <w:rsid w:val="00180C5E"/>
+    <w:rsid w:val="001843C6"/>
     <w:rsid w:val="00194F6D"/>
     <w:rsid w:val="00196122"/>
     <w:rsid w:val="001A61D7"/>
+    <w:rsid w:val="001B554C"/>
     <w:rsid w:val="001C7ACA"/>
     <w:rsid w:val="001D5F7C"/>
     <w:rsid w:val="00220E86"/>
     <w:rsid w:val="00222A32"/>
     <w:rsid w:val="00225D29"/>
     <w:rsid w:val="00260DAA"/>
     <w:rsid w:val="00281682"/>
     <w:rsid w:val="00282B33"/>
     <w:rsid w:val="002A3BCA"/>
     <w:rsid w:val="002B33E7"/>
     <w:rsid w:val="002C1F6E"/>
     <w:rsid w:val="002C5A3A"/>
     <w:rsid w:val="002D042C"/>
     <w:rsid w:val="002D3FE3"/>
     <w:rsid w:val="002E67BB"/>
     <w:rsid w:val="002F324C"/>
     <w:rsid w:val="00317CCD"/>
     <w:rsid w:val="00331B27"/>
     <w:rsid w:val="00332426"/>
     <w:rsid w:val="003477AE"/>
     <w:rsid w:val="00347DF6"/>
     <w:rsid w:val="00362C28"/>
     <w:rsid w:val="00387D9D"/>
     <w:rsid w:val="003949BB"/>
     <w:rsid w:val="003A012D"/>
@@ -27664,239 +27914,250 @@
     <w:rsid w:val="003C5401"/>
     <w:rsid w:val="00404E26"/>
     <w:rsid w:val="00405473"/>
     <w:rsid w:val="00407E1C"/>
     <w:rsid w:val="004263A4"/>
     <w:rsid w:val="004347B6"/>
     <w:rsid w:val="00484D41"/>
     <w:rsid w:val="004B22AB"/>
     <w:rsid w:val="004C0332"/>
     <w:rsid w:val="004C1034"/>
     <w:rsid w:val="004C1C6D"/>
     <w:rsid w:val="004D7503"/>
     <w:rsid w:val="004E29B8"/>
     <w:rsid w:val="004F0200"/>
     <w:rsid w:val="004F22D9"/>
     <w:rsid w:val="004F42F3"/>
     <w:rsid w:val="00505E86"/>
     <w:rsid w:val="005113F7"/>
     <w:rsid w:val="00517C0B"/>
     <w:rsid w:val="0052393B"/>
     <w:rsid w:val="005332FE"/>
     <w:rsid w:val="0055339E"/>
     <w:rsid w:val="00565196"/>
     <w:rsid w:val="00597A1D"/>
     <w:rsid w:val="005E3628"/>
+    <w:rsid w:val="005E7CC0"/>
     <w:rsid w:val="00605215"/>
     <w:rsid w:val="00614940"/>
     <w:rsid w:val="00622A1D"/>
     <w:rsid w:val="00632C44"/>
     <w:rsid w:val="00636F88"/>
     <w:rsid w:val="00653A21"/>
     <w:rsid w:val="00664608"/>
     <w:rsid w:val="00670296"/>
     <w:rsid w:val="00670BD5"/>
     <w:rsid w:val="0067694A"/>
+    <w:rsid w:val="0069418E"/>
     <w:rsid w:val="006A77C5"/>
     <w:rsid w:val="006B19CD"/>
+    <w:rsid w:val="006B428F"/>
     <w:rsid w:val="006C26D5"/>
     <w:rsid w:val="006C7B64"/>
     <w:rsid w:val="006D4183"/>
     <w:rsid w:val="00705D37"/>
     <w:rsid w:val="00716002"/>
     <w:rsid w:val="0072187F"/>
     <w:rsid w:val="007364EA"/>
     <w:rsid w:val="00742D16"/>
     <w:rsid w:val="00745D84"/>
     <w:rsid w:val="007642BE"/>
     <w:rsid w:val="0076643A"/>
     <w:rsid w:val="00770175"/>
     <w:rsid w:val="00791FAD"/>
     <w:rsid w:val="007A5B1D"/>
     <w:rsid w:val="007B5C2C"/>
     <w:rsid w:val="007B63AE"/>
     <w:rsid w:val="007C5CA8"/>
     <w:rsid w:val="007D42DB"/>
+    <w:rsid w:val="00806AB1"/>
     <w:rsid w:val="00811E65"/>
     <w:rsid w:val="008133A5"/>
     <w:rsid w:val="00821C35"/>
     <w:rsid w:val="00837170"/>
     <w:rsid w:val="00845611"/>
     <w:rsid w:val="008555BE"/>
     <w:rsid w:val="00874269"/>
     <w:rsid w:val="0087648C"/>
     <w:rsid w:val="00881933"/>
     <w:rsid w:val="00886B74"/>
     <w:rsid w:val="00887825"/>
     <w:rsid w:val="00887A3F"/>
     <w:rsid w:val="008A355C"/>
     <w:rsid w:val="008C62F7"/>
     <w:rsid w:val="008D7212"/>
     <w:rsid w:val="008F6A24"/>
     <w:rsid w:val="008F7376"/>
     <w:rsid w:val="009015E6"/>
     <w:rsid w:val="00907045"/>
     <w:rsid w:val="00910F81"/>
+    <w:rsid w:val="00914CF1"/>
     <w:rsid w:val="00942767"/>
     <w:rsid w:val="00962162"/>
     <w:rsid w:val="00982933"/>
     <w:rsid w:val="00982995"/>
     <w:rsid w:val="009A0F0F"/>
     <w:rsid w:val="009A480F"/>
     <w:rsid w:val="009C7598"/>
     <w:rsid w:val="009D0142"/>
     <w:rsid w:val="009D3008"/>
     <w:rsid w:val="009E3D40"/>
     <w:rsid w:val="009F05EE"/>
     <w:rsid w:val="009F0F12"/>
     <w:rsid w:val="00A007CA"/>
     <w:rsid w:val="00A056F0"/>
     <w:rsid w:val="00A138EE"/>
     <w:rsid w:val="00A150B7"/>
     <w:rsid w:val="00A357FC"/>
     <w:rsid w:val="00A44C38"/>
     <w:rsid w:val="00A53A65"/>
     <w:rsid w:val="00A542C4"/>
     <w:rsid w:val="00A76BBB"/>
     <w:rsid w:val="00A77BA9"/>
     <w:rsid w:val="00A83E94"/>
+    <w:rsid w:val="00A844AD"/>
     <w:rsid w:val="00A86053"/>
     <w:rsid w:val="00AA5FF9"/>
     <w:rsid w:val="00AC1CC0"/>
     <w:rsid w:val="00AE1921"/>
     <w:rsid w:val="00AE59E0"/>
     <w:rsid w:val="00AF562D"/>
     <w:rsid w:val="00B01085"/>
     <w:rsid w:val="00B20BFB"/>
     <w:rsid w:val="00B34C68"/>
     <w:rsid w:val="00B47226"/>
     <w:rsid w:val="00B718B4"/>
     <w:rsid w:val="00B7393C"/>
     <w:rsid w:val="00B759A9"/>
     <w:rsid w:val="00B7773E"/>
     <w:rsid w:val="00B95688"/>
     <w:rsid w:val="00B97216"/>
     <w:rsid w:val="00BC293A"/>
     <w:rsid w:val="00BC4E6F"/>
     <w:rsid w:val="00BD39F8"/>
     <w:rsid w:val="00BD79DD"/>
     <w:rsid w:val="00BE4003"/>
     <w:rsid w:val="00C06499"/>
     <w:rsid w:val="00C2378B"/>
     <w:rsid w:val="00C50AFF"/>
     <w:rsid w:val="00C51E11"/>
     <w:rsid w:val="00C554EC"/>
     <w:rsid w:val="00C6078A"/>
     <w:rsid w:val="00C647A8"/>
     <w:rsid w:val="00C71C7D"/>
     <w:rsid w:val="00C72904"/>
     <w:rsid w:val="00C82AC7"/>
     <w:rsid w:val="00C8361B"/>
     <w:rsid w:val="00C92DF7"/>
     <w:rsid w:val="00C94FBD"/>
     <w:rsid w:val="00CA06C1"/>
     <w:rsid w:val="00CB170A"/>
     <w:rsid w:val="00CD15A7"/>
     <w:rsid w:val="00CD6074"/>
     <w:rsid w:val="00CF7A97"/>
     <w:rsid w:val="00D05E18"/>
     <w:rsid w:val="00D10189"/>
+    <w:rsid w:val="00D30B89"/>
     <w:rsid w:val="00D34E50"/>
     <w:rsid w:val="00D4406B"/>
     <w:rsid w:val="00D62A44"/>
     <w:rsid w:val="00D62FCE"/>
     <w:rsid w:val="00D73719"/>
     <w:rsid w:val="00D7652B"/>
+    <w:rsid w:val="00D84D17"/>
     <w:rsid w:val="00D95290"/>
     <w:rsid w:val="00D96046"/>
     <w:rsid w:val="00DA5C3A"/>
     <w:rsid w:val="00DC0BB3"/>
     <w:rsid w:val="00DD226E"/>
     <w:rsid w:val="00DD72BA"/>
     <w:rsid w:val="00DD7E07"/>
     <w:rsid w:val="00DE56D7"/>
     <w:rsid w:val="00DE5C5F"/>
+    <w:rsid w:val="00DF2714"/>
     <w:rsid w:val="00E104C6"/>
     <w:rsid w:val="00E22E2B"/>
     <w:rsid w:val="00E37A23"/>
     <w:rsid w:val="00E436A5"/>
     <w:rsid w:val="00E67B64"/>
+    <w:rsid w:val="00E74953"/>
     <w:rsid w:val="00E76633"/>
     <w:rsid w:val="00E7764E"/>
     <w:rsid w:val="00E77AAA"/>
     <w:rsid w:val="00E93C1C"/>
     <w:rsid w:val="00EB1629"/>
     <w:rsid w:val="00EC279A"/>
     <w:rsid w:val="00ED7714"/>
     <w:rsid w:val="00ED7769"/>
     <w:rsid w:val="00EE500F"/>
     <w:rsid w:val="00EF2BC7"/>
     <w:rsid w:val="00F05DD8"/>
     <w:rsid w:val="00F20FC9"/>
     <w:rsid w:val="00F23700"/>
     <w:rsid w:val="00F23D51"/>
     <w:rsid w:val="00F34F6C"/>
     <w:rsid w:val="00F419B1"/>
     <w:rsid w:val="00F46089"/>
     <w:rsid w:val="00F52BCF"/>
     <w:rsid w:val="00F643BE"/>
     <w:rsid w:val="00F87D9E"/>
     <w:rsid w:val="00F94A2E"/>
     <w:rsid w:val="00FD4ECA"/>
     <w:rsid w:val="00FD766D"/>
+    <w:rsid w:val="00FF3BEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5772EC8B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D728886D-5D4E-4D4F-AF78-9A4BCEE0D5D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28872,63 +29133,63 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C2378B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0055339E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BPC/SitePages/Vendor-Sanctions.aspx?xsdata=MDV8MDJ8fGQ1N2RjMWI0ZjdkMzRhNDg1N2JjMDhkYzNhMDVjYzJjfGIzZTVkYjVlMjk0NDQ4Mzc5OWY1NzQ4OGFjZTU0MzE5fDB8MHw2Mzg0NDkwNDM3NTQ0NzM0MDR8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKV0lqb2lNQzR3TGpBd01EQWlMQ0pRSWpvaVYybHVNeklpTENKQlRpSTZJazkwYUdWeUlpd2lWMVFpT2pFeGZRPT18MXxMMk5vWVhSekx6RTVPalZpWkdWaE1EWTJMVFEwTW1NdE5HVmlOUzA0WmpJd0xUbGhNV1JpWTJNNU9XTXhabDlrTm1KaVlUTm1NeTB3TXpSaExUUmhNamt0WW1aaU1DMWtNRE15TVRobE5qWmlZMkpBZFc1eExtZGliQzV6Y0dGalpYTXZiV1Z6YzJGblpYTXZNVGN3T1RNd056VTNORGt5TlE9PXxmMjBiYTRhZmZhYTc0OTM0ZjU3NDA4ZGMzYTA1Y2MyOXxlZjI1ZDZiY2Y4OTg0NzZlYjNhYTlmMzM2NzA3NWFjNw%3D%3D&amp;sdata=eEJzMFUvZ0pxRUI5bWQ0Zk1wTlRLb1B6U25sSUZpb1JESDMyQXhvREhMdz0%3D&amp;ovuser=b3e5db5e-2944-4837-99f5-7488ace54319%2Cana.maria.perez%40undp.org&amp;OR=Teams-HL&amp;CT=1709565968748&amp;clickparams=eyJBcHBOYW1lIjoiVGVhbXMtRGVza3RvcCIsIkFwcFZlcnNpb24iOiI0OS8yNDAyMDIwNTUxNCIsIkhhc0ZlZGVyYXRlZFVzZXIiOmZhbHNlfQ%3D%3D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/BMS/SitePages/Vendor-Sanctions/Vendor-Sanctions.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/504355?ln=es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/pages/viewdetails.aspx?src=ind&amp;mtdsg_no=xviii-12-a&amp;chapter=18" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilo.org/dyn/normlex/es/f?p=NORMLEXPUB:12100:0::NO::P12100_ILO_CODE:C029" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/2023-10/UNDP_HN_CODIGO_DE_ETICA_PNUD.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/504355?ln=es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/pages/viewdetails.aspx?src=ind&amp;mtdsg_no=xviii-12-a&amp;chapter=18" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilo.org/dyn/normlex/es/f?p=NORMLEXPUB:12100:0::NO::P12100_ILO_CODE:C029" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/Ethics/SitePages/Tools%20%26%20Resources/UNDP-Code-of-Ethics.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -29480,78 +29741,78 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33392490-C8B8-44B4-822C-981F6E7C6CB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFBA5623-46A5-4B09-8250-849E34F84FF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>45018</Characters>
+  <Pages>23</Pages>
+  <Words>7765</Words>
+  <Characters>44261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>375</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>368</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52810</CharactersWithSpaces>
+  <CharactersWithSpaces>51923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ana Maria Perez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>