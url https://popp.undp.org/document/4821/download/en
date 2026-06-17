--- v0 (2025-10-31)
+++ v1 (2026-06-17)
@@ -1,8704 +1,9920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="77AB518E" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="47ECCCEC" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB5190" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="627E60FC" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00252C88">
+      <w:r w:rsidRPr="0091303B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TRANSFER OF TITLE FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AB5191" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="255B88ED" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB5192" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="43A0BCB8" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00252C88">
+      <w:r w:rsidRPr="0091303B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Transfer of Title of Non-expendable Supplies and Equipment from the United Nations Development Programme to the Government of </w:t>
+        <w:t xml:space="preserve">Transfer of Title of Non-expendable Supplies and Equipment from the United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0091303B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0091303B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Government of </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AB5193" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="0874C9C5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB5194" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="036D45C4" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-180"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB5195" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="121A105A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-180" w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00252C88">
+      <w:r w:rsidRPr="0091303B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The United Nations Development Programme hereby transfers and the Government of ________hereby accepts full title and ownership of the supplies and equipment specified in the attached schedule. </w:t>
+        <w:t xml:space="preserve">The United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0091303B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0091303B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hereby transfers and the Government of ________hereby accepts full title and ownership of the supplies and equipment specified in the attached schedule. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AB5196" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="0CF1FD41" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB5197" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="3A8D4EB3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-180" w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00252C88">
+      <w:r w:rsidRPr="0091303B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>The supplies and equipment represent assistance of the United Nations Development Programme to the Government of ______ in connection with the _____Project, transfer of such equipment being in accordance with provisions of Paragraph ___of the Project Document dated ________ and signed by the United Nations Development Programme, and the Government.</w:t>
+        <w:t xml:space="preserve">The supplies and equipment represent assistance of the United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0091303B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0091303B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Government of ______ in connection with the _____Project, transfer of such equipment being in accordance with provisions of Paragraph ___of the Project Document dated ________ and signed by the United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0091303B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0091303B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, and the Government.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AB5198" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="5A1109AF" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB5199" w14:textId="77777777" w:rsidR="00B17B99" w:rsidRPr="00252C88" w:rsidRDefault="00B17B99" w:rsidP="00B17B99">
+    <w:p w14:paraId="5AAD648D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-180" w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00252C88">
+      <w:r w:rsidRPr="0091303B">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transfer of Title and ownership is made on the understanding that the supplies and equipment will be used solely for the purposes, in the manner and in the place set out in the Project Document and subject to any limitations contained therein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AB519A" w14:textId="77777777" w:rsidR="00593796" w:rsidRPr="00252C88" w:rsidRDefault="00593796">
+    <w:p w14:paraId="48F7573B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB519B" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88">
+    <w:p w14:paraId="53DA3C63" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="670"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="3618"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB519F" w14:textId="77777777" w:rsidTr="0083372E">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="28CD437E" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB519C" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-            <w:pPr>
+          <w:p w14:paraId="764B8684" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Government of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77AB519D" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-            <w:pPr>
+          <w:p w14:paraId="4A746D04" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB519E" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-            <w:pPr>
+          <w:p w14:paraId="6F86FE0E" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">United Nations Development </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB51A6" w14:textId="77777777" w:rsidTr="0083372E">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="4A7C19E0" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51A0" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-            <w:pPr>
+          <w:p w14:paraId="65A2FB88" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38988A8A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>By</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77AB51A2" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-            <w:pPr>
+          <w:p w14:paraId="4F07ACD2" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51A3" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-            <w:pPr>
+          <w:p w14:paraId="747DC236" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17908E3A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>By:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77AB51A5" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-            <w:pPr>
+          <w:p w14:paraId="1FACFD3F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB51A9" w14:textId="77777777" w:rsidTr="0083372E">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="3B797847" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51A7" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="15F984DD" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Authorized Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4428" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51A8" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="206AC7A3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Resident Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB51B0" w14:textId="77777777" w:rsidTr="0083372E">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="26EB1D02" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51AA" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading1"/>
+          <w:p w14:paraId="3E08213F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:pStyle w:val="Heading1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58F0457A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77AB51AC" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading1"/>
+          <w:p w14:paraId="14A64020" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51AD" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading1"/>
+          <w:p w14:paraId="48F6C731" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:pStyle w:val="Heading1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E448C26" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77AB51AF" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="0083372E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading1"/>
+          <w:p w14:paraId="66C1767A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77AB51B1" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00252C88">
+    <w:p w14:paraId="24C4A4C7" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AB51B2" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00252C88">
+    <w:p w14:paraId="3473E278" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:sectPr w:rsidR="00252C88" w:rsidSect="00252C88">
+        <w:sectPr w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidSect="0091303B">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
-      </w:pPr>
-[...14 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14861" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1148"/>
         <w:gridCol w:w="1133"/>
         <w:gridCol w:w="1005"/>
         <w:gridCol w:w="1261"/>
         <w:gridCol w:w="293"/>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="1088"/>
         <w:gridCol w:w="371"/>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="474"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="315"/>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="762"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB51C1" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="287BA9F3" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              </w:rPr>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB1D5F1" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="446957B7" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1856E72B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58EF0E5F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="660743BA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBE2205" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2BDF6C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A27289F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4E354E" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="525FA722" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9BAD3A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="015156CD" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB51D0" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="556995A1" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="769"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51C2" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="2B33A0F4" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PROJECT CODE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51C3" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="76B26F2A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ASSET ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51C4" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="365FA17F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PROFILE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51C5" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="0DC35158" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DESCRIPTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51C6" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="19144608" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TAG NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51C7" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="39CF6910" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SERIAL NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51C8" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="64FE6194" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MODEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51C9" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="0DF251A5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LOCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51CA" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="2432E97B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACQUISITION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77AB51CB" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="5033D28C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51CC" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="6F212DE8" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>COST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51CD" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="66EB1072" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CURRENCY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77AB51CE" w14:textId="77777777" w:rsidR="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="62E2C64B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FUNDING</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77AB51CF" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00252C88" w:rsidRDefault="00252C88" w:rsidP="00A5698F">
-            <w:pPr>
+          <w:p w14:paraId="30DE2621" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SOURCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB51DD" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="5B946D81" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9E32EE" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2614AE74" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02755164" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C0141C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D06B84" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB95C4D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6816DC66" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50121A82" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="618FC4D1" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="637E6CBA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="041DFD81" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9300DA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB51EA" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="0B8BA266" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6839E48C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1001C446" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED37D1C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0273602F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3DA9B7" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA4A5A1" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1672DB4C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F53A2DD" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="569BD139" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B668DA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE13150" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2D93CB" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB51F7" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="407C8F26" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E1D9C2" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="216B8B85" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D42EF4" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="281A24FA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E095899" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1798ADE4" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5753C22B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="434CCA41" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F80942" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D882D87" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4753F5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="176CB586" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5204" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="5DC63153" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="058C8ADC" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB7DC88" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5794399A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C72ADDF" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0685378E" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB0F9A9" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03668F48" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10936A31" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="025D93A6" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF60379" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF00D55" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="563C2E39" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5211" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="08E8CBEF" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="175F1738" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="360A7F8F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCC5DFA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3E0F2B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D8CC2C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1D8F06" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0204A742" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07914CCC" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3BDBF7" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7289DB" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="781F8048" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B892F4F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB521E" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="7D3A9477" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E44865" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BA29DB" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE45DE5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF301E6" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="319C87A8" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0D0D39" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C131B3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="069C92BF" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB66062" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="529C75E1" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57631041" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E736D73" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB522B" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="324EFB81" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5E8234" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B5F12A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F19DCA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="513F3DCD" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0232BF36" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDE3702" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF13101" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F1C5B5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="433AA27F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B78B1A3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20438957" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F8A140" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5238" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="72A1E9B7" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1342E1" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF9825C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0AEE59" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D668787" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="316A0C8D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C705424" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C58B788" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="428596B3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F33702" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2292035F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56981D77" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="24AF42C9" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5245" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="1F0B0DFC" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4890035F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DE30F2" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0208A12A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="201B754B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="586F7818" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="475F03E4" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23250D22" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7599E1" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9D4659" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A0969A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBE7CB9" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C37278" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5252" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="3FE39406" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06242C5B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C66531" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A24E33D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="342E7E37" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76ACE2C3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61844A6C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B280D8B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9C4E16" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="196C6B80" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F64C83E" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0862DBF4" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="539CC2A2" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB525F" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="37112226" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B2757C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1151DE95" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4A704" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5517F05C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="126CE433" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="767B25C8" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D655EC4" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F181CF" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="200DBEBD" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5B18A6" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CD76CB" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C52FF19" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB526C" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="73FA45FC" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2757CAE5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0F8AC8" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="654C0175" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE0C770" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4FD6AC" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEB6D28" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C78E38" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A7C965" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE5F35F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B64885" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1108FB53" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="209E4CF0" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5279" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="4167049D" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="635BDA97" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DDD169" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B77AF8" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF53D0E" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31342E6F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E624D4" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1F9DF3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FB5150" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="546B4254" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DC694F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC0B88A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7472DA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5286" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="3E1FDDD4" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2828D8B3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NOTES:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="420E0074" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>COLUMN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E34292D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="221C5E52" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="355B2164" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="041CDC9D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="624819FF" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="031A36DD" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB76CFE" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADD024C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAE0D07" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F36A335" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5290" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="02ECA7B6" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="678DE2FB" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4949B6A3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF063EE" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This is the Internal Reference used for the project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="40367DB3" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05810683" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E371D5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D92D298" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A5DF5F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A77044C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB5299" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="5A82DB71" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEAAB43" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B90163" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6399" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4876E77D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This is the code allocated to the asset profile in the chart of accounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="149B8CEA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E79B311" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD766A6" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B89AF1F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0FF050" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52A2" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="566397BB" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69296899" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="749E9AA8" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6399" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>This is the general category e.g. Furniture, Vehicles etc in words</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A02083" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is the general category e.g. Furniture, Vehicles </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in words</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="310BF045" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="320D6720" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="473A0B38" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CD3FF5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="151B60F7" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52AC" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="10E30DB2" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C0BD05" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E204BBA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0805C90F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This is the detailed description of the asset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FEF78C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="306BB16B" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E821D81" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B2AA37" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7138DD57" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9038E2" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52B1" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="385F45D1" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7191261A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="686F9560" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11152" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-            </w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC26D4D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is the asset tag as per laid down tagging convention e.g. FF/SUD/EF FASHER/001 for a furniture item in Sudan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>fasher</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE7EC42" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52B8" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="555DE1EA" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A06325A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC66EDB" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9456" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="499777F6" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This is the serial number, normally available for electrical equipment and registration number for vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E1FF3E" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4309D66C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B73D276" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52C2" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="42D831B9" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB0C153" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F55588" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDF2E13" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This is the asset Model as indicated in Invoice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F78FC8" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E53AF50" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B799118" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C00808" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F00EB3A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="414D057C" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5698F" w:rsidRPr="00252C88" w14:paraId="77AB52CB" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="7FA10766" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF87193" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="282A1FC5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6770" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73119CB5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This is the Place where the asset is based and can be physically located</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B5CB49" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4468FE" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7C97F7" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDEA157" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE072CE" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52D7" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="1BD73981" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA5C798" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E6EFA7" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3784C6EA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The date asset is received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCFD28D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECD595D" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EA4596" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="747C6E9F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64ACAF83" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD62834" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D13725" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="263D61A2" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52E1" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="2B99D088" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC5BF70" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4E00A7" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7C061E" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The cost as per Invoice and payment details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2703AC0E" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EC5200" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F12BDB0" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D03F42A" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBA9FF6" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01977CC2" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52E5" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="5628F52C" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="240" w:type="dxa"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E1B1C5" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6DB908" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12340" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B603DA0" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>This is the Currency used in the cost detail, if various currencies used try to standardize the register into one currency by conversions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252C88" w:rsidRPr="00252C88" w14:paraId="77AB52ED" w14:textId="77777777" w:rsidTr="00A5698F">
+      <w:tr w:rsidR="0091303B" w:rsidRPr="0091303B" w14:paraId="69661AB8" w14:textId="77777777" w:rsidTr="00D25D8A">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C526ED9" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0173812F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8061" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>This is the donor funds used to purchase the asset e.g. UNDP, ECHO etc.</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="472F8F69" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>This is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0091303B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the donor funds used to purchase the asset e.g. UNDP, ECHO etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="069D96DA" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B0D0C1" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="284578B9" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C35074F" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77AB52EE" w14:textId="77777777" w:rsidR="00252C88" w:rsidRPr="00A5698F" w:rsidRDefault="00252C88">
+    <w:p w14:paraId="0D1BE774" w14:textId="77777777" w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidRDefault="0091303B" w:rsidP="0091303B">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00252C88" w:rsidRPr="00A5698F" w:rsidSect="00252C88">
+    <w:sectPr w:rsidR="0091303B" w:rsidRPr="0091303B" w:rsidSect="0091303B">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1170" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B17B99"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00FA6A47"/>
+    <w:rsidRoot w:val="0091303B"/>
+    <w:rsid w:val="0091303B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA6658"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="77AB518E"/>
-  <w15:docId w15:val="{0657AEE0-5BC3-475B-8F89-C2923E18DFF9}"/>
+  <w14:docId w14:val="67AAF0F5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0227163A-BD02-4F1B-8043-EBDC38D0E7F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8777,51 +9993,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8994,1893 +10210,894 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B17B99"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00252C88"/>
+    <w:rsid w:val="0091303B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00252C88"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0091303B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="00252C88"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-    <w:rsid w:val="00252C88"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091303B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1388 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7AB26B8-4163-463E-9040-78F3D512367D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2172</Characters>
+  <Pages>2</Pages>
+  <Words>380</Words>
+  <Characters>2170</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company> </Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2548</CharactersWithSpaces>
+  <CharactersWithSpaces>2545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Transfer of Title Form</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Mengting Yang</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...39 lines deleted...]
-</file>