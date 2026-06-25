--- v0 (2025-10-13)
+++ v1 (2026-06-25)
@@ -1042,51 +1042,50 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> S’il s’agit d’un Projet </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="756407741"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="652A5656" w14:textId="1CBD06C8" w:rsidR="007B555F" w:rsidRPr="00B9107F" w:rsidRDefault="007B555F" w:rsidP="00425770">
             <w:pPr>
               <w:pStyle w:val="Block"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="669"/>
               </w:tabs>
               <w:ind w:left="669" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1222,51 +1221,50 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> S’il s’agit d’un Portefeuille </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-989853476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7F01A447" w14:textId="48EACE00" w:rsidR="007B555F" w:rsidRPr="00B9107F" w:rsidRDefault="007B555F" w:rsidP="00425770">
             <w:pPr>
               <w:pStyle w:val="Block"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="669"/>
               </w:tabs>
               <w:ind w:left="669" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8238,51 +8236,51 @@
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>13.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Le PR remet au PNUD des rapports financiers trimestriels au moyen du formulaire standard FACE du PNUD comme suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09077022" w14:textId="747937C6" w:rsidR="00F8013D" w:rsidRPr="00B9107F" w:rsidRDefault="00037AD8" w:rsidP="007265FC">
+    <w:p w14:paraId="09077022" w14:textId="48B4905C" w:rsidR="00F8013D" w:rsidRPr="00B9107F" w:rsidRDefault="00037AD8" w:rsidP="007265FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>13.2.1</w:t>
       </w:r>
@@ -8294,50 +8292,61 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PR soumet au Représentant Résident du PNUD, au plus tard quinze (15) jours après la fin de chaque trimestre, le formulaire FACE dûment rempli, y compris une </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>estimation détaillée des coûts</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00530CA5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530CA5" w:rsidRPr="00530CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> indiquant le budget détaillé des activités et les Dépenses réelles, dans la langue de travail indiquée dans la case 6 de la Page de couverture. Les formulaires FACE transmis par le PR sont approuvés par le représentant autorisé du PR indiqué dans la case 10 de la Page de couverture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBEE97F" w14:textId="389A8872" w:rsidR="00F8013D" w:rsidRPr="00B9107F" w:rsidRDefault="00037AD8" w:rsidP="007265FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15926,115 +15935,114 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F8013D" w:rsidRPr="00B9107F" w:rsidSect="007F7BFD">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DA497EA" w14:textId="77777777" w:rsidR="001D301A" w:rsidRDefault="001D301A" w:rsidP="00BE14BD">
+    <w:p w14:paraId="5C0351FE" w14:textId="77777777" w:rsidR="006F7B8A" w:rsidRDefault="006F7B8A" w:rsidP="00BE14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DE9A644" w14:textId="77777777" w:rsidR="001D301A" w:rsidRDefault="001D301A" w:rsidP="00BE14BD">
+    <w:p w14:paraId="2C93FB1F" w14:textId="77777777" w:rsidR="006F7B8A" w:rsidRDefault="006F7B8A" w:rsidP="00BE14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="062E251A" w14:textId="77777777" w:rsidR="001D301A" w:rsidRDefault="001D301A"/>
+    <w:p w14:paraId="0C8606FC" w14:textId="77777777" w:rsidR="006F7B8A" w:rsidRDefault="006F7B8A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
-    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Proxima Nova">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -16207,81 +16215,56 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002D1A2C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="679557E4" w14:textId="77777777" w:rsidR="000412B0" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Rev</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> 2019</w:t>
+      <w:t>Rev. novembre 2019</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Accord de coopération sur un Projet</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -16321,65 +16304,65 @@
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6759B7CB" w14:textId="77777777" w:rsidR="000412B0" w:rsidRDefault="000412B0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19768969" w14:textId="77777777" w:rsidR="001D301A" w:rsidRDefault="001D301A" w:rsidP="00BE14BD">
+    <w:p w14:paraId="402F0661" w14:textId="77777777" w:rsidR="006F7B8A" w:rsidRDefault="006F7B8A" w:rsidP="00BE14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68BBA04E" w14:textId="77777777" w:rsidR="001D301A" w:rsidRDefault="001D301A" w:rsidP="00BE14BD">
+    <w:p w14:paraId="19709090" w14:textId="77777777" w:rsidR="006F7B8A" w:rsidRDefault="006F7B8A" w:rsidP="00BE14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CAD1B30" w14:textId="77777777" w:rsidR="001D301A" w:rsidRDefault="001D301A"/>
+    <w:p w14:paraId="137A93CC" w14:textId="77777777" w:rsidR="006F7B8A" w:rsidRDefault="006F7B8A"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2DE050D5" w14:textId="4E5E5B38" w:rsidR="00941E32" w:rsidRPr="00B46F8F" w:rsidRDefault="00941E32" w:rsidP="00302910">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
@@ -18375,51 +18358,50 @@
   <w:num w:numId="19" w16cid:durableId="1464470769">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="738865520">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="927806311">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="517281106">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="365759202">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1417097149">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
@@ -19010,50 +18992,51 @@
     <w:rsid w:val="004F0EA5"/>
     <w:rsid w:val="004F15B1"/>
     <w:rsid w:val="004F1EE6"/>
     <w:rsid w:val="004F27DB"/>
     <w:rsid w:val="004F2DA6"/>
     <w:rsid w:val="004F5779"/>
     <w:rsid w:val="004F763B"/>
     <w:rsid w:val="004F7D6E"/>
     <w:rsid w:val="004F7E30"/>
     <w:rsid w:val="004F7F64"/>
     <w:rsid w:val="0050305B"/>
     <w:rsid w:val="00503D43"/>
     <w:rsid w:val="00504561"/>
     <w:rsid w:val="0050544D"/>
     <w:rsid w:val="00506674"/>
     <w:rsid w:val="0051071C"/>
     <w:rsid w:val="005108D4"/>
     <w:rsid w:val="005140D6"/>
     <w:rsid w:val="00517262"/>
     <w:rsid w:val="00524FF7"/>
     <w:rsid w:val="00526638"/>
     <w:rsid w:val="005267A1"/>
     <w:rsid w:val="00527D58"/>
     <w:rsid w:val="00527EAC"/>
     <w:rsid w:val="00530885"/>
+    <w:rsid w:val="00530CA5"/>
     <w:rsid w:val="00531F56"/>
     <w:rsid w:val="00533910"/>
     <w:rsid w:val="00533DB7"/>
     <w:rsid w:val="00534760"/>
     <w:rsid w:val="00536608"/>
     <w:rsid w:val="005373FD"/>
     <w:rsid w:val="00542944"/>
     <w:rsid w:val="00543398"/>
     <w:rsid w:val="00543943"/>
     <w:rsid w:val="00544F95"/>
     <w:rsid w:val="0054750D"/>
     <w:rsid w:val="0055027C"/>
     <w:rsid w:val="00551332"/>
     <w:rsid w:val="00551A0E"/>
     <w:rsid w:val="00551D85"/>
     <w:rsid w:val="00553401"/>
     <w:rsid w:val="00553BCD"/>
     <w:rsid w:val="005544C0"/>
     <w:rsid w:val="00554917"/>
     <w:rsid w:val="005552BA"/>
     <w:rsid w:val="00555A99"/>
     <w:rsid w:val="0056618F"/>
     <w:rsid w:val="005673F9"/>
     <w:rsid w:val="00570128"/>
     <w:rsid w:val="005706B0"/>
@@ -19232,50 +19215,51 @@
     <w:rsid w:val="006C599E"/>
     <w:rsid w:val="006C6583"/>
     <w:rsid w:val="006C7765"/>
     <w:rsid w:val="006D2EF8"/>
     <w:rsid w:val="006D3206"/>
     <w:rsid w:val="006D3CCB"/>
     <w:rsid w:val="006D52FD"/>
     <w:rsid w:val="006D6352"/>
     <w:rsid w:val="006D6ACF"/>
     <w:rsid w:val="006D6B9F"/>
     <w:rsid w:val="006D74D1"/>
     <w:rsid w:val="006D764D"/>
     <w:rsid w:val="006D7868"/>
     <w:rsid w:val="006E03A4"/>
     <w:rsid w:val="006E0B29"/>
     <w:rsid w:val="006E0FDD"/>
     <w:rsid w:val="006E11B5"/>
     <w:rsid w:val="006E2608"/>
     <w:rsid w:val="006E30AB"/>
     <w:rsid w:val="006E4F8B"/>
     <w:rsid w:val="006E6761"/>
     <w:rsid w:val="006F23E8"/>
     <w:rsid w:val="006F299C"/>
     <w:rsid w:val="006F2EDD"/>
     <w:rsid w:val="006F3C4A"/>
+    <w:rsid w:val="006F7B8A"/>
     <w:rsid w:val="007013F8"/>
     <w:rsid w:val="00702C8B"/>
     <w:rsid w:val="00705D85"/>
     <w:rsid w:val="00705FD9"/>
     <w:rsid w:val="00707144"/>
     <w:rsid w:val="00710EDC"/>
     <w:rsid w:val="007114A0"/>
     <w:rsid w:val="00712FFA"/>
     <w:rsid w:val="00713094"/>
     <w:rsid w:val="007138DB"/>
     <w:rsid w:val="007142EE"/>
     <w:rsid w:val="0071560E"/>
     <w:rsid w:val="00715E5A"/>
     <w:rsid w:val="00720B06"/>
     <w:rsid w:val="007221F2"/>
     <w:rsid w:val="00724087"/>
     <w:rsid w:val="0072420E"/>
     <w:rsid w:val="00724BF1"/>
     <w:rsid w:val="007265FC"/>
     <w:rsid w:val="007301E6"/>
     <w:rsid w:val="0073181F"/>
     <w:rsid w:val="00734278"/>
     <w:rsid w:val="00734360"/>
     <w:rsid w:val="0073445F"/>
     <w:rsid w:val="00734AC1"/>
@@ -19294,50 +19278,51 @@
     <w:rsid w:val="00745FA8"/>
     <w:rsid w:val="00746007"/>
     <w:rsid w:val="00746407"/>
     <w:rsid w:val="00746A6F"/>
     <w:rsid w:val="00747559"/>
     <w:rsid w:val="00752AD3"/>
     <w:rsid w:val="00752B3E"/>
     <w:rsid w:val="007544AD"/>
     <w:rsid w:val="007558C1"/>
     <w:rsid w:val="0075646D"/>
     <w:rsid w:val="00757F87"/>
     <w:rsid w:val="0076184E"/>
     <w:rsid w:val="00762289"/>
     <w:rsid w:val="007634BC"/>
     <w:rsid w:val="007636F8"/>
     <w:rsid w:val="00765062"/>
     <w:rsid w:val="007652FF"/>
     <w:rsid w:val="00766363"/>
     <w:rsid w:val="00767435"/>
     <w:rsid w:val="007705BF"/>
     <w:rsid w:val="00770AEF"/>
     <w:rsid w:val="007717C3"/>
     <w:rsid w:val="007748C3"/>
     <w:rsid w:val="00775B1C"/>
     <w:rsid w:val="007769DF"/>
+    <w:rsid w:val="00776A6D"/>
     <w:rsid w:val="00784E82"/>
     <w:rsid w:val="00784FFA"/>
     <w:rsid w:val="007861B7"/>
     <w:rsid w:val="00787033"/>
     <w:rsid w:val="00787501"/>
     <w:rsid w:val="007877C9"/>
     <w:rsid w:val="00790B5E"/>
     <w:rsid w:val="00794D4B"/>
     <w:rsid w:val="007951B3"/>
     <w:rsid w:val="00795FF5"/>
     <w:rsid w:val="007A071C"/>
     <w:rsid w:val="007A2C87"/>
     <w:rsid w:val="007A48EF"/>
     <w:rsid w:val="007A761D"/>
     <w:rsid w:val="007A7E6F"/>
     <w:rsid w:val="007B03A3"/>
     <w:rsid w:val="007B07B8"/>
     <w:rsid w:val="007B3217"/>
     <w:rsid w:val="007B4447"/>
     <w:rsid w:val="007B4CA4"/>
     <w:rsid w:val="007B4E29"/>
     <w:rsid w:val="007B555F"/>
     <w:rsid w:val="007B62B0"/>
     <w:rsid w:val="007B71D4"/>
     <w:rsid w:val="007B7631"/>
@@ -19676,126 +19661,129 @@
     <w:rsid w:val="00A91A8E"/>
     <w:rsid w:val="00A92739"/>
     <w:rsid w:val="00A92EEF"/>
     <w:rsid w:val="00A93FCE"/>
     <w:rsid w:val="00A94C1E"/>
     <w:rsid w:val="00A9591B"/>
     <w:rsid w:val="00A9621D"/>
     <w:rsid w:val="00AA0301"/>
     <w:rsid w:val="00AA1A59"/>
     <w:rsid w:val="00AA4AA2"/>
     <w:rsid w:val="00AA750B"/>
     <w:rsid w:val="00AB0E1B"/>
     <w:rsid w:val="00AB27E3"/>
     <w:rsid w:val="00AB434F"/>
     <w:rsid w:val="00AB78EB"/>
     <w:rsid w:val="00AC2185"/>
     <w:rsid w:val="00AC5695"/>
     <w:rsid w:val="00AC5CC3"/>
     <w:rsid w:val="00AC61AD"/>
     <w:rsid w:val="00AC6891"/>
     <w:rsid w:val="00AC786A"/>
     <w:rsid w:val="00AD1C4B"/>
     <w:rsid w:val="00AD248E"/>
     <w:rsid w:val="00AD3B42"/>
     <w:rsid w:val="00AD53CC"/>
+    <w:rsid w:val="00AD6053"/>
     <w:rsid w:val="00AD673A"/>
     <w:rsid w:val="00AE0047"/>
     <w:rsid w:val="00AE0E6C"/>
     <w:rsid w:val="00AE1FD4"/>
     <w:rsid w:val="00AE357B"/>
     <w:rsid w:val="00AE5A86"/>
     <w:rsid w:val="00AE6D9A"/>
     <w:rsid w:val="00AF0601"/>
     <w:rsid w:val="00AF0940"/>
     <w:rsid w:val="00AF0B31"/>
     <w:rsid w:val="00AF10E1"/>
     <w:rsid w:val="00AF29AA"/>
     <w:rsid w:val="00AF3889"/>
     <w:rsid w:val="00AF4569"/>
     <w:rsid w:val="00AF55F1"/>
     <w:rsid w:val="00AF612F"/>
     <w:rsid w:val="00AF7590"/>
     <w:rsid w:val="00AF7777"/>
     <w:rsid w:val="00B00230"/>
     <w:rsid w:val="00B00D8D"/>
     <w:rsid w:val="00B00E41"/>
     <w:rsid w:val="00B0133D"/>
     <w:rsid w:val="00B017F6"/>
     <w:rsid w:val="00B02377"/>
     <w:rsid w:val="00B03906"/>
     <w:rsid w:val="00B043E3"/>
     <w:rsid w:val="00B0505C"/>
     <w:rsid w:val="00B05E49"/>
+    <w:rsid w:val="00B05FF9"/>
     <w:rsid w:val="00B0781C"/>
     <w:rsid w:val="00B101FE"/>
     <w:rsid w:val="00B11ACA"/>
     <w:rsid w:val="00B13DA0"/>
     <w:rsid w:val="00B13F56"/>
     <w:rsid w:val="00B146E6"/>
     <w:rsid w:val="00B15163"/>
     <w:rsid w:val="00B1679D"/>
     <w:rsid w:val="00B25581"/>
     <w:rsid w:val="00B25586"/>
     <w:rsid w:val="00B25FC0"/>
     <w:rsid w:val="00B26987"/>
     <w:rsid w:val="00B269F1"/>
     <w:rsid w:val="00B300C0"/>
     <w:rsid w:val="00B312FE"/>
     <w:rsid w:val="00B322D9"/>
     <w:rsid w:val="00B32975"/>
     <w:rsid w:val="00B33406"/>
     <w:rsid w:val="00B35EA5"/>
     <w:rsid w:val="00B36062"/>
     <w:rsid w:val="00B369C1"/>
     <w:rsid w:val="00B37A3F"/>
     <w:rsid w:val="00B41167"/>
     <w:rsid w:val="00B420DC"/>
     <w:rsid w:val="00B43C1E"/>
     <w:rsid w:val="00B44378"/>
     <w:rsid w:val="00B46AF1"/>
     <w:rsid w:val="00B46DBB"/>
     <w:rsid w:val="00B46F8F"/>
     <w:rsid w:val="00B46FD6"/>
     <w:rsid w:val="00B47EFE"/>
     <w:rsid w:val="00B5107C"/>
     <w:rsid w:val="00B5195E"/>
     <w:rsid w:val="00B51F74"/>
     <w:rsid w:val="00B52500"/>
     <w:rsid w:val="00B52F17"/>
     <w:rsid w:val="00B531AE"/>
     <w:rsid w:val="00B5349A"/>
     <w:rsid w:val="00B55941"/>
     <w:rsid w:val="00B55A3E"/>
     <w:rsid w:val="00B55BB3"/>
     <w:rsid w:val="00B56C36"/>
     <w:rsid w:val="00B62B3F"/>
     <w:rsid w:val="00B631E1"/>
     <w:rsid w:val="00B63252"/>
     <w:rsid w:val="00B6505C"/>
     <w:rsid w:val="00B6740D"/>
     <w:rsid w:val="00B67BC6"/>
+    <w:rsid w:val="00B70814"/>
     <w:rsid w:val="00B70850"/>
     <w:rsid w:val="00B70BDE"/>
     <w:rsid w:val="00B72C5C"/>
     <w:rsid w:val="00B739E4"/>
     <w:rsid w:val="00B73BA8"/>
     <w:rsid w:val="00B742C1"/>
     <w:rsid w:val="00B74404"/>
     <w:rsid w:val="00B749C2"/>
     <w:rsid w:val="00B76611"/>
     <w:rsid w:val="00B7705F"/>
     <w:rsid w:val="00B80323"/>
     <w:rsid w:val="00B8272F"/>
     <w:rsid w:val="00B82FE6"/>
     <w:rsid w:val="00B83666"/>
     <w:rsid w:val="00B85695"/>
     <w:rsid w:val="00B85776"/>
     <w:rsid w:val="00B86925"/>
     <w:rsid w:val="00B8704A"/>
     <w:rsid w:val="00B87795"/>
     <w:rsid w:val="00B906CA"/>
     <w:rsid w:val="00B9107F"/>
     <w:rsid w:val="00B92569"/>
     <w:rsid w:val="00B93B96"/>
     <w:rsid w:val="00B97A39"/>
     <w:rsid w:val="00BA2941"/>
@@ -21530,55 +21518,57 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123648182">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/hact/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/hact/UNDP%20HACT%20Itemized%20Cost%20Estimate%20ICE/UNDP%20Itemized%20Cost%20Estimate%20%28ICE%29%20Template.xlsx&amp;action=default" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/funding-authorization-and-certificate-expenditures-form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/funding-authorization-and-certificate-expenditures-form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22144,76 +22134,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="4c3fc442-0911-4b1b-88c3-f81b5e46ff4b"/>
     <ds:schemaRef ds:uri="80d2408f-6e2d-4697-9741-52a736362d75"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E8BF6B8-81BD-2540-A621-A5AAB364B271}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>32</Pages>
-[...1 lines deleted...]
-  <Characters>59488</Characters>
+  <Pages>1</Pages>
+  <Words>10526</Words>
+  <Characters>60001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>495</Lines>
-  <Paragraphs>141</Paragraphs>
+  <Lines>500</Lines>
+  <Paragraphs>140</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70519</CharactersWithSpaces>
+  <CharactersWithSpaces>70387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Legal Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010003AC1BF83BD1334B901D3528CFCC3EC8</vt:lpwstr>