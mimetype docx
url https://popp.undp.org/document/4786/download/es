--- v0 (2025-10-22)
+++ v1 (2026-06-24)
@@ -228,72 +228,88 @@
     <w:p w14:paraId="4D2B927C" w14:textId="50A5517B" w:rsidR="00387DB2" w:rsidRPr="006C217F" w:rsidRDefault="00D902F1" w:rsidP="00A44C62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C217F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">con un Asociado en la Ejecución </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298C6E4C" w14:textId="65BA8E65" w:rsidR="00F8013D" w:rsidRPr="006C217F" w:rsidRDefault="00F8013D" w:rsidP="00B46F8F">
+    <w:p w14:paraId="298C6E4C" w14:textId="282C9701" w:rsidR="00F8013D" w:rsidRPr="006C217F" w:rsidRDefault="00F8013D" w:rsidP="00B46F8F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C217F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>El único propósito de esta página de instrucciones —así como del resto de instrucciones de este modelo— es guiar a la Unidad de Negocio y debe eliminarse antes de enviar el acuerdo al AE para que lo revise y lo firme.</w:t>
+        <w:t>El único propósito de esta página de instrucciones —</w:t>
+      </w:r>
+      <w:r w:rsidR="007244F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C217F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>así como del resto de instrucciones de este modelo— es guiar a la Unidad de Negocio y debe eliminarse antes de enviar el acuerdo al AE para que lo revise y lo firme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B701B1A" w14:textId="709D8E5C" w:rsidR="00F8013D" w:rsidRPr="006C217F" w:rsidRDefault="00F8013D" w:rsidP="00B46F8F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C217F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
@@ -9605,51 +9621,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C217F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El AE presentará al PNUD reportes financieros trimestrales utilizando el Formulario FACE </w:t>
       </w:r>
       <w:r w:rsidRPr="006C217F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>estándar del PNUD tal y como se indica a continuación:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09077022" w14:textId="747937C6" w:rsidR="00F8013D" w:rsidRPr="006C217F" w:rsidRDefault="00037AD8" w:rsidP="007265FC">
+    <w:p w14:paraId="09077022" w14:textId="3CB981D8" w:rsidR="00F8013D" w:rsidRPr="006C217F" w:rsidRDefault="00037AD8" w:rsidP="007265FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C217F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -9666,50 +9682,62 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C217F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El AE presentará un Formulario FACE debidamente completado que incluya un </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="006C217F">
           <w:rPr>
             <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
             <w:sz w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>Cálculo de costos desglosado</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00BB7C74">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7C74" w:rsidRPr="00692C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
       <w:r w:rsidRPr="006C217F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en el que conste un presupuesto de actividad detallado y los Gastos reales al Representante Residente del PNUD en un plazo máximo de quince (15) días tras finalizar cada trimestre en el idioma de trabajo que se establece en el Bloque 6 de la Carilla. Los Formularios FACE presentados por el AE los aprobará el responsable del AE autorizado designado que se indica en el Bloque 10 de la Carilla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBEE97F" w14:textId="34233016" w:rsidR="00F8013D" w:rsidRPr="006C217F" w:rsidRDefault="00037AD8" w:rsidP="007265FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18232,115 +18260,114 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F8013D" w:rsidRPr="006C217F" w:rsidSect="007F7BFD">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="143EC93B" w14:textId="77777777" w:rsidR="00AB1564" w:rsidRDefault="00AB1564" w:rsidP="00BE14BD">
+    <w:p w14:paraId="1B483FD3" w14:textId="77777777" w:rsidR="00DA41C4" w:rsidRDefault="00DA41C4" w:rsidP="00BE14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A97562B" w14:textId="77777777" w:rsidR="00AB1564" w:rsidRDefault="00AB1564" w:rsidP="00BE14BD">
+    <w:p w14:paraId="51AB03A0" w14:textId="77777777" w:rsidR="00DA41C4" w:rsidRDefault="00DA41C4" w:rsidP="00BE14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="577E7867" w14:textId="77777777" w:rsidR="00AB1564" w:rsidRDefault="00AB1564"/>
+    <w:p w14:paraId="0D1E8EDF" w14:textId="77777777" w:rsidR="00DA41C4" w:rsidRDefault="00DA41C4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
-    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Proxima Nova">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -18354,51 +18381,67 @@
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F5471F6" w14:textId="5EFBF364" w:rsidR="000412B0" w:rsidRPr="00B46F8F" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>Revisión de modelo de Acuerdo: Febrero de 2024</w:t>
+      <w:t xml:space="preserve">Revisión de modelo de Acuerdo: </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Febrero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de 2024</w:t>
     </w:r>
     <w:r w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
@@ -18634,65 +18677,65 @@
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6759B7CB" w14:textId="77777777" w:rsidR="000412B0" w:rsidRDefault="000412B0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F9D601F" w14:textId="77777777" w:rsidR="00AB1564" w:rsidRDefault="00AB1564" w:rsidP="00BE14BD">
+    <w:p w14:paraId="44014E4F" w14:textId="77777777" w:rsidR="00DA41C4" w:rsidRDefault="00DA41C4" w:rsidP="00BE14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DA1C400" w14:textId="77777777" w:rsidR="00AB1564" w:rsidRDefault="00AB1564" w:rsidP="00BE14BD">
+    <w:p w14:paraId="2D063496" w14:textId="77777777" w:rsidR="00DA41C4" w:rsidRDefault="00DA41C4" w:rsidP="00BE14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7853F9C7" w14:textId="77777777" w:rsidR="00AB1564" w:rsidRDefault="00AB1564"/>
+    <w:p w14:paraId="6FE64F55" w14:textId="77777777" w:rsidR="00DA41C4" w:rsidRDefault="00DA41C4"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2DE050D5" w14:textId="4E5E5B38" w:rsidR="00941E32" w:rsidRPr="00B46F8F" w:rsidRDefault="00941E32" w:rsidP="00302910">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
@@ -18730,67 +18773,51 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="07C40844" w14:textId="09FB692E" w:rsidR="001D4036" w:rsidRPr="00B46F8F" w:rsidRDefault="001D4036" w:rsidP="00E67175">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> constan dos redacciones: el texto que se utilizará dependerá de los cambios que se hagan al ACP; es decir, si cambia una clausula existente, utilice la redacción del párrafo 1, y si añade cláusulas, utilice la redacción del párrafo 2.</w:t>
+        <w:t xml:space="preserve"> A continuación constan dos redacciones: el texto que se utilizará dependerá de los cambios que se hagan al ACP; es decir, si cambia una clausula existente, utilice la redacción del párrafo 1, y si añade cláusulas, utilice la redacción del párrafo 2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="704F526C" w14:textId="5BB76832" w:rsidR="00D6052C" w:rsidRPr="00B46F8F" w:rsidRDefault="00D6052C" w:rsidP="008C7433">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
@@ -20703,51 +20730,51 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1464470769">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="738865520">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="927806311">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="517281106">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="365759202">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1417097149">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -20836,50 +20863,51 @@
     <w:rsid w:val="000C13DA"/>
     <w:rsid w:val="000C267B"/>
     <w:rsid w:val="000C308D"/>
     <w:rsid w:val="000C30E3"/>
     <w:rsid w:val="000C4397"/>
     <w:rsid w:val="000C4477"/>
     <w:rsid w:val="000C5C18"/>
     <w:rsid w:val="000D3D15"/>
     <w:rsid w:val="000D3DEE"/>
     <w:rsid w:val="000D4027"/>
     <w:rsid w:val="000D5F25"/>
     <w:rsid w:val="000E0366"/>
     <w:rsid w:val="000E12AC"/>
     <w:rsid w:val="000E195E"/>
     <w:rsid w:val="000E22A5"/>
     <w:rsid w:val="000E28C2"/>
     <w:rsid w:val="000E49F3"/>
     <w:rsid w:val="000E53DA"/>
     <w:rsid w:val="000E56AF"/>
     <w:rsid w:val="000E57E0"/>
     <w:rsid w:val="000E629A"/>
     <w:rsid w:val="000E770A"/>
     <w:rsid w:val="000E7AF7"/>
     <w:rsid w:val="000F070D"/>
     <w:rsid w:val="000F206E"/>
+    <w:rsid w:val="000F257C"/>
     <w:rsid w:val="000F4E7A"/>
     <w:rsid w:val="000F56DB"/>
     <w:rsid w:val="000F7E03"/>
     <w:rsid w:val="0010333A"/>
     <w:rsid w:val="00103B75"/>
     <w:rsid w:val="0010524E"/>
     <w:rsid w:val="00105458"/>
     <w:rsid w:val="00105640"/>
     <w:rsid w:val="001057B8"/>
     <w:rsid w:val="00106110"/>
     <w:rsid w:val="00111C62"/>
     <w:rsid w:val="00112C6F"/>
     <w:rsid w:val="001130B3"/>
     <w:rsid w:val="001136F2"/>
     <w:rsid w:val="00113728"/>
     <w:rsid w:val="001143D7"/>
     <w:rsid w:val="001155E0"/>
     <w:rsid w:val="00116A60"/>
     <w:rsid w:val="001178AE"/>
     <w:rsid w:val="00117F8A"/>
     <w:rsid w:val="00121415"/>
     <w:rsid w:val="00121A03"/>
     <w:rsid w:val="00121EB8"/>
     <w:rsid w:val="001221A6"/>
     <w:rsid w:val="00122FF2"/>
@@ -20956,50 +20984,51 @@
     <w:rsid w:val="001B3D10"/>
     <w:rsid w:val="001B4DB9"/>
     <w:rsid w:val="001C0F40"/>
     <w:rsid w:val="001C35E1"/>
     <w:rsid w:val="001C37CF"/>
     <w:rsid w:val="001C3B0D"/>
     <w:rsid w:val="001C4572"/>
     <w:rsid w:val="001C4FC7"/>
     <w:rsid w:val="001C74AC"/>
     <w:rsid w:val="001D03E5"/>
     <w:rsid w:val="001D0ADC"/>
     <w:rsid w:val="001D1B7D"/>
     <w:rsid w:val="001D30C8"/>
     <w:rsid w:val="001D39A9"/>
     <w:rsid w:val="001D3EAB"/>
     <w:rsid w:val="001D4036"/>
     <w:rsid w:val="001D54D7"/>
     <w:rsid w:val="001D6856"/>
     <w:rsid w:val="001E051A"/>
     <w:rsid w:val="001E082B"/>
     <w:rsid w:val="001E1E49"/>
     <w:rsid w:val="001E3F1A"/>
     <w:rsid w:val="001E44C5"/>
     <w:rsid w:val="001E61E4"/>
     <w:rsid w:val="001E66FC"/>
+    <w:rsid w:val="001F09DB"/>
     <w:rsid w:val="001F0A71"/>
     <w:rsid w:val="001F3DDF"/>
     <w:rsid w:val="001F40AE"/>
     <w:rsid w:val="001F4116"/>
     <w:rsid w:val="001F44A8"/>
     <w:rsid w:val="001F5C3E"/>
     <w:rsid w:val="001F6C3C"/>
     <w:rsid w:val="001F6F27"/>
     <w:rsid w:val="001F6FBC"/>
     <w:rsid w:val="001F700A"/>
     <w:rsid w:val="00201BCF"/>
     <w:rsid w:val="002028B5"/>
     <w:rsid w:val="0020349A"/>
     <w:rsid w:val="0020470D"/>
     <w:rsid w:val="0020514F"/>
     <w:rsid w:val="00205BCE"/>
     <w:rsid w:val="002071DB"/>
     <w:rsid w:val="00207874"/>
     <w:rsid w:val="0021014E"/>
     <w:rsid w:val="0021069B"/>
     <w:rsid w:val="00211C8F"/>
     <w:rsid w:val="00212194"/>
     <w:rsid w:val="00213288"/>
     <w:rsid w:val="00213E43"/>
     <w:rsid w:val="002140F1"/>
@@ -21012,50 +21041,51 @@
     <w:rsid w:val="00215BA9"/>
     <w:rsid w:val="0021651D"/>
     <w:rsid w:val="00216FE5"/>
     <w:rsid w:val="00221284"/>
     <w:rsid w:val="0022382E"/>
     <w:rsid w:val="00224249"/>
     <w:rsid w:val="002259B9"/>
     <w:rsid w:val="00225CB7"/>
     <w:rsid w:val="00227AF7"/>
     <w:rsid w:val="00230FD4"/>
     <w:rsid w:val="00231410"/>
     <w:rsid w:val="0023251C"/>
     <w:rsid w:val="00232C17"/>
     <w:rsid w:val="002331BD"/>
     <w:rsid w:val="00233421"/>
     <w:rsid w:val="00234464"/>
     <w:rsid w:val="00234551"/>
     <w:rsid w:val="00235E5C"/>
     <w:rsid w:val="00237328"/>
     <w:rsid w:val="00240995"/>
     <w:rsid w:val="00240C8F"/>
     <w:rsid w:val="00241CE2"/>
     <w:rsid w:val="00242A00"/>
     <w:rsid w:val="00243E7B"/>
     <w:rsid w:val="0024471C"/>
+    <w:rsid w:val="0024484D"/>
     <w:rsid w:val="00244B97"/>
     <w:rsid w:val="002476C0"/>
     <w:rsid w:val="0025176F"/>
     <w:rsid w:val="00251C6F"/>
     <w:rsid w:val="00253F42"/>
     <w:rsid w:val="00254B5A"/>
     <w:rsid w:val="002550E5"/>
     <w:rsid w:val="002562E6"/>
     <w:rsid w:val="002575FF"/>
     <w:rsid w:val="0025796F"/>
     <w:rsid w:val="002619FA"/>
     <w:rsid w:val="002657AA"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="00265F82"/>
     <w:rsid w:val="00266B4F"/>
     <w:rsid w:val="00267785"/>
     <w:rsid w:val="00270BD6"/>
     <w:rsid w:val="00270E02"/>
     <w:rsid w:val="00272756"/>
     <w:rsid w:val="00274CBA"/>
     <w:rsid w:val="00274D81"/>
     <w:rsid w:val="002757AA"/>
     <w:rsid w:val="00276C0D"/>
     <w:rsid w:val="002806F5"/>
     <w:rsid w:val="0028206E"/>
@@ -21106,50 +21136,51 @@
     <w:rsid w:val="002E094C"/>
     <w:rsid w:val="002E3299"/>
     <w:rsid w:val="002E34BB"/>
     <w:rsid w:val="002E36A0"/>
     <w:rsid w:val="002E584B"/>
     <w:rsid w:val="002E7EE9"/>
     <w:rsid w:val="002F01E8"/>
     <w:rsid w:val="002F0CAF"/>
     <w:rsid w:val="002F14B7"/>
     <w:rsid w:val="002F1A27"/>
     <w:rsid w:val="002F1A63"/>
     <w:rsid w:val="002F2183"/>
     <w:rsid w:val="002F2746"/>
     <w:rsid w:val="002F487E"/>
     <w:rsid w:val="002F4A7D"/>
     <w:rsid w:val="002F4DB2"/>
     <w:rsid w:val="002F5F70"/>
     <w:rsid w:val="002F6819"/>
     <w:rsid w:val="002F7429"/>
     <w:rsid w:val="003004F5"/>
     <w:rsid w:val="003010CF"/>
     <w:rsid w:val="00301CD4"/>
     <w:rsid w:val="00302524"/>
     <w:rsid w:val="00302910"/>
     <w:rsid w:val="003029A1"/>
+    <w:rsid w:val="003045FF"/>
     <w:rsid w:val="00305CA8"/>
     <w:rsid w:val="00306836"/>
     <w:rsid w:val="00307327"/>
     <w:rsid w:val="00311E41"/>
     <w:rsid w:val="00313459"/>
     <w:rsid w:val="003135D1"/>
     <w:rsid w:val="00313FE1"/>
     <w:rsid w:val="00314BAC"/>
     <w:rsid w:val="003161E3"/>
     <w:rsid w:val="003171E0"/>
     <w:rsid w:val="003173B0"/>
     <w:rsid w:val="00324B36"/>
     <w:rsid w:val="00325D72"/>
     <w:rsid w:val="003267BE"/>
     <w:rsid w:val="00327385"/>
     <w:rsid w:val="00330319"/>
     <w:rsid w:val="00330A65"/>
     <w:rsid w:val="00330E44"/>
     <w:rsid w:val="00331D1F"/>
     <w:rsid w:val="003343D0"/>
     <w:rsid w:val="00334677"/>
     <w:rsid w:val="003348FF"/>
     <w:rsid w:val="00335D73"/>
     <w:rsid w:val="00341D1B"/>
     <w:rsid w:val="00343BFB"/>
@@ -21509,50 +21540,51 @@
     <w:rsid w:val="0065768F"/>
     <w:rsid w:val="006577AB"/>
     <w:rsid w:val="00660CC9"/>
     <w:rsid w:val="00663562"/>
     <w:rsid w:val="00663AEA"/>
     <w:rsid w:val="00664AE6"/>
     <w:rsid w:val="006664B1"/>
     <w:rsid w:val="00667E63"/>
     <w:rsid w:val="00671434"/>
     <w:rsid w:val="006730E7"/>
     <w:rsid w:val="006745CB"/>
     <w:rsid w:val="0067595B"/>
     <w:rsid w:val="00675AB5"/>
     <w:rsid w:val="00675D93"/>
     <w:rsid w:val="00680472"/>
     <w:rsid w:val="00680937"/>
     <w:rsid w:val="00682469"/>
     <w:rsid w:val="006835DF"/>
     <w:rsid w:val="00683C88"/>
     <w:rsid w:val="00683F6A"/>
     <w:rsid w:val="00684809"/>
     <w:rsid w:val="00686A5F"/>
     <w:rsid w:val="00692997"/>
     <w:rsid w:val="00692B1F"/>
     <w:rsid w:val="00692BBC"/>
+    <w:rsid w:val="00692C1F"/>
     <w:rsid w:val="00692C61"/>
     <w:rsid w:val="006939AB"/>
     <w:rsid w:val="00694D3C"/>
     <w:rsid w:val="006956D1"/>
     <w:rsid w:val="006956E0"/>
     <w:rsid w:val="00696D16"/>
     <w:rsid w:val="006A063B"/>
     <w:rsid w:val="006A096D"/>
     <w:rsid w:val="006A10D0"/>
     <w:rsid w:val="006A4366"/>
     <w:rsid w:val="006A4910"/>
     <w:rsid w:val="006A5565"/>
     <w:rsid w:val="006A6579"/>
     <w:rsid w:val="006A6D9B"/>
     <w:rsid w:val="006B19C9"/>
     <w:rsid w:val="006B1BD5"/>
     <w:rsid w:val="006B23BE"/>
     <w:rsid w:val="006B422A"/>
     <w:rsid w:val="006B6305"/>
     <w:rsid w:val="006B6B93"/>
     <w:rsid w:val="006C1CC8"/>
     <w:rsid w:val="006C217F"/>
     <w:rsid w:val="006C24E7"/>
     <w:rsid w:val="006C2EBE"/>
     <w:rsid w:val="006C3530"/>
@@ -21582,50 +21614,51 @@
     <w:rsid w:val="006E2608"/>
     <w:rsid w:val="006E30AB"/>
     <w:rsid w:val="006E4F8B"/>
     <w:rsid w:val="006E6761"/>
     <w:rsid w:val="006F23E8"/>
     <w:rsid w:val="006F299C"/>
     <w:rsid w:val="006F2EDD"/>
     <w:rsid w:val="006F3C4A"/>
     <w:rsid w:val="007013F8"/>
     <w:rsid w:val="00702C8B"/>
     <w:rsid w:val="00705D85"/>
     <w:rsid w:val="00705FD9"/>
     <w:rsid w:val="00707144"/>
     <w:rsid w:val="00710EDC"/>
     <w:rsid w:val="007114A0"/>
     <w:rsid w:val="00712FFA"/>
     <w:rsid w:val="00713094"/>
     <w:rsid w:val="007138DB"/>
     <w:rsid w:val="007142EE"/>
     <w:rsid w:val="0071560E"/>
     <w:rsid w:val="00715E5A"/>
     <w:rsid w:val="00720B06"/>
     <w:rsid w:val="007221F2"/>
     <w:rsid w:val="00724087"/>
     <w:rsid w:val="0072420E"/>
+    <w:rsid w:val="007244F5"/>
     <w:rsid w:val="00724BF1"/>
     <w:rsid w:val="007265FC"/>
     <w:rsid w:val="007301E6"/>
     <w:rsid w:val="0073181F"/>
     <w:rsid w:val="00734278"/>
     <w:rsid w:val="00734360"/>
     <w:rsid w:val="0073445F"/>
     <w:rsid w:val="00734AC1"/>
     <w:rsid w:val="00734E5B"/>
     <w:rsid w:val="00735591"/>
     <w:rsid w:val="007360D4"/>
     <w:rsid w:val="00736A7B"/>
     <w:rsid w:val="0073701D"/>
     <w:rsid w:val="00737847"/>
     <w:rsid w:val="007378C1"/>
     <w:rsid w:val="00737981"/>
     <w:rsid w:val="00737D37"/>
     <w:rsid w:val="00737FF3"/>
     <w:rsid w:val="0074098E"/>
     <w:rsid w:val="007413DB"/>
     <w:rsid w:val="00743B66"/>
     <w:rsid w:val="00745FA8"/>
     <w:rsid w:val="00746007"/>
     <w:rsid w:val="00746407"/>
     <w:rsid w:val="00746A6F"/>
@@ -22128,50 +22161,51 @@
     <w:rsid w:val="00B82FE6"/>
     <w:rsid w:val="00B83666"/>
     <w:rsid w:val="00B85695"/>
     <w:rsid w:val="00B85776"/>
     <w:rsid w:val="00B86925"/>
     <w:rsid w:val="00B8704A"/>
     <w:rsid w:val="00B87795"/>
     <w:rsid w:val="00B906CA"/>
     <w:rsid w:val="00B9107F"/>
     <w:rsid w:val="00B92569"/>
     <w:rsid w:val="00B93B96"/>
     <w:rsid w:val="00B97A39"/>
     <w:rsid w:val="00BA2941"/>
     <w:rsid w:val="00BA469E"/>
     <w:rsid w:val="00BA5E89"/>
     <w:rsid w:val="00BA77BE"/>
     <w:rsid w:val="00BA786F"/>
     <w:rsid w:val="00BB09FB"/>
     <w:rsid w:val="00BB0FA4"/>
     <w:rsid w:val="00BB11E0"/>
     <w:rsid w:val="00BB2B6F"/>
     <w:rsid w:val="00BB4CB7"/>
     <w:rsid w:val="00BB55FE"/>
     <w:rsid w:val="00BB5D00"/>
     <w:rsid w:val="00BB6C1E"/>
+    <w:rsid w:val="00BB7C74"/>
     <w:rsid w:val="00BC08F6"/>
     <w:rsid w:val="00BC0E9B"/>
     <w:rsid w:val="00BC0EFB"/>
     <w:rsid w:val="00BC4C51"/>
     <w:rsid w:val="00BC66BC"/>
     <w:rsid w:val="00BD103C"/>
     <w:rsid w:val="00BD18C3"/>
     <w:rsid w:val="00BD1B4B"/>
     <w:rsid w:val="00BD2B93"/>
     <w:rsid w:val="00BD4148"/>
     <w:rsid w:val="00BD42DA"/>
     <w:rsid w:val="00BD4CB7"/>
     <w:rsid w:val="00BD5E51"/>
     <w:rsid w:val="00BD6BDE"/>
     <w:rsid w:val="00BD7465"/>
     <w:rsid w:val="00BD7C93"/>
     <w:rsid w:val="00BE14BD"/>
     <w:rsid w:val="00BE1CAB"/>
     <w:rsid w:val="00BE3628"/>
     <w:rsid w:val="00BE52C8"/>
     <w:rsid w:val="00BE749E"/>
     <w:rsid w:val="00BE7B56"/>
     <w:rsid w:val="00BF22EE"/>
     <w:rsid w:val="00BF3078"/>
     <w:rsid w:val="00BF3866"/>
@@ -22321,50 +22355,51 @@
     <w:rsid w:val="00D61BE0"/>
     <w:rsid w:val="00D6741D"/>
     <w:rsid w:val="00D676BA"/>
     <w:rsid w:val="00D67C22"/>
     <w:rsid w:val="00D70D2D"/>
     <w:rsid w:val="00D72086"/>
     <w:rsid w:val="00D74885"/>
     <w:rsid w:val="00D77E4C"/>
     <w:rsid w:val="00D82765"/>
     <w:rsid w:val="00D85935"/>
     <w:rsid w:val="00D863B1"/>
     <w:rsid w:val="00D86460"/>
     <w:rsid w:val="00D902F1"/>
     <w:rsid w:val="00D9055E"/>
     <w:rsid w:val="00D931A0"/>
     <w:rsid w:val="00D94A49"/>
     <w:rsid w:val="00D952CD"/>
     <w:rsid w:val="00D96655"/>
     <w:rsid w:val="00D96A16"/>
     <w:rsid w:val="00D96FE3"/>
     <w:rsid w:val="00D97B4D"/>
     <w:rsid w:val="00DA0CFF"/>
     <w:rsid w:val="00DA2225"/>
     <w:rsid w:val="00DA394F"/>
     <w:rsid w:val="00DA395D"/>
+    <w:rsid w:val="00DA41C4"/>
     <w:rsid w:val="00DA4536"/>
     <w:rsid w:val="00DA5977"/>
     <w:rsid w:val="00DA632A"/>
     <w:rsid w:val="00DA6416"/>
     <w:rsid w:val="00DA6E14"/>
     <w:rsid w:val="00DB0A26"/>
     <w:rsid w:val="00DB17F8"/>
     <w:rsid w:val="00DB2304"/>
     <w:rsid w:val="00DB349C"/>
     <w:rsid w:val="00DB404E"/>
     <w:rsid w:val="00DB5C89"/>
     <w:rsid w:val="00DB5E4F"/>
     <w:rsid w:val="00DB64DF"/>
     <w:rsid w:val="00DC0255"/>
     <w:rsid w:val="00DC2883"/>
     <w:rsid w:val="00DC2922"/>
     <w:rsid w:val="00DC2D2D"/>
     <w:rsid w:val="00DC3B3F"/>
     <w:rsid w:val="00DC686A"/>
     <w:rsid w:val="00DC71C1"/>
     <w:rsid w:val="00DC754F"/>
     <w:rsid w:val="00DD2826"/>
     <w:rsid w:val="00DD2878"/>
     <w:rsid w:val="00DD3E15"/>
     <w:rsid w:val="00DD476D"/>
@@ -23875,51 +23910,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123648182">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/hact/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/hact/UNDP%20HACT%20Itemized%20Cost%20Estimate%20ICE/UNDP%20Itemized%20Cost%20Estimate%20%28ICE%29%20Template.xlsx&amp;action=default" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/funding-authorization-and-certificate-expenditures-form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/funding-authorization-and-certificate-expenditures-form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24486,60 +24521,60 @@
     <ds:schemaRef ds:uri="4c3fc442-0911-4b1b-88c3-f81b5e46ff4b"/>
     <ds:schemaRef ds:uri="80d2408f-6e2d-4697-9741-52a736362d75"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E8BF6B8-81BD-2540-A621-A5AAB364B271}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>10454</Words>
-  <Characters>59593</Characters>
+  <Words>10434</Words>
+  <Characters>59480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>496</Lines>
+  <Lines>495</Lines>
   <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>69908</CharactersWithSpaces>
+  <CharactersWithSpaces>69775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Legal Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010003AC1BF83BD1334B901D3528CFCC3EC8</vt:lpwstr>