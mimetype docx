--- v0 (2025-12-27)
+++ v1 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0E10616A" w14:textId="6FE1D94E" w:rsidR="00F8013D" w:rsidRPr="00B9107F" w:rsidRDefault="00F8013D" w:rsidP="003E2E19">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="701125C9" wp14:editId="3B745375">
@@ -886,89 +886,69 @@
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00EF39D4" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>review</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the footnotes as they contain drafting </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B9107F">
+        <w:t xml:space="preserve"> the footnotes as they contain drafting guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="003F22E4" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>guidelines</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F22E4" w:rsidRPr="00B9107F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0C55" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="003F22E4" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">delete </w:t>
       </w:r>
       <w:r w:rsidR="005E0C55" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">them prior to </w:t>
       </w:r>
       <w:r w:rsidR="00B146E6" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -2022,85 +2002,71 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">INSERT NAME OF THE IMPLEMENTING </w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>INSERT NAME OF THE IMPLEMENTING PARTNER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9107F">
+        <w:rPr>
+          <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:color w:val="FF0000"/>
-          <w:spacing w:val="-2"/>
-[...9 lines deleted...]
-          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00F8013D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F8013D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Reference No.</w:t>
       </w:r>
       <w:r w:rsidR="00F8013D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F8013D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:i/>
@@ -2698,51 +2664,50 @@
             </w:r>
             <w:r w:rsidR="0045082A" w:rsidRPr="00B9107F">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="756407741"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0045082A" w:rsidRPr="00B9107F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="652A5656" w14:textId="1CBD06C8" w:rsidR="007B555F" w:rsidRPr="00B9107F" w:rsidRDefault="007B555F" w:rsidP="00425770">
             <w:pPr>
               <w:pStyle w:val="Block"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="669"/>
               </w:tabs>
               <w:ind w:left="669" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
@@ -2910,51 +2875,50 @@
             </w:r>
             <w:r w:rsidR="0045082A" w:rsidRPr="00B9107F">
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-989853476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0045082A" w:rsidRPr="00B9107F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7F01A447" w14:textId="48EACE00" w:rsidR="007B555F" w:rsidRPr="00B9107F" w:rsidRDefault="007B555F" w:rsidP="00425770">
             <w:pPr>
               <w:pStyle w:val="Block"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="669"/>
               </w:tabs>
               <w:ind w:left="669" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
@@ -8706,62 +8670,60 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Portfolio</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00F8013D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall mean the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0080619E" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>project</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003F189F" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00FF2881" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="000F56DB" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
@@ -14381,65 +14343,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B3D10" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The IP shall ensure that decisions on employment related to the </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The IP shall ensure that decisions on employment related to the Project</w:t>
+      </w:r>
       <w:r w:rsidR="00282296" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
       <w:r w:rsidR="00DB17F8" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Portfolio</w:t>
       </w:r>
       <w:r w:rsidR="00EC0EA5" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
@@ -15579,84 +15528,71 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">maintains and complies with a system to monitor the performance of each </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C5030D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ubcontractor, and</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> ensures regular reporting from them in accordance with this Agreement.</w:t>
+        <w:t>ubcontractor, and ensures regular reporting from them in accordance with this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67896390" w14:textId="79E27895" w:rsidR="00543943" w:rsidRPr="00B9107F" w:rsidRDefault="001F5C3E" w:rsidP="00B46FD6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
@@ -17744,83 +17680,61 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">percent </w:t>
       </w:r>
       <w:r w:rsidR="009C33D0" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(20%) </w:t>
       </w:r>
       <w:r w:rsidR="00F8013D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">on </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">any </w:t>
+        <w:t xml:space="preserve">on any </w:t>
       </w:r>
       <w:r w:rsidR="00CF4B0D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>one</w:t>
-[...10 lines deleted...]
-        <w:t>-line</w:t>
+        <w:t>one-line</w:t>
       </w:r>
       <w:r w:rsidR="00F8013D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> item of the Budget</w:t>
       </w:r>
       <w:r w:rsidR="00956B9F" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that may be necessary for the proper and successful implementation of the Project</w:t>
       </w:r>
       <w:r w:rsidR="00282296" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
@@ -19611,51 +19525,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
       <w:r w:rsidR="00F77BFE" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09077022" w14:textId="747937C6" w:rsidR="00F8013D" w:rsidRPr="00B9107F" w:rsidRDefault="00037AD8" w:rsidP="007265FC">
+    <w:p w14:paraId="09077022" w14:textId="24DC4FC4" w:rsidR="00F8013D" w:rsidRPr="00B9107F" w:rsidRDefault="00037AD8" w:rsidP="007265FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -21609,73 +21523,51 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, and the operations of the IP generally.</w:t>
       </w:r>
       <w:r w:rsidR="00AF7777" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The right of UNDP to </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and the IP’s </w:t>
+        <w:t xml:space="preserve">The right of UNDP to conduct an investigation and the IP’s </w:t>
       </w:r>
       <w:r w:rsidR="00B322D9" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">responsibility </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to comply with such an investigation shall not lapse upon expiration or prior termination of </w:t>
       </w:r>
       <w:r w:rsidR="0023251C" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
@@ -26424,75 +26316,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">he Recipient’s employees, officials, representatives and agents who have a need to know such Information for purposes of performing obligations under </w:t>
       </w:r>
       <w:r w:rsidR="00534760" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>this Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> officials, representatives and agents of any legal entity that it controls, controls it, or with which it is under common control, who have a need to know such Information for purposes of performing obligations under </w:t>
+        <w:t xml:space="preserve">, and employees officials, representatives and agents of any legal entity that it controls, controls it, or with which it is under common control, who have a need to know such Information for purposes of performing obligations under </w:t>
       </w:r>
       <w:r w:rsidR="00534760" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00C27553" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. F</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
@@ -29484,75 +29352,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.4.10</w:t>
       </w:r>
       <w:r w:rsidR="005F26EC" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003029A1" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">return, delete or destroy UNDP Personal Data if </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> instructed by UNDP in writing, and provide evidence of such action to UNDP upon written request; </w:t>
+        <w:t xml:space="preserve">return, delete or destroy UNDP Personal Data if so instructed by UNDP in writing, and provide evidence of such action to UNDP upon written request; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E396AFD" w14:textId="3C286A00" w:rsidR="003029A1" w:rsidRPr="00B9107F" w:rsidRDefault="005E6095" w:rsidP="00B46F8F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
@@ -31108,73 +30952,51 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) which the arbitral tribunal, in view of the statements of claim and </w:t>
       </w:r>
       <w:r w:rsidR="0002470D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>defence</w:t>
       </w:r>
       <w:r w:rsidR="00F4444D" w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the evidentiary record, considers relevant to the Dispute and material to its outcome. When apportioning costs pursuant to Article 42, paragraph 1, of the UNCITRAL Arbitration Rules, the arbitral tribunal shall </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the reasonableness of document production requests.</w:t>
+        <w:t xml:space="preserve"> and the evidentiary record, considers relevant to the Dispute and material to its outcome. When apportioning costs pursuant to Article 42, paragraph 1, of the UNCITRAL Arbitration Rules, the arbitral tribunal shall take into account the reasonableness of document production requests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7309E8A1" w14:textId="65167728" w:rsidR="00F4444D" w:rsidRPr="00B9107F" w:rsidRDefault="00B300C0" w:rsidP="00642784">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9107F">
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -37677,166 +37499,165 @@
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Proxima Nova" w:hAnsi="Proxima Nova"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F8013D" w:rsidRPr="00B9107F" w:rsidSect="007F7BFD">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53459CBC" w14:textId="77777777" w:rsidR="00B26987" w:rsidRDefault="00B26987" w:rsidP="00BE14BD">
+    <w:p w14:paraId="3D49AD90" w14:textId="77777777" w:rsidR="000166AB" w:rsidRDefault="000166AB" w:rsidP="00BE14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A37D44F" w14:textId="77777777" w:rsidR="00B26987" w:rsidRDefault="00B26987" w:rsidP="00BE14BD">
+    <w:p w14:paraId="2B859D4E" w14:textId="77777777" w:rsidR="000166AB" w:rsidRDefault="000166AB" w:rsidP="00BE14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3639C7D1" w14:textId="77777777" w:rsidR="00B26987" w:rsidRDefault="00B26987"/>
+    <w:p w14:paraId="080F1C45" w14:textId="77777777" w:rsidR="000166AB" w:rsidRDefault="000166AB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
-    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Proxima Nova">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F5471F6" w14:textId="5EFBF364" w:rsidR="000412B0" w:rsidRPr="00B46F8F" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Template Revision:</w:t>
     </w:r>
     <w:r w:rsidR="00072321" w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -37905,51 +37726,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B6449CF" w14:textId="6DCD1D0D" w:rsidR="000412B0" w:rsidRPr="002D1A2C" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D1A2C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Template Revision:</w:t>
     </w:r>
     <w:r w:rsidR="00072321">
@@ -38034,51 +37855,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="002D1A2C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002D1A2C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="679557E4" w14:textId="77777777" w:rsidR="000412B0" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>November 2019</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -38157,67 +37978,67 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6759B7CB" w14:textId="77777777" w:rsidR="000412B0" w:rsidRDefault="000412B0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22DE5053" w14:textId="77777777" w:rsidR="00B26987" w:rsidRDefault="00B26987" w:rsidP="00BE14BD">
+    <w:p w14:paraId="0AEFF53C" w14:textId="77777777" w:rsidR="000166AB" w:rsidRDefault="000166AB" w:rsidP="00BE14BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61714983" w14:textId="77777777" w:rsidR="00B26987" w:rsidRDefault="00B26987" w:rsidP="00BE14BD">
+    <w:p w14:paraId="33CBF600" w14:textId="77777777" w:rsidR="000166AB" w:rsidRDefault="000166AB" w:rsidP="00BE14BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="63F4EE47" w14:textId="77777777" w:rsidR="00B26987" w:rsidRDefault="00B26987"/>
+    <w:p w14:paraId="1D6BEBD6" w14:textId="77777777" w:rsidR="000166AB" w:rsidRDefault="000166AB"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2DE050D5" w14:textId="4E5E5B38" w:rsidR="00941E32" w:rsidRPr="00B46F8F" w:rsidRDefault="00941E32" w:rsidP="00302910">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B46F8F">
         <w:rPr>
@@ -38480,51 +38301,51 @@
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">when the Implementing Partner is serving as a grant-making institution. </w:t>
       </w:r>
       <w:r w:rsidR="00F771F7" w:rsidRPr="00B46F8F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46F8F">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>elete if not applicable.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B064E83" w14:textId="77777777" w:rsidR="000412B0" w:rsidRPr="00B46F8F" w:rsidRDefault="000412B0" w:rsidP="00F940C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4788"/>
         <w:tab w:val="left" w:pos="9540"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>United Nations Development Programme</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="14454E39" w14:textId="46509E16" w:rsidR="000412B0" w:rsidRPr="00B46F8F" w:rsidRDefault="000412B0" w:rsidP="00F940C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
@@ -38534,51 +38355,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Project</w:t>
     </w:r>
     <w:r w:rsidR="00A73276" w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>/Portfolio</w:t>
     </w:r>
     <w:r w:rsidRPr="00B46F8F">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Cooperation Agreement</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DD7BB07" w14:textId="77777777" w:rsidR="000412B0" w:rsidRPr="004E73A3" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4788"/>
         <w:tab w:val="left" w:pos="9540"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004E73A3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>United Nations Development Programme</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F617778" w14:textId="77777777" w:rsidR="000412B0" w:rsidRDefault="000412B0" w:rsidP="00AD673A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
@@ -38609,51 +38430,51 @@
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1DB61D8D" w14:textId="77777777" w:rsidR="000412B0" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4788"/>
         <w:tab w:val="left" w:pos="9540"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="666F0C46" w14:textId="0ABAC8FD" w:rsidR="000412B0" w:rsidRPr="00E462B5" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4788"/>
         <w:tab w:val="left" w:pos="9540"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="22" w:name="_Hlk30584632"/>
     <w:bookmarkStart w:id="23" w:name="_Hlk30584633"/>
     <w:bookmarkStart w:id="24" w:name="_Hlk30584687"/>
     <w:bookmarkStart w:id="25" w:name="_Hlk30584688"/>
     <w:r w:rsidRPr="00E462B5">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">United Nations Development Programme </w:t>
     </w:r>
@@ -38687,51 +38508,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="22"/>
   <w:bookmarkEnd w:id="23"/>
   <w:bookmarkEnd w:id="24"/>
   <w:bookmarkEnd w:id="25"/>
   <w:p w14:paraId="4B2E3A32" w14:textId="77777777" w:rsidR="000412B0" w:rsidRDefault="000412B0" w:rsidP="007F7BFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4788"/>
         <w:tab w:val="left" w:pos="9540"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E1F0670E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="35206D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -40427,93 +40248,92 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1464470769">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="738865520">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="927806311">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="517281106">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="365759202">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1417097149">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyN7YwMzI0sLCwNLI0N7BU0lEKTi0uzszPAykwrAUA7wMffSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00F8013D"/>
     <w:rsid w:val="0000244E"/>
     <w:rsid w:val="000027D8"/>
     <w:rsid w:val="000043E7"/>
     <w:rsid w:val="00004E22"/>
     <w:rsid w:val="00005A5A"/>
     <w:rsid w:val="00011187"/>
     <w:rsid w:val="000129D4"/>
     <w:rsid w:val="00013E98"/>
     <w:rsid w:val="0001463A"/>
     <w:rsid w:val="0001616C"/>
+    <w:rsid w:val="000166AB"/>
     <w:rsid w:val="00020EC3"/>
     <w:rsid w:val="00021E7F"/>
     <w:rsid w:val="00024091"/>
     <w:rsid w:val="0002470D"/>
     <w:rsid w:val="00025504"/>
     <w:rsid w:val="00025A28"/>
     <w:rsid w:val="00030E38"/>
     <w:rsid w:val="00032348"/>
     <w:rsid w:val="000334C1"/>
     <w:rsid w:val="00033547"/>
     <w:rsid w:val="00033895"/>
     <w:rsid w:val="0003587A"/>
     <w:rsid w:val="00035BE6"/>
     <w:rsid w:val="00035FCD"/>
     <w:rsid w:val="00036C53"/>
     <w:rsid w:val="00037AD8"/>
     <w:rsid w:val="00040AE5"/>
     <w:rsid w:val="00040F32"/>
     <w:rsid w:val="000412B0"/>
     <w:rsid w:val="000416A0"/>
     <w:rsid w:val="00042425"/>
     <w:rsid w:val="00046732"/>
     <w:rsid w:val="000468F1"/>
     <w:rsid w:val="000473B0"/>
     <w:rsid w:val="00047C0D"/>
@@ -40846,50 +40666,51 @@
     <w:rsid w:val="00301CD4"/>
     <w:rsid w:val="00302524"/>
     <w:rsid w:val="00302910"/>
     <w:rsid w:val="003029A1"/>
     <w:rsid w:val="00305CA8"/>
     <w:rsid w:val="00306836"/>
     <w:rsid w:val="00307327"/>
     <w:rsid w:val="00311E41"/>
     <w:rsid w:val="00313459"/>
     <w:rsid w:val="003135D1"/>
     <w:rsid w:val="00313FE1"/>
     <w:rsid w:val="00314BAC"/>
     <w:rsid w:val="003161E3"/>
     <w:rsid w:val="003173B0"/>
     <w:rsid w:val="00324B36"/>
     <w:rsid w:val="00325D72"/>
     <w:rsid w:val="003267BE"/>
     <w:rsid w:val="00327385"/>
     <w:rsid w:val="00330319"/>
     <w:rsid w:val="00330A65"/>
     <w:rsid w:val="00330E44"/>
     <w:rsid w:val="00331D1F"/>
     <w:rsid w:val="003343D0"/>
     <w:rsid w:val="00334677"/>
     <w:rsid w:val="003348FF"/>
+    <w:rsid w:val="003357E0"/>
     <w:rsid w:val="00335D73"/>
     <w:rsid w:val="00341D1B"/>
     <w:rsid w:val="00343BFB"/>
     <w:rsid w:val="00344348"/>
     <w:rsid w:val="00344501"/>
     <w:rsid w:val="00354E49"/>
     <w:rsid w:val="003561C4"/>
     <w:rsid w:val="00356423"/>
     <w:rsid w:val="00356D39"/>
     <w:rsid w:val="00357DCB"/>
     <w:rsid w:val="00357F0B"/>
     <w:rsid w:val="00360400"/>
     <w:rsid w:val="003627C5"/>
     <w:rsid w:val="00362FDC"/>
     <w:rsid w:val="00370ADC"/>
     <w:rsid w:val="00371718"/>
     <w:rsid w:val="00373B1B"/>
     <w:rsid w:val="00374118"/>
     <w:rsid w:val="003752C4"/>
     <w:rsid w:val="00375658"/>
     <w:rsid w:val="00376D58"/>
     <w:rsid w:val="00382A7D"/>
     <w:rsid w:val="00384D82"/>
     <w:rsid w:val="003864DD"/>
     <w:rsid w:val="0038720B"/>
@@ -41087,50 +40908,51 @@
     <w:rsid w:val="00543398"/>
     <w:rsid w:val="00543943"/>
     <w:rsid w:val="00544F95"/>
     <w:rsid w:val="0054750D"/>
     <w:rsid w:val="0055027C"/>
     <w:rsid w:val="00551A0E"/>
     <w:rsid w:val="00551D85"/>
     <w:rsid w:val="00553401"/>
     <w:rsid w:val="00553BCD"/>
     <w:rsid w:val="005544C0"/>
     <w:rsid w:val="00554917"/>
     <w:rsid w:val="005552BA"/>
     <w:rsid w:val="00555A99"/>
     <w:rsid w:val="0056618F"/>
     <w:rsid w:val="005673F9"/>
     <w:rsid w:val="00570128"/>
     <w:rsid w:val="005706B0"/>
     <w:rsid w:val="005714E3"/>
     <w:rsid w:val="00571614"/>
     <w:rsid w:val="00572B75"/>
     <w:rsid w:val="00573FB8"/>
     <w:rsid w:val="00574341"/>
     <w:rsid w:val="00575365"/>
     <w:rsid w:val="005753AF"/>
     <w:rsid w:val="00575562"/>
+    <w:rsid w:val="00576973"/>
     <w:rsid w:val="00576A39"/>
     <w:rsid w:val="0057781A"/>
     <w:rsid w:val="00581220"/>
     <w:rsid w:val="005815AD"/>
     <w:rsid w:val="00581B8F"/>
     <w:rsid w:val="00582744"/>
     <w:rsid w:val="0058367C"/>
     <w:rsid w:val="0058392F"/>
     <w:rsid w:val="0058397E"/>
     <w:rsid w:val="00584B48"/>
     <w:rsid w:val="00585389"/>
     <w:rsid w:val="00590A18"/>
     <w:rsid w:val="00592BD2"/>
     <w:rsid w:val="005940E7"/>
     <w:rsid w:val="00595783"/>
     <w:rsid w:val="00596423"/>
     <w:rsid w:val="00597BC5"/>
     <w:rsid w:val="00597C5A"/>
     <w:rsid w:val="005A2983"/>
     <w:rsid w:val="005A3268"/>
     <w:rsid w:val="005A3A84"/>
     <w:rsid w:val="005A5922"/>
     <w:rsid w:val="005A592E"/>
     <w:rsid w:val="005B0E41"/>
     <w:rsid w:val="005B0F00"/>
@@ -41520,50 +41342,51 @@
     <w:rsid w:val="008C04EF"/>
     <w:rsid w:val="008C2448"/>
     <w:rsid w:val="008C27AD"/>
     <w:rsid w:val="008C27B6"/>
     <w:rsid w:val="008C2AB2"/>
     <w:rsid w:val="008C3C67"/>
     <w:rsid w:val="008C414A"/>
     <w:rsid w:val="008C4484"/>
     <w:rsid w:val="008C45B1"/>
     <w:rsid w:val="008C5118"/>
     <w:rsid w:val="008C7433"/>
     <w:rsid w:val="008C7E02"/>
     <w:rsid w:val="008D0177"/>
     <w:rsid w:val="008D36C8"/>
     <w:rsid w:val="008D4411"/>
     <w:rsid w:val="008D4ECB"/>
     <w:rsid w:val="008D6870"/>
     <w:rsid w:val="008D6A7B"/>
     <w:rsid w:val="008D77E0"/>
     <w:rsid w:val="008E1B31"/>
     <w:rsid w:val="008E23B7"/>
     <w:rsid w:val="008E485F"/>
     <w:rsid w:val="008E5B9A"/>
     <w:rsid w:val="008E6C07"/>
     <w:rsid w:val="008E76C4"/>
+    <w:rsid w:val="008E7FCC"/>
     <w:rsid w:val="008F3164"/>
     <w:rsid w:val="008F341F"/>
     <w:rsid w:val="008F476B"/>
     <w:rsid w:val="008F4E04"/>
     <w:rsid w:val="008F6963"/>
     <w:rsid w:val="0090052B"/>
     <w:rsid w:val="00900F9D"/>
     <w:rsid w:val="00902685"/>
     <w:rsid w:val="009029AC"/>
     <w:rsid w:val="00903C10"/>
     <w:rsid w:val="009050FE"/>
     <w:rsid w:val="0090573B"/>
     <w:rsid w:val="0090585A"/>
     <w:rsid w:val="00905B51"/>
     <w:rsid w:val="009062FE"/>
     <w:rsid w:val="009078D2"/>
     <w:rsid w:val="00907D0C"/>
     <w:rsid w:val="00910327"/>
     <w:rsid w:val="00910DF9"/>
     <w:rsid w:val="009129CA"/>
     <w:rsid w:val="009146E0"/>
     <w:rsid w:val="00915400"/>
     <w:rsid w:val="009159A4"/>
     <w:rsid w:val="00916503"/>
     <w:rsid w:val="009170CF"/>
@@ -41650,50 +41473,51 @@
     <w:rsid w:val="009E5214"/>
     <w:rsid w:val="009E5C5E"/>
     <w:rsid w:val="009E7E02"/>
     <w:rsid w:val="009F09B9"/>
     <w:rsid w:val="009F33C1"/>
     <w:rsid w:val="009F3670"/>
     <w:rsid w:val="009F3EC8"/>
     <w:rsid w:val="009F4F78"/>
     <w:rsid w:val="00A016B5"/>
     <w:rsid w:val="00A02A07"/>
     <w:rsid w:val="00A04C34"/>
     <w:rsid w:val="00A057E5"/>
     <w:rsid w:val="00A063BA"/>
     <w:rsid w:val="00A075ED"/>
     <w:rsid w:val="00A10CDD"/>
     <w:rsid w:val="00A121FE"/>
     <w:rsid w:val="00A12A98"/>
     <w:rsid w:val="00A140E0"/>
     <w:rsid w:val="00A15EE1"/>
     <w:rsid w:val="00A20A85"/>
     <w:rsid w:val="00A21EC9"/>
     <w:rsid w:val="00A23E4E"/>
     <w:rsid w:val="00A25F76"/>
     <w:rsid w:val="00A26EDF"/>
     <w:rsid w:val="00A314EA"/>
+    <w:rsid w:val="00A319EB"/>
     <w:rsid w:val="00A35C1B"/>
     <w:rsid w:val="00A371FA"/>
     <w:rsid w:val="00A37353"/>
     <w:rsid w:val="00A42344"/>
     <w:rsid w:val="00A4309B"/>
     <w:rsid w:val="00A432F8"/>
     <w:rsid w:val="00A44C62"/>
     <w:rsid w:val="00A45682"/>
     <w:rsid w:val="00A45F5B"/>
     <w:rsid w:val="00A512B5"/>
     <w:rsid w:val="00A51F13"/>
     <w:rsid w:val="00A52405"/>
     <w:rsid w:val="00A54462"/>
     <w:rsid w:val="00A54A74"/>
     <w:rsid w:val="00A55BD7"/>
     <w:rsid w:val="00A57089"/>
     <w:rsid w:val="00A6029E"/>
     <w:rsid w:val="00A60CF4"/>
     <w:rsid w:val="00A621A1"/>
     <w:rsid w:val="00A6312A"/>
     <w:rsid w:val="00A66270"/>
     <w:rsid w:val="00A67142"/>
     <w:rsid w:val="00A6749D"/>
     <w:rsid w:val="00A70913"/>
     <w:rsid w:val="00A70E39"/>
@@ -41833,50 +41657,51 @@
     <w:rsid w:val="00B85776"/>
     <w:rsid w:val="00B86925"/>
     <w:rsid w:val="00B8704A"/>
     <w:rsid w:val="00B87795"/>
     <w:rsid w:val="00B906CA"/>
     <w:rsid w:val="00B9107F"/>
     <w:rsid w:val="00B92569"/>
     <w:rsid w:val="00B93B96"/>
     <w:rsid w:val="00B97A39"/>
     <w:rsid w:val="00BA2941"/>
     <w:rsid w:val="00BA469E"/>
     <w:rsid w:val="00BA5E89"/>
     <w:rsid w:val="00BA77BE"/>
     <w:rsid w:val="00BA786F"/>
     <w:rsid w:val="00BB09FB"/>
     <w:rsid w:val="00BB0FA4"/>
     <w:rsid w:val="00BB11E0"/>
     <w:rsid w:val="00BB2B6F"/>
     <w:rsid w:val="00BB4CB7"/>
     <w:rsid w:val="00BB55FE"/>
     <w:rsid w:val="00BB5D00"/>
     <w:rsid w:val="00BB6C1E"/>
     <w:rsid w:val="00BC08F6"/>
     <w:rsid w:val="00BC0E9B"/>
     <w:rsid w:val="00BC0EFB"/>
+    <w:rsid w:val="00BC37CC"/>
     <w:rsid w:val="00BC4C51"/>
     <w:rsid w:val="00BC66BC"/>
     <w:rsid w:val="00BD103C"/>
     <w:rsid w:val="00BD18C3"/>
     <w:rsid w:val="00BD1B4B"/>
     <w:rsid w:val="00BD2B93"/>
     <w:rsid w:val="00BD4148"/>
     <w:rsid w:val="00BD42DA"/>
     <w:rsid w:val="00BD4CB7"/>
     <w:rsid w:val="00BD5E51"/>
     <w:rsid w:val="00BD6BDE"/>
     <w:rsid w:val="00BD7465"/>
     <w:rsid w:val="00BD7C93"/>
     <w:rsid w:val="00BE14BD"/>
     <w:rsid w:val="00BE1CAB"/>
     <w:rsid w:val="00BE3628"/>
     <w:rsid w:val="00BE52C8"/>
     <w:rsid w:val="00BE749E"/>
     <w:rsid w:val="00BE7B56"/>
     <w:rsid w:val="00BF22EE"/>
     <w:rsid w:val="00BF3078"/>
     <w:rsid w:val="00BF3866"/>
     <w:rsid w:val="00BF3F75"/>
     <w:rsid w:val="00BF4E71"/>
     <w:rsid w:val="00C01A92"/>
@@ -41920,61 +41745,63 @@
     <w:rsid w:val="00C5091B"/>
     <w:rsid w:val="00C51B57"/>
     <w:rsid w:val="00C52A36"/>
     <w:rsid w:val="00C5380B"/>
     <w:rsid w:val="00C55168"/>
     <w:rsid w:val="00C565CB"/>
     <w:rsid w:val="00C57D3E"/>
     <w:rsid w:val="00C60C74"/>
     <w:rsid w:val="00C620A2"/>
     <w:rsid w:val="00C62D8B"/>
     <w:rsid w:val="00C64844"/>
     <w:rsid w:val="00C65141"/>
     <w:rsid w:val="00C66251"/>
     <w:rsid w:val="00C66B71"/>
     <w:rsid w:val="00C677BC"/>
     <w:rsid w:val="00C7063B"/>
     <w:rsid w:val="00C72776"/>
     <w:rsid w:val="00C73210"/>
     <w:rsid w:val="00C801EC"/>
     <w:rsid w:val="00C81DC4"/>
     <w:rsid w:val="00C82A9C"/>
     <w:rsid w:val="00C83287"/>
     <w:rsid w:val="00C8336A"/>
     <w:rsid w:val="00C83803"/>
     <w:rsid w:val="00C84D6A"/>
+    <w:rsid w:val="00C84F1E"/>
     <w:rsid w:val="00C90A59"/>
     <w:rsid w:val="00C90EEC"/>
     <w:rsid w:val="00C91C40"/>
     <w:rsid w:val="00C92EC4"/>
     <w:rsid w:val="00C974F6"/>
     <w:rsid w:val="00C977F9"/>
     <w:rsid w:val="00CA17CE"/>
     <w:rsid w:val="00CA25EF"/>
     <w:rsid w:val="00CA2E43"/>
     <w:rsid w:val="00CA3192"/>
     <w:rsid w:val="00CA5081"/>
+    <w:rsid w:val="00CA5AEB"/>
     <w:rsid w:val="00CA6D5A"/>
     <w:rsid w:val="00CA7523"/>
     <w:rsid w:val="00CB2769"/>
     <w:rsid w:val="00CB2B03"/>
     <w:rsid w:val="00CB3766"/>
     <w:rsid w:val="00CC08C9"/>
     <w:rsid w:val="00CC1985"/>
     <w:rsid w:val="00CC1DA1"/>
     <w:rsid w:val="00CC6937"/>
     <w:rsid w:val="00CC70DD"/>
     <w:rsid w:val="00CD0E1A"/>
     <w:rsid w:val="00CD0F0E"/>
     <w:rsid w:val="00CD1556"/>
     <w:rsid w:val="00CD1AC8"/>
     <w:rsid w:val="00CD4642"/>
     <w:rsid w:val="00CD4DB8"/>
     <w:rsid w:val="00CD60C4"/>
     <w:rsid w:val="00CD6AF9"/>
     <w:rsid w:val="00CE00CB"/>
     <w:rsid w:val="00CE0852"/>
     <w:rsid w:val="00CE3BA8"/>
     <w:rsid w:val="00CE5069"/>
     <w:rsid w:val="00CE6E85"/>
     <w:rsid w:val="00CE78B8"/>
     <w:rsid w:val="00CF0434"/>
@@ -42169,81 +41996,83 @@
     <w:rsid w:val="00ED1741"/>
     <w:rsid w:val="00ED37DC"/>
     <w:rsid w:val="00ED432B"/>
     <w:rsid w:val="00ED4AD9"/>
     <w:rsid w:val="00ED4B74"/>
     <w:rsid w:val="00ED51AF"/>
     <w:rsid w:val="00ED5528"/>
     <w:rsid w:val="00ED7456"/>
     <w:rsid w:val="00ED7A05"/>
     <w:rsid w:val="00EE1029"/>
     <w:rsid w:val="00EE1092"/>
     <w:rsid w:val="00EE3EA7"/>
     <w:rsid w:val="00EE61B8"/>
     <w:rsid w:val="00EE651F"/>
     <w:rsid w:val="00EF049E"/>
     <w:rsid w:val="00EF0752"/>
     <w:rsid w:val="00EF0BE0"/>
     <w:rsid w:val="00EF2A7F"/>
     <w:rsid w:val="00EF39D4"/>
     <w:rsid w:val="00EF686F"/>
     <w:rsid w:val="00F00F14"/>
     <w:rsid w:val="00F02984"/>
     <w:rsid w:val="00F02FF5"/>
     <w:rsid w:val="00F03BFC"/>
     <w:rsid w:val="00F041D7"/>
+    <w:rsid w:val="00F04405"/>
     <w:rsid w:val="00F044C4"/>
     <w:rsid w:val="00F05698"/>
     <w:rsid w:val="00F10358"/>
     <w:rsid w:val="00F10C56"/>
     <w:rsid w:val="00F1257C"/>
     <w:rsid w:val="00F12CB8"/>
     <w:rsid w:val="00F17B7C"/>
     <w:rsid w:val="00F2001F"/>
     <w:rsid w:val="00F22B6B"/>
     <w:rsid w:val="00F23FAD"/>
     <w:rsid w:val="00F24039"/>
     <w:rsid w:val="00F247B1"/>
     <w:rsid w:val="00F25005"/>
     <w:rsid w:val="00F25099"/>
     <w:rsid w:val="00F25EE5"/>
     <w:rsid w:val="00F26BF5"/>
     <w:rsid w:val="00F26E06"/>
     <w:rsid w:val="00F27021"/>
     <w:rsid w:val="00F3053D"/>
     <w:rsid w:val="00F30EA1"/>
     <w:rsid w:val="00F32B3C"/>
     <w:rsid w:val="00F33E5A"/>
     <w:rsid w:val="00F33F52"/>
     <w:rsid w:val="00F35541"/>
     <w:rsid w:val="00F40415"/>
     <w:rsid w:val="00F4081A"/>
     <w:rsid w:val="00F41C4D"/>
     <w:rsid w:val="00F43ADE"/>
     <w:rsid w:val="00F4444D"/>
     <w:rsid w:val="00F45C36"/>
     <w:rsid w:val="00F45D32"/>
+    <w:rsid w:val="00F47A71"/>
     <w:rsid w:val="00F47D67"/>
     <w:rsid w:val="00F51974"/>
     <w:rsid w:val="00F5238A"/>
     <w:rsid w:val="00F52802"/>
     <w:rsid w:val="00F53F03"/>
     <w:rsid w:val="00F55683"/>
     <w:rsid w:val="00F579E9"/>
     <w:rsid w:val="00F60F6B"/>
     <w:rsid w:val="00F62150"/>
     <w:rsid w:val="00F625E5"/>
     <w:rsid w:val="00F627A9"/>
     <w:rsid w:val="00F628B1"/>
     <w:rsid w:val="00F629FC"/>
     <w:rsid w:val="00F6612D"/>
     <w:rsid w:val="00F73625"/>
     <w:rsid w:val="00F756CE"/>
     <w:rsid w:val="00F75FAB"/>
     <w:rsid w:val="00F76BD6"/>
     <w:rsid w:val="00F771F7"/>
     <w:rsid w:val="00F77BFE"/>
     <w:rsid w:val="00F8013D"/>
     <w:rsid w:val="00F80BB2"/>
     <w:rsid w:val="00F81AEE"/>
     <w:rsid w:val="00F8278F"/>
     <w:rsid w:val="00F83535"/>
@@ -42302,51 +42131,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20E5B910"/>
   <w15:docId w15:val="{1416E47E-09C2-5841-8050-7FAA866461CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -43473,51 +43302,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A92739"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="24867565">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="389156834">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -43571,51 +43400,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123648182">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/hact/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/hact/UNDP%20HACT%20Itemized%20Cost%20Estimate%20ICE/UNDP%20Itemized%20Cost%20Estimate%20%28ICE%29%20Template.xlsx&amp;action=default" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/funding-authorization-and-certificate-expenditures-form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/funding-authorization-and-certificate-expenditures-form" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -43886,54 +43715,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008041760EB5333C4BA8AB8C0E03F88927" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f9a14feb2ba41b43ff33f52b687fa98e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6bfe89e3-bbc3-4204-a3a4-851798b7c728" xmlns:ns3="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="649dbb510ba13d7a355a31fd434ffe07" ns2:_="" ns3:_="">
     <xsd:import namespace="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
     <xsd:import namespace="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -44138,147 +43963,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6bfe89e3-bbc3-4204-a3a4-851798b7c728">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6C23448-A358-43B2-8258-1303AE951A8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
     <ds:schemaRef ds:uri="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E8BF6B8-81BD-2540-A621-A5AAB364B271}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32F99372-AC9F-4AF6-A39F-23A6CF742847}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6681F404-7B24-4323-97C2-E64CAC31EE93}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ce7d9834-ad3d-4c59-a3d9-09bc030ecc3a"/>
+    <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6681F404-7B24-4323-97C2-E64CAC31EE93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32F99372-AC9F-4AF6-A39F-23A6CF742847}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="6bfe89e3-bbc3-4204-a3a4-851798b7c728"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>30</Pages>
-  <Words>10147</Words>
-  <Characters>55069</Characters>
+  <Words>9711</Words>
+  <Characters>55359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>458</Lines>
-  <Paragraphs>130</Paragraphs>
+  <Lines>461</Lines>
+  <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>65086</CharactersWithSpaces>
+  <CharactersWithSpaces>64941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Legal Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008041760EB5333C4BA8AB8C0E03F88927</vt:lpwstr>