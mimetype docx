--- v0 (2025-10-01)
+++ v1 (2026-06-27)
@@ -7,114 +7,116 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E65D4C0" w14:textId="77777777" w:rsidR="00954A7D" w:rsidRDefault="00954A7D" w:rsidP="007F3004">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="448C21F5" w14:textId="7765B722" w:rsidR="00954A7D" w:rsidRDefault="00954A7D" w:rsidP="00954A7D">
+    <w:p w14:paraId="448C21F5" w14:textId="0BC957A7" w:rsidR="00954A7D" w:rsidRDefault="000754BB" w:rsidP="00954A7D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB77DD">
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="142F859F" wp14:editId="7E25D862">
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Picture 4" descr="undplogo2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4624F4E6" wp14:editId="499B107F">
+            <wp:extent cx="408411" cy="830580"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="1653517312" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="undplogo2"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="511810" cy="1023620"/>
+                      <a:ext cx="415471" cy="844937"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDE19BB" w14:textId="7874775D" w:rsidR="00A341FA" w:rsidRDefault="004A06AC" w:rsidP="007F3004">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">AVIS DE </w:t>
@@ -197,57 +199,68 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="00FE2D9A">
         <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">:     </w:t>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB6">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>[XXX]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB0EB6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>XXX]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390BCAF1" w14:textId="6B2923B7" w:rsidR="00A341FA" w:rsidRPr="008237FA" w:rsidRDefault="002924C4" w:rsidP="008237FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="517EBCAD" wp14:editId="696BE47B">
                 <wp:simplePos x="0" y="0"/>
@@ -286,51 +299,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
             <w:pict>
               <v:shapetype w14:anchorId="6B4932CE" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m0,0l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.75pt;margin-top:6.85pt;width:308.4pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1emu;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1emu;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;bbTwpiECAAA8BAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvrNJILAQEVarhPSybZF2&#10;+wHGdhKriW3ZhoCq/nvHhiC2vVRVOZhxZubNm3nj9dOp79CRGyuUzHHyEGPEJVVMyCbH396qyRIj&#10;64hkpFOS5/jMLX7afPywHnTGp6pVHeMGAYi02aBz3DqnsyiytOU9sQ9KcwnOWpmeOLiaJmKGDIDe&#10;d9E0jhfRoAzTRlFuLXwtL068Cfh1zan7WteWO9TlGLi5cJpw7v0ZbdYkawzRraBXGuQfWPRESCh6&#10;gyqJI+hgxB9QvaBGWVW7B6r6SNW1oDz0AN0k8W/dvLZE89ALDMfq25js/4OlX447gwTL8QwjSXqQ&#10;6PngVKiMZn48g7YZRBVyZ3yD9CRf9Yui3y2SqmiJbHgIfjtryE18RvQuxV+shiL74bNiEEMAP8zq&#10;VJveQ8IU0ClIcr5Jwk8OUfg4WyWLxRKUo6MvItmYqI11n7jqkTdybJ0homldoaQE4ZVJQhlyfLHO&#10;0yLZmOCrSlWJrgv6dxINOZ4/JvM4ZFjVCea9Ps6aZl90Bh2JXyH4VVVoEjz3YUYdJAtoLSdse7Ud&#10;Ed3Fhuqd9HjQGfC5Wpcd+bGKV9vldplO0uliO0njspw8V0U6WVTJ47yclUVRJj89tSTNWsEYl57d&#10;uK9J+nf7cH05l027bextDtF79DAwIDv+B9JBWq/mZS/2ip13ZpQcVjQEX5+TfwP3d7DvH/3mFwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhANfWNiXdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQ&#10;RO+V+g/WIvUGTkABmsZBVaVe2koVFDibeEki4nVkGwh/3616aI87M5p9U6wG24kL+tA6UpBOEhBI&#10;lTMt1Qq2X6/jJYgQNRndOUIFNwywKu/vCp0bd6U1XjaxFlxCIdcKmhj7XMpQNWh1mLgeib2j81ZH&#10;Pn0tjddXLrednCbJXFrdEn9odI8vDVanzdkq2A1y/zl9vGWnj7rKfHx7t6lfKPUwGp6fQEQc4l8Y&#10;fvAZHUpmOrgzmSA6BeM04yTrswUI9udpNgNx+BVkWcj/A8pvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQDkmcPA+wAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhACOyauHXAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAG208KYhAgAAPAQAAA4AAAAAAAAAAAAAAAAALAIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANfWNiXdAAAACAEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" strokecolor="blue" strokeweight="4.5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="14754FCD" w14:textId="77777777" w:rsidR="0064029E" w:rsidRDefault="00A341FA" w:rsidP="00A341FA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Pays :</w:t>
       </w:r>
@@ -613,51 +626,50 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>date limite</w:t>
       </w:r>
       <w:r w:rsidR="00C71D5A">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCA3F85" w14:textId="77777777" w:rsidR="005524FE" w:rsidRDefault="005524FE" w:rsidP="009A66D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00510E0B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>oute</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00510E0B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>demande</w:t>
       </w:r>
       <w:r w:rsidR="005310E5">
         <w:rPr>
@@ -1010,51 +1022,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
             <w:pict>
               <v:shape w14:anchorId="6205FE72" id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.75pt;margin-top:8.55pt;width:308.4pt;height:0;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1emu;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1emu;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQDkmcPA+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHaJSBUDjCyJ4nVZGx53NDeHictG4SKWNrj9//TuFwfx0FMGNg6quR9XkiB&#10;pJ2x1FXyY7fNHqXgCGRgcISVPCHLdX17U+5OHlkkmriSfYz+SSnWPY7AufNIadK6MEJMx9ApD3oP&#10;HapVUTwo7SgixSzOGbIuG2zhMESxOabrs0nCpXg+v5urKgneD1ZDTKJqnqpfuYADXwEnMj/ssotZ&#10;nsglnHvr+e7S8JpWE6xB8QYhvsCYPJQJrHDlGqfz65Zz2ciZa1urMW8Cbxbqr2zjPing9N/wJmHv&#10;OH2nq+WD6i8AAAD//wMAUEsDBBQABgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6Rs&#10;YNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81E&#10;nGxtIwddrLvagHro+2fNvxkwbpjq5A3wye9AXW6lmf+wU3RMQlPtHCVN0xTdPaoObMsc3ZFtwjdy&#10;jWY5YDXgWTQO1LKu/Qj6vn74p97TRz7jutV+h4zrj1dvuhy/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;GILbhiACAAA8BAAADgAAAGRycy9lMm9Eb2MueG1srFPBjtowEL1X6j9YvkMSNrAQEVarhPSybZF2&#10;+wHGdhKriW3ZhoCq/nvHhiC2vVRVOZhxZubNm3nj9dOp79CRGyuUzHEyjTHikiomZJPjb2/VZImR&#10;dUQy0inJc3zmFj9tPn5YDzrjM9WqjnGDAETabNA5bp3TWRRZ2vKe2KnSXIKzVqYnDq6miZghA6D3&#10;XTSL40U0KMO0UZRbC1/LixNvAn5dc+q+1rXlDnU5Bm4unCace39GmzXJGkN0K+iVBvkHFj0REore&#10;oEriCDoY8QdUL6hRVtVuSlUfqboWlIceoJsk/q2b15ZoHnqB4Vh9G5P9f7D0y3FnkGA5nmEkSQ8S&#10;PR+cCpVR6sczaJtBVCF3xjdIT/JVvyj63SKpipbIhofgt7OG3MRnRO9S/MVqKLIfPisGMQTww6xO&#10;tek9JEwBnYIk55sk/OQQhY8Pq2SxWIJydPRFJBsTtbHuE1c98kaOrTNENK0rlJQgvDJJKEOOL9Z5&#10;WiQbE3xVqSrRdUH/TqIhx/PHZB6HDKs6wbzXx1nT7IvOoCPxKwS/qgpNguc+zKiDZAGt5YRtr7Yj&#10;orvYUL2THg86Az5X67IjP1bxarvcLtNJOltsJ2lclpPnqkgniyp5nJcPZVGUyU9PLUmzVjDGpWc3&#10;7muS/t0+XF/OZdNuG3ubQ/QePQwMyI7/gXSQ1qt52Yu9YuedGSWHFQ3B1+fk38D9Hez7R7/5BQAA&#10;//8DAFBLAwQUAAYACAAAACEA3peUUdwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FrHRWkhxKmqSlwACdEWzm68JFHjdWS7bfr3LOIAx50Zzb4pl6PrxQlD7DxpUNMMBFLt&#10;bUeNht32aXIPIiZD1vSeUMMFIyyr66vSFNaf6R1Pm9QILqFYGA1tSkMhZaxbdCZO/YDE3pcPziQ+&#10;QyNtMGcud72cZdlcOtMRf2jNgOsW68Pm6DR8jPLzbfZwyQ+vTZ2H9PziVFhofXszrh5BJBzTXxh+&#10;8BkdKmba+yPZKHoNE5VzkvWFAsH+XOV3IPa/gqxK+X9A9Q0AAP//AwBQSwECLQAUAAYACAAAACEA&#10;5JnDwPsAAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQAjsmrh1wAAAJQBAAALAAAAAAAAAAAAAAAAACwBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAYgtuGIAIAADwEAAAOAAAAAAAAAAAAAAAAACwCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDel5RR3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" strokecolor="blue" strokeweight="4.5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="074222FE" w14:textId="77777777" w:rsidR="005624DF" w:rsidRPr="005624DF" w:rsidRDefault="009D16B3" w:rsidP="005624DF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
@@ -1216,50 +1228,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D50CA8B" w14:textId="77777777" w:rsidR="005624DF" w:rsidRPr="00957044" w:rsidRDefault="005624DF" w:rsidP="00A341FA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F770D69" w14:textId="48AB8125" w:rsidR="008E1F80" w:rsidRDefault="00EB266D" w:rsidP="00A341FA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B16AE5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="00E336AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidR="00E336AC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1690,151 +1703,165 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006A52D6" w:rsidRPr="007C4235">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7594F6AA" w14:textId="77777777" w:rsidR="006A52D6" w:rsidRPr="005B038A" w:rsidRDefault="006A52D6" w:rsidP="006A52D6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Doctorat</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6EC7DAE1" w14:textId="77777777" w:rsidR="006A52D6" w:rsidRPr="005B038A" w:rsidRDefault="00DF30BF" w:rsidP="006A52D6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Master</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0424E526" w14:textId="77777777" w:rsidR="006A52D6" w:rsidRPr="005B038A" w:rsidRDefault="006A52D6" w:rsidP="006A52D6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Autres</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="16779C94" w14:textId="055C7837" w:rsidR="006A52D6" w:rsidRPr="006A52D6" w:rsidRDefault="006A52D6" w:rsidP="0064029E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A52D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II.</w:t>
             </w:r>
             <w:r w:rsidR="004B7267">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A52D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">nnées </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00954A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>d’expérience:</w:t>
+              <w:t>d’expérience</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00954A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05BE8EF8" w14:textId="3D9F35FC" w:rsidR="006A52D6" w:rsidRPr="00957044" w:rsidRDefault="00F757F6" w:rsidP="0064029E">
+          <w:p w14:paraId="05BE8EF8" w14:textId="5AFAC1C8" w:rsidR="006A52D6" w:rsidRPr="00957044" w:rsidRDefault="00F757F6" w:rsidP="0064029E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Déterminer</w:t>
             </w:r>
             <w:r w:rsidRPr="00957044">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B2559" w:rsidRPr="00957044">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>le nombre d</w:t>
             </w:r>
@@ -1930,61 +1957,61 @@
             </w:r>
             <w:r w:rsidR="00FD5503" w:rsidRPr="00957044">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="001B2559" w:rsidRPr="00957044">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>, régional</w:t>
             </w:r>
             <w:r w:rsidR="00FD5503" w:rsidRPr="00957044">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="001B2559" w:rsidRPr="00957044">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>nationale</w:t>
+            <w:r w:rsidR="007B3324">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>nationale ;</w:t>
             </w:r>
             <w:r w:rsidR="0058097C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>; ainsi que les domaines</w:t>
+              <w:t xml:space="preserve"> ainsi que les domaines</w:t>
             </w:r>
             <w:r w:rsidR="001642B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> de compétence</w:t>
             </w:r>
             <w:r w:rsidR="00E74352">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A7F7238" w14:textId="77777777" w:rsidR="006A52D6" w:rsidRPr="007C4235" w:rsidRDefault="001B2559" w:rsidP="0064029E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00957044">
               <w:rPr>
@@ -2708,82 +2735,92 @@
               </w:rPr>
               <w:t>présentation.</w:t>
             </w:r>
             <w:r w:rsidR="006A52D6" w:rsidRPr="00DE1432">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3431299F" w14:textId="77777777" w:rsidR="006A52D6" w:rsidRPr="0065710B" w:rsidRDefault="006A52D6" w:rsidP="0064029E">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46DA85EB" w14:textId="09DF60F0" w:rsidR="006A52D6" w:rsidRDefault="006A52D6" w:rsidP="008E1F80">
+    <w:p w14:paraId="599690E2" w14:textId="77777777" w:rsidR="00954A7D" w:rsidRDefault="00954A7D" w:rsidP="008E1F80">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="599690E2" w14:textId="77777777" w:rsidR="00954A7D" w:rsidRDefault="00954A7D" w:rsidP="008E1F80">
+    <w:p w14:paraId="0E81B7E5" w14:textId="77777777" w:rsidR="000754BB" w:rsidRDefault="000754BB" w:rsidP="008E1F80">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272290A8" w14:textId="77777777" w:rsidR="000754BB" w:rsidRDefault="000754BB" w:rsidP="008E1F80">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48505F96" w14:textId="77777777" w:rsidR="009C1064" w:rsidRDefault="009270EA" w:rsidP="008E1F80">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. </w:t>
       </w:r>
       <w:r w:rsidR="009C1064">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DOCUMENTS A INCLURE LORS DE LA SOUMISSION DE L</w:t>
       </w:r>
       <w:r w:rsidR="007D737E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00F757F6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OFFRE</w:t>
@@ -3020,51 +3057,51 @@
         <w:t>È</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>RE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A2E44" w:rsidRPr="00443E94" w14:paraId="00F3382D" w14:textId="77777777" w:rsidTr="0064029E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F80C90C" w14:textId="77777777" w:rsidR="000A2E44" w:rsidRPr="000A2E44" w:rsidRDefault="000A2E44" w:rsidP="00E4152A">
+          <w:p w14:paraId="7F80C90C" w14:textId="77777777" w:rsidR="000A2E44" w:rsidRDefault="000A2E44" w:rsidP="00E4152A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1432">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00F757F6">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Les entités chargées du recrutement</w:t>
             </w:r>
             <w:r w:rsidR="00E4152A">
@@ -3325,50 +3362,62 @@
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>doit être suppr</w:t>
             </w:r>
             <w:r w:rsidR="005279AF">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>imé pour éviter tout malentendu</w:t>
             </w:r>
             <w:r w:rsidRPr="000A2E44">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="00321EB0">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="657A72D0" w14:textId="77777777" w:rsidR="007B3324" w:rsidRPr="000A2E44" w:rsidRDefault="007B3324" w:rsidP="00E4152A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="0AADD370" w14:textId="22A3B1DA" w:rsidR="000A2E44" w:rsidRPr="00A75CCD" w:rsidRDefault="00954A7D" w:rsidP="000A2E44">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -3922,51 +3971,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Voyage</w:t>
             </w:r>
             <w:r w:rsidR="00282303">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DB20194" w14:textId="77777777" w:rsidR="000A2E44" w:rsidRPr="00443E94" w:rsidRDefault="003832E3" w:rsidP="009463F1">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="003832E3">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Tous les frais de voyage envisagés </w:t>
             </w:r>
             <w:r w:rsidR="005E7FA8">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>devront</w:t>
             </w:r>
             <w:r w:rsidR="005E7FA8" w:rsidRPr="003832E3">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003832E3">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>être inclus dans l</w:t>
             </w:r>
             <w:r w:rsidR="007D737E">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>’</w:t>
@@ -4094,100 +4142,92 @@
             <w:r w:rsidR="00BF7E52">
               <w:t xml:space="preserve"> le service commercial et le </w:t>
             </w:r>
             <w:r w:rsidR="003D17CF">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="006436A1">
               <w:t xml:space="preserve">onsultant </w:t>
             </w:r>
             <w:r w:rsidR="00BF7E52">
               <w:t>individuel concernés</w:t>
             </w:r>
             <w:r w:rsidR="006436A1">
               <w:t>, avant le voyage</w:t>
             </w:r>
             <w:r w:rsidR="00BF7E52">
               <w:t>, et seront remboursés</w:t>
             </w:r>
             <w:r w:rsidR="006436A1">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DBECCAD" w14:textId="3D097EC5" w:rsidR="000A2E44" w:rsidRDefault="000A2E44" w:rsidP="009C1064">
+    <w:p w14:paraId="60B25360" w14:textId="77777777" w:rsidR="00954A7D" w:rsidRDefault="00954A7D" w:rsidP="009C1064">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="305129D4" w14:textId="34BE70D3" w:rsidR="00954A7D" w:rsidRDefault="00954A7D" w:rsidP="009C1064">
+    <w:p w14:paraId="48C0586E" w14:textId="77777777" w:rsidR="000754BB" w:rsidRDefault="000754BB" w:rsidP="009C1064">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08FB1B15" w14:textId="244AB299" w:rsidR="00954A7D" w:rsidRDefault="00954A7D" w:rsidP="009C1064">
-[...8 lines deleted...]
-    <w:p w14:paraId="60B25360" w14:textId="77777777" w:rsidR="00954A7D" w:rsidRDefault="00954A7D" w:rsidP="009C1064">
+    <w:p w14:paraId="62AE08F8" w14:textId="77777777" w:rsidR="000754BB" w:rsidRDefault="000754BB" w:rsidP="009C1064">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BBEB069" w14:textId="77777777" w:rsidR="00235606" w:rsidRDefault="0091472C" w:rsidP="009C1064">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6. </w:t>
       </w:r>
       <w:r w:rsidR="00BF7E52">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidR="00235606">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>VALUATION</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -5020,51 +5060,50 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>acceptable, et</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16BDCD3C" w14:textId="77777777" w:rsidR="00313339" w:rsidRPr="00313339" w:rsidRDefault="003D17CF" w:rsidP="00313339">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Comme ayant</w:t>
             </w:r>
             <w:r w:rsidR="007D737E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00F04F1D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> reçu le</w:t>
             </w:r>
             <w:r w:rsidR="00313339" w:rsidRPr="00313339">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> score le plus élevé</w:t>
@@ -5863,51 +5902,50 @@
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C7B9E16" w14:textId="77777777" w:rsidR="00235606" w:rsidRDefault="00313339" w:rsidP="00313339">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1575"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6CAB61" w14:textId="77777777" w:rsidR="00313339" w:rsidRDefault="00313339" w:rsidP="00313339">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1575"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Annexe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF7659B" w14:textId="77777777" w:rsidR="00491621" w:rsidRDefault="00F04F1D" w:rsidP="00491621">
       <w:pPr>
@@ -6038,185 +6076,183 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063B1C60" w14:textId="0044E50A" w:rsidR="00A82B53" w:rsidRPr="00491621" w:rsidRDefault="00A82B53" w:rsidP="00A82B53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1575"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Annexe 3 - </w:t>
       </w:r>
       <w:r w:rsidR="005A26F0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LETTRE DE SOUMISSION AU PNUD CONFIRMANT L'INTERET ET LA DISPONIBILITE DU PRESTATAIRE INDIVIDUEL (IC)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A82B53" w:rsidRPr="00491621" w:rsidSect="00BD09CE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B38A19E" w14:textId="77777777" w:rsidR="009F0381" w:rsidRDefault="009F0381" w:rsidP="006A52D6">
+    <w:p w14:paraId="00FE7DDC" w14:textId="77777777" w:rsidR="00C27D18" w:rsidRDefault="00C27D18" w:rsidP="006A52D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ECCDFF3" w14:textId="77777777" w:rsidR="009F0381" w:rsidRDefault="009F0381" w:rsidP="006A52D6">
+    <w:p w14:paraId="2E6AE786" w14:textId="77777777" w:rsidR="00C27D18" w:rsidRDefault="00C27D18" w:rsidP="006A52D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16B85134" w14:textId="77777777" w:rsidR="009F0381" w:rsidRDefault="009F0381" w:rsidP="006A52D6">
+    <w:p w14:paraId="4CB0ED64" w14:textId="77777777" w:rsidR="00C27D18" w:rsidRDefault="00C27D18" w:rsidP="006A52D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56801E6A" w14:textId="77777777" w:rsidR="009F0381" w:rsidRDefault="009F0381" w:rsidP="006A52D6">
+    <w:p w14:paraId="408642E5" w14:textId="77777777" w:rsidR="00C27D18" w:rsidRDefault="00C27D18" w:rsidP="006A52D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0087789D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAAC0CBE"/>
     <w:lvl w:ilvl="0" w:tplc="4470D566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -6714,94 +6750,96 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="475803329">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="470100738">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1514495644">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="38287833">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1296326087">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F3004"/>
     <w:rsid w:val="00001B2E"/>
     <w:rsid w:val="0001457F"/>
+    <w:rsid w:val="000754BB"/>
     <w:rsid w:val="0009162D"/>
     <w:rsid w:val="000A2E44"/>
     <w:rsid w:val="000A7304"/>
     <w:rsid w:val="000B6C6F"/>
     <w:rsid w:val="000D79F1"/>
     <w:rsid w:val="001642B4"/>
     <w:rsid w:val="00172281"/>
     <w:rsid w:val="001B2559"/>
     <w:rsid w:val="001B4E60"/>
     <w:rsid w:val="001C5C36"/>
     <w:rsid w:val="001E66AB"/>
     <w:rsid w:val="00235606"/>
     <w:rsid w:val="00257F3A"/>
     <w:rsid w:val="00262458"/>
     <w:rsid w:val="00282303"/>
     <w:rsid w:val="002924C4"/>
     <w:rsid w:val="002A358F"/>
     <w:rsid w:val="002E6F4B"/>
     <w:rsid w:val="00313339"/>
     <w:rsid w:val="00321EB0"/>
     <w:rsid w:val="00327BEA"/>
     <w:rsid w:val="003311D3"/>
     <w:rsid w:val="003832E3"/>
     <w:rsid w:val="0038362F"/>
     <w:rsid w:val="003D17CF"/>
@@ -6818,169 +6856,174 @@
     <w:rsid w:val="005279AF"/>
     <w:rsid w:val="005310E5"/>
     <w:rsid w:val="005518FD"/>
     <w:rsid w:val="005524FE"/>
     <w:rsid w:val="005624DF"/>
     <w:rsid w:val="0058097C"/>
     <w:rsid w:val="005A26F0"/>
     <w:rsid w:val="005B5488"/>
     <w:rsid w:val="005D77B9"/>
     <w:rsid w:val="005E7FA8"/>
     <w:rsid w:val="005F404D"/>
     <w:rsid w:val="00600CB3"/>
     <w:rsid w:val="00605276"/>
     <w:rsid w:val="006258AA"/>
     <w:rsid w:val="0064029E"/>
     <w:rsid w:val="006436A1"/>
     <w:rsid w:val="0066551D"/>
     <w:rsid w:val="0069297B"/>
     <w:rsid w:val="00696B7A"/>
     <w:rsid w:val="006A52D6"/>
     <w:rsid w:val="006B0E0F"/>
     <w:rsid w:val="006D7390"/>
     <w:rsid w:val="006E0FD5"/>
     <w:rsid w:val="006F1C70"/>
     <w:rsid w:val="00767594"/>
+    <w:rsid w:val="007B3324"/>
     <w:rsid w:val="007D737E"/>
     <w:rsid w:val="007F3004"/>
     <w:rsid w:val="007F4D0E"/>
     <w:rsid w:val="007F607F"/>
     <w:rsid w:val="008237FA"/>
     <w:rsid w:val="00835342"/>
     <w:rsid w:val="00897426"/>
     <w:rsid w:val="008A25C5"/>
     <w:rsid w:val="008B1005"/>
     <w:rsid w:val="008C780B"/>
     <w:rsid w:val="008E1F80"/>
     <w:rsid w:val="00905D2E"/>
     <w:rsid w:val="0091038F"/>
     <w:rsid w:val="0091472C"/>
     <w:rsid w:val="009270EA"/>
     <w:rsid w:val="009463F1"/>
     <w:rsid w:val="00954A7D"/>
     <w:rsid w:val="00957044"/>
     <w:rsid w:val="009620A7"/>
     <w:rsid w:val="00976898"/>
     <w:rsid w:val="009822AA"/>
     <w:rsid w:val="009A66D4"/>
     <w:rsid w:val="009C1064"/>
     <w:rsid w:val="009C32B9"/>
     <w:rsid w:val="009D16B3"/>
     <w:rsid w:val="009D430F"/>
     <w:rsid w:val="009E0CDA"/>
     <w:rsid w:val="009E71D1"/>
     <w:rsid w:val="009F0381"/>
     <w:rsid w:val="00A17D2B"/>
     <w:rsid w:val="00A30807"/>
     <w:rsid w:val="00A341FA"/>
+    <w:rsid w:val="00A41E24"/>
+    <w:rsid w:val="00A43F0D"/>
     <w:rsid w:val="00A52EB0"/>
     <w:rsid w:val="00A61569"/>
     <w:rsid w:val="00A75CCD"/>
     <w:rsid w:val="00A82B53"/>
     <w:rsid w:val="00A96CC0"/>
     <w:rsid w:val="00AA09A9"/>
     <w:rsid w:val="00AC75C6"/>
     <w:rsid w:val="00AE0FC9"/>
     <w:rsid w:val="00B16AE5"/>
     <w:rsid w:val="00B40EEC"/>
     <w:rsid w:val="00B7117F"/>
     <w:rsid w:val="00B83E93"/>
     <w:rsid w:val="00BB5F4F"/>
     <w:rsid w:val="00BD09CE"/>
     <w:rsid w:val="00BF7E52"/>
+    <w:rsid w:val="00C27D18"/>
     <w:rsid w:val="00C366A3"/>
     <w:rsid w:val="00C71D5A"/>
     <w:rsid w:val="00CC2899"/>
     <w:rsid w:val="00CC530C"/>
     <w:rsid w:val="00D05AE4"/>
     <w:rsid w:val="00D264D7"/>
+    <w:rsid w:val="00D46455"/>
     <w:rsid w:val="00DE4DB2"/>
     <w:rsid w:val="00DF30BF"/>
     <w:rsid w:val="00E336AC"/>
     <w:rsid w:val="00E410CD"/>
     <w:rsid w:val="00E4152A"/>
     <w:rsid w:val="00E74352"/>
     <w:rsid w:val="00E8748B"/>
     <w:rsid w:val="00EB266D"/>
     <w:rsid w:val="00EE7BAD"/>
     <w:rsid w:val="00EF031B"/>
     <w:rsid w:val="00F04F1D"/>
     <w:rsid w:val="00F703C8"/>
     <w:rsid w:val="00F757F6"/>
     <w:rsid w:val="00F92F50"/>
     <w:rsid w:val="00F97EE2"/>
     <w:rsid w:val="00FB4093"/>
     <w:rsid w:val="00FD5503"/>
     <w:rsid w:val="00FD703E"/>
     <w:rsid w:val="00FE2D9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59BF58F3"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7308,50 +7351,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD09CE"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -7555,51 +7603,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE2D9A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE2D9A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8351,124 +8399,133 @@
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90AEE55D-DEB1-4A7A-84DE-3C2AE858E876}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B470BBD2-322C-4F08-9048-EC28AF8CDD6E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B470BBD2-322C-4F08-9048-EC28AF8CDD6E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{979E9A24-45CE-4EEA-9C53-969C2129269D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBA49A96-CAA8-4B91-A889-5A12AB40D394}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEE7276D-7EC3-4440-9B6F-C8C3455204DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1014</Words>
-  <Characters>5783</Characters>
+  <Characters>5785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6784</CharactersWithSpaces>
+  <CharactersWithSpaces>6786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>OUMI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>0ac278cf-ed01-4680-8bb3-1c125e9c328c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="POPPBusinessProcess">