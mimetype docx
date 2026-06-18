--- v0 (2025-10-26)
+++ v1 (2026-06-18)
@@ -1,190 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="65AA9D24" w14:textId="740AB597" w:rsidR="00DB77DD" w:rsidRDefault="00DB77DD" w:rsidP="00DB77DD">
-[...4 lines deleted...]
-        <w:ind w:left="1410"/>
+    <w:p w14:paraId="46C66C4F" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">AVISO DE ADJUDICACIÓN DE </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AVISO DE ADJUDICACIÓN DE CONSULTOR INDIVIDUAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D57982">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">CONSULTOR </w:t>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
       </w:r>
-      <w:r w:rsidR="00D57982" w:rsidRPr="0017257B">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65AA9D9E" wp14:editId="65AA9D9F">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="undplogo2"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BF97DC3" wp14:editId="1842F167">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5433060</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="408305" cy="830580"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1653517312" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="undplogo2"/>
+                    <pic:cNvPr id="1653517312" name="Picture 3"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="511810" cy="1023620"/>
+                      <a:ext cx="408305" cy="830580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln>
                       <a:noFill/>
-                      <a:miter lim="800000"/>
-[...1 lines deleted...]
-                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D25" w14:textId="77777777" w:rsidR="009E2B22" w:rsidRPr="00DE1432" w:rsidRDefault="009E2B22" w:rsidP="00DB77DD">
+    <w:p w14:paraId="4535FFDF" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D26" w14:textId="77777777" w:rsidR="009E2B22" w:rsidRDefault="009E2B22" w:rsidP="009E2B22">
+    <w:p w14:paraId="43A5DA70" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                 Fecha: </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[XXX]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D27" w14:textId="28529286" w:rsidR="009E2B22" w:rsidRPr="009E2B22" w:rsidRDefault="007D726E" w:rsidP="009E2B22">
+    <w:p w14:paraId="4CB9DF04" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65AA9DA0" wp14:editId="5864A674">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B0EA31" wp14:editId="63150DCD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>86995</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3916680" cy="0"/>
                 <wp:effectExtent l="28575" t="29845" r="36195" b="36830"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="AutoShape 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3916680" cy="0"/>
                         </a:xfrm>
@@ -199,213 +270,332 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:v="urn:schemas-microsoft-com:vml" w14:anchorId="453F1764" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="17BD8DE8" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.75pt;margin-top:6.85pt;width:308.4pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBttPCmIQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+s0kgsBARVquE9LJt&#10;kXb7AcZ2EquJbdmGgKr+e8eGILa9VFU5mHFm5s2beeP106nv0JEbK5TMcfIQY8QlVUzIJsff3qrJ&#10;EiPriGSkU5Ln+Mwtftp8/LAedManqlUd4wYBiLTZoHPcOqezKLK05T2xD0pzCc5amZ44uJomYoYM&#10;gN530TSOF9GgDNNGUW4tfC0vTrwJ+HXNqfta15Y71OUYuLlwmnDu/Rlt1iRrDNGtoFca5B9Y9ERI&#10;KHqDKokj6GDEH1C9oEZZVbsHqvpI1bWgPPQA3STxb928tkTz0AsMx+rbmOz/g6VfjjuDBMvxDCNJ&#10;epDo+eBUqIxmfjyDthlEFXJnfIP0JF/1i6LfLZKqaIlseAh+O2vITXxG9C7FX6yGIvvhs2IQQwA/&#10;zOpUm95DwhTQKUhyvknCTw5R+DhbJYvFEpSjoy8i2ZiojXWfuOqRN3JsnSGiaV2hpAThlUlCGXJ8&#10;sc7TItmY4KtKVYmuC/p3Eg05nj8m8zhkWNUJ5r0+zppmX3QGHYlfIfhVVWgSPPdhRh0kC2gtJ2x7&#10;tR0R3cWG6p30eNAZ8Llalx35sYpX2+V2mU7S6WI7SeOynDxXRTpZVMnjvJyVRVEmPz21JM1awRiX&#10;nt24r0n6d/twfTmXTbtt7G0O0Xv0MDAgO/4H0kFar+ZlL/aKnXdmlBxWNARfn5N/A/d3sO8f/eYX&#10;AAAA//8DAFBLAwQUAAYACAAAACEA19Y2Jd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7C&#10;MBBE75X6D9Yi9QZOQAGaxkFVpV7aShUUOJt4SSLidWQbCH/frXpojzszmn1TrAbbiQv60DpSkE4S&#10;EEiVMy3VCrZfr+MliBA1Gd05QgU3DLAq7+8KnRt3pTVeNrEWXEIh1wqaGPtcylA1aHWYuB6JvaPz&#10;Vkc+fS2N11cut52cJslcWt0Sf2h0jy8NVqfN2SrYDXL/OX28ZaePusp8fHu3qV8o9TAanp9ARBzi&#10;Xxh+8BkdSmY6uDOZIDoF4zTjJOuzBQj252k2A3H4FWRZyP8Dym8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAbbTwpiECAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA19Y2Jd0AAAAIAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" strokecolor="blue" strokeweight="4.5pt"/>
+              <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.75pt;margin-top:6.85pt;width:308.4pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcNi2PuwEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7NOuMOD2kyy7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sq/t5tOKoiQ26RlaLUgrtFLbG9Y38+bz9cCcF&#10;B3AtWHS6kSfN8n79/t1q8rW+wQFtq0lEEMf15Bs5hODromA16BF4gV676OyQRgjxSn3REkwRfbTF&#10;TVkuiwmp9YRKM8fXhxenXGf8rtMq/Og61kHYRkZuIZ+Uz306i/UK6p7AD0adacA/sBjBuFj0CvUA&#10;AcSBzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzNIDXuZcoDvurTPz/YNX348btKFFXs3vyj6h+sXC4&#10;GcD1OhN4Pvk4uCpJVUye62tKurDfkdhP37CNMXAImFWYOxoTZOxPzFns01VsPQeh4uPHz9VyeRdn&#10;oi6+AupLoicOXzWOIhmN5EBg+iFs0Lk4UqQql4HjI4dEC+pLQqrqcGuszZO1TkyNvP1U3ZY5g9Ga&#10;NnlTHFO/31gSR0jLEb/tNjcZPW/DCA+uzWiDhvbL2Q5g7Isdq1t31ibJkXaP6z22px1dNIvTyzTP&#10;m5bW4+09Z7/+D+vfAAAA//8DAFBLAwQUAAYACAAAACEA19Y2Jd0AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwW7CMBBE75X6D9Yi9QZOQAGaxkFVpV7aShUUOJt4SSLidWQbCH/frXpojzszmn1T&#10;rAbbiQv60DpSkE4SEEiVMy3VCrZfr+MliBA1Gd05QgU3DLAq7+8KnRt3pTVeNrEWXEIh1wqaGPtc&#10;ylA1aHWYuB6JvaPzVkc+fS2N11cut52cJslcWt0Sf2h0jy8NVqfN2SrYDXL/OX28ZaePusp8fHu3&#10;qV8o9TAanp9ARBziXxh+8BkdSmY6uDOZIDoF4zTjJOuzBQj252k2A3H4FWRZyP8Dym8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAXDYtj7sBAABXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA19Y2Jd0AAAAIAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="blue" strokeweight="4.5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D28" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="009E2B22" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+    <w:p w14:paraId="11AD7E9D" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>País:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D29" w14:textId="4C3B15E0" w:rsidR="0065710B" w:rsidRPr="009E2B22" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+    <w:p w14:paraId="47DEFE90" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descripción de la consultoría:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D2A" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="009E2B22" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+    <w:p w14:paraId="50D8B6A0" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nombre del proyecto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D2B" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="009E2B22" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+    <w:p w14:paraId="24E2E993" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Período de asignación/servicios (si corresponde):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D2C" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+    <w:p w14:paraId="302770E3" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>La propuesta debe enviarse a la siguiente dirección__________ o por correo electrónico a _________ a más tardar __________[</w:t>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La propuesta debe enviarse a la siguiente dirección__________ o por correo electrónico a _________ </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> más tardar __________[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>plazo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>]____________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D2D" w14:textId="11C2FD9B" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+    <w:p w14:paraId="74228F0D" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Las solicitudes de aclaración deben enviarse por escrito, o por comunicación electrónica estándar a la dirección o correo electrónico que se indican arriba</w:t>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las solicitudes de aclaración deben enviarse por escrito, o por comunicación electrónica estándar a la dirección o correo electrónico que se indican arriba y antes del [introducir fecha]. [</w:t>
       </w:r>
-      <w:r w:rsidR="00290B0C">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La Oficina de País / Unidad de Negocios adjudicadora del PNUD</w:t>
       </w:r>
-      <w:r w:rsidR="00E256E1">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>] responderá por escrito o por correo electrónico estándar, y enviará copias escritas de la respuesta a todos los consultores, incluida una explicación de la consulta sin identificar la fuente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D2E" w14:textId="693F4CDA" w:rsidR="009E2B22" w:rsidRDefault="007D726E" w:rsidP="009E2B22">
+    <w:p w14:paraId="6CD6D6B6" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65AA9DA1" wp14:editId="60C10DE7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39BF4D8F" wp14:editId="7B0F49DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>108585</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3916680" cy="0"/>
                 <wp:effectExtent l="28575" t="32385" r="36195" b="34290"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="AutoShape 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3916680" cy="0"/>
                         </a:xfrm>
@@ -420,2080 +610,2145 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml">
+          <mc:Fallback>
             <w:pict>
-              <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:v="urn:schemas-microsoft-com:vml" w14:anchorId="347913B8" id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.75pt;margin-top:8.55pt;width:308.4pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYgtuGIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2sBARVquE9LJt&#10;kXb7AcZ2EquJbdmGgKr+e8eGILa9VFU5mHFm5s2beeP106nv0JEbK5TMcTKNMeKSKiZkk+Nvb9Vk&#10;iZF1RDLSKclzfOYWP20+flgPOuMz1aqOcYMARNps0DlundNZFFna8p7YqdJcgrNWpicOrqaJmCED&#10;oPddNIvjRTQow7RRlFsLX8uLE28Cfl1z6r7WteUOdTkGbi6cJpx7f0abNckaQ3Qr6JUG+QcWPRES&#10;it6gSuIIOhjxB1QvqFFW1W5KVR+puhaUhx6gmyT+rZvXlmgeeoHhWH0bk/1/sPTLcWeQYDmeYSRJ&#10;DxI9H5wKlVHqxzNom0FUIXfGN0hP8lW/KPrdIqmKlsiGh+C3s4bcxGdE71L8xWoosh8+KwYxBPDD&#10;rE616T0kTAGdgiTnmyT85BCFjw+rZLFYgnJ09EUkGxO1se4TVz3yRo6tM0Q0rSuUlCC8MkkoQ44v&#10;1nlaJBsTfFWpKtF1Qf9OoiHH88dkHocMqzrBvNfHWdPsi86gI/ErBL+qCk2C5z7MqINkAa3lhG2v&#10;tiOiu9hQvZMeDzoDPlfrsiM/VvFqu9wu00k6W2wnaVyWk+eqSCeLKnmclw9lUZTJT08tSbNWMMal&#10;Zzfua5L+3T5cX85l024be5tD9B49DAzIjv+BdJDWq3nZi71i550ZJYcVDcHX5+TfwP0d7PtHv/kF&#10;AAD//wMAUEsDBBQABgAIAAAAIQDel5RR3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcWsdFaSHEqapKXAAJ0RbObrwkUeN1ZLtt+vcs4gDHnRnNvimXo+vFCUPsPGlQ0wwE&#10;Uu1tR42G3fZpcg8iJkPW9J5QwwUjLKvrq9IU1p/pHU+b1AguoVgYDW1KQyFlrFt0Jk79gMTelw/O&#10;JD5DI20wZy53vZxl2Vw60xF/aM2A6xbrw+boNHyM8vNt9nDJD69NnYf0/OJUWGh9ezOuHkEkHNNf&#10;GH7wGR0qZtr7I9koeg0TlXOS9YUCwf5c5Xcg9r+CrEr5f0D1DQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABiC24YgAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAN6XlFHcAAAACAEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" strokecolor="blue" strokeweight="4.5pt"/>
+              <v:shape w14:anchorId="6A54739E" id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-.75pt;margin-top:8.55pt;width:308.4pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcNi2PuwEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7NOuMOD2kyy7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sq/t5tOKoiQ26RlaLUgrtFLbG9Y38+bz9cCcF&#10;B3AtWHS6kSfN8n79/t1q8rW+wQFtq0lEEMf15Bs5hODromA16BF4gV676OyQRgjxSn3REkwRfbTF&#10;TVkuiwmp9YRKM8fXhxenXGf8rtMq/Og61kHYRkZuIZ+Uz306i/UK6p7AD0adacA/sBjBuFj0CvUA&#10;AcSBzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzNIDXuZcoDvurTPz/YNX348btKFFXs3vyj6h+sXC4&#10;GcD1OhN4Pvk4uCpJVUye62tKurDfkdhP37CNMXAImFWYOxoTZOxPzFns01VsPQeh4uPHz9VyeRdn&#10;oi6+AupLoicOXzWOIhmN5EBg+iFs0Lk4UqQql4HjI4dEC+pLQqrqcGuszZO1TkyNvP1U3ZY5g9Ga&#10;NnlTHFO/31gSR0jLEb/tNjcZPW/DCA+uzWiDhvbL2Q5g7Isdq1t31ibJkXaP6z22px1dNIvTyzTP&#10;m5bW4+09Z7/+D+vfAAAA//8DAFBLAwQUAAYACAAAACEA3peUUdwAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3FrHRWkhxKmqSlwACdEWzm68JFHjdWS7bfr3LOIAx50Zzb4p&#10;l6PrxQlD7DxpUNMMBFLtbUeNht32aXIPIiZD1vSeUMMFIyyr66vSFNaf6R1Pm9QILqFYGA1tSkMh&#10;ZaxbdCZO/YDE3pcPziQ+QyNtMGcud72cZdlcOtMRf2jNgOsW68Pm6DR8jPLzbfZwyQ+vTZ2H9Pzi&#10;VFhofXszrh5BJBzTXxh+8BkdKmba+yPZKHoNE5VzkvWFAsH+XOV3IPa/gqxK+X9A9Q0AAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBcNi2PuwEAAFcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDel5RR3AAAAAgBAAAPAAAAAAAAAAAAAAAAABUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="blue" strokeweight="4.5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D2F" w14:textId="77777777" w:rsidR="009E2B22" w:rsidRDefault="009E2B22" w:rsidP="009E2B22">
+    <w:p w14:paraId="08F80107" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1. ANTECEDENTES</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0065710B" w14:paraId="65AA9D36" w14:textId="77777777" w:rsidTr="0065710B">
+      <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="7F03BD8A" w14:textId="77777777" w:rsidTr="00785A5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA9D30" w14:textId="78641660" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="2D4C153A" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1410"/>
               </w:tabs>
               <w:rPr>
-                <w:i/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>[Texto que debe proporcionar la</w:t>
             </w:r>
-            <w:r w:rsidR="00E256E1">
-              <w:rPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oficina de País / Unidad de Negocios</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> adjudicadora del PNUD]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D31" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="5AD727F0" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1410"/>
               </w:tabs>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="65AA9D32" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B24022D" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1410"/>
               </w:tabs>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="65AA9D33" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F741F9B" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1410"/>
               </w:tabs>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="65AA9D34" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24ED8468" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1410"/>
               </w:tabs>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="65AA9D35" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46FD5070" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1410"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65AA9D37" w14:textId="77777777" w:rsidR="00A24134" w:rsidRDefault="00A24134" w:rsidP="009E2B22">
+    <w:p w14:paraId="4D8B43B4" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AA9D38" w14:textId="77777777" w:rsidR="00944F40" w:rsidRDefault="00944F40" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="72B131DF" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2. ALCANCE DEL TRABAJO, RESPONSABILIDADES Y DESCRIPCIÓN DE LA LABOR ANALÍTICA PROPUESTA </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0065710B" w14:paraId="65AA9D3D" w14:textId="77777777" w:rsidTr="0065710B">
+      <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="2E3C0A16" w14:textId="77777777" w:rsidTr="00785A5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA9D39" w14:textId="32BB5923" w:rsidR="0065710B" w:rsidRPr="0065710B" w:rsidRDefault="0065710B" w:rsidP="00A24134">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="12D31DEB" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Proporcione una breve descripción de la </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">[Proporcione una breve descripción de la consultoría o consulte el Anexo que abarca los Términos de Referencia, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>consultoría</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>TdR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482F750C" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FAA1B6F" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BEB5582" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>Si desea obtener información detallada, consulte el Anexo 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65AA9D3E" w14:textId="77777777" w:rsidR="00DA646F" w:rsidRDefault="00DA646F" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="505BA7C3" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AA9D3F" w14:textId="77777777" w:rsidR="00DA646F" w:rsidRDefault="00DA646F" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="673FBF66" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> DE EXPERIENCIA Y APTITUDES</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3. REQUISITOS MINIMOS DE EXPERIENCIA Y APTITUDES</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443E94" w14:paraId="65AA9D51" w14:textId="77777777" w:rsidTr="00443E94">
+      <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="66934EF6" w14:textId="77777777" w:rsidTr="00785A5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA9D41" w14:textId="58576742" w:rsidR="0065710B" w:rsidRPr="00DE1432" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="139EAAE9" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">[La siguiente es una lista de </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve">[La siguiente es una lista de posibles requisitos. La lista de requisitos definitiva debe adaptarse de conformidad con la naturaleza y la complejidad de cada asignación y por lo tanto la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">posibles </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t>Oficina de País / Unidad de Negocios adjudicataria deberá modificar los respectivos parámetros acordemente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">requisitos. La lista de requisitos definitiva debe adaptarse de conformidad con la naturaleza y la complejidad de </w:t>
-[...33 lines deleted...]
-              </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D42" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="007C4235" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="490F73FA" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>I. Formación académica:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D43" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="005B038A" w:rsidRDefault="0065710B" w:rsidP="0065710B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="70E114A9" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Doctorado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D44" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="005B038A" w:rsidRDefault="0065710B" w:rsidP="0065710B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="05E2853E" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Maestría</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D45" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="005B038A" w:rsidRDefault="0065710B" w:rsidP="0065710B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5E1E5A16" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Otro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D46" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="007C4235" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="4D72F188" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>II. Años de experiencia:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D47" w14:textId="38DCD913" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="4DA8CBB1" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="65AA9D48" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="007C4235" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Indique la cantidad de años de experiencia; si se trata de una consultoría internacional, regional o local; y las áreas específicas de experiencia, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9B249C" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>III. Competencias profesionales:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D49" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="005B038A" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="5DD8504F" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Habilidades analíticas o comunicativas, trabajo en equipo...</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D4A" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="00DE1432" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="4E8DC628" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>[Por ejemplo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D4B" w14:textId="2C213D1F" w:rsidR="0065710B" w:rsidRPr="00DE1432" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="2FF7D61B" w14:textId="75D58AC4" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorado en Economía, Análisis de Políticas Sociales, preferentemente una combinación de experiencia académica y técnica tanto en los campos sociales como económicos. También se podría aceptar una maestría </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve">Doctorado en Economía, Análisis de Políticas Sociales, preferentemente una combinación de experiencia académica y técnica tanto en los campos sociales como económicos. También se podría aceptar una maestría combinada </w:t>
+            </w:r>
+            <w:r w:rsidR="00381019" w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">combinada con </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t>con al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> al menos 10 años de experiencia.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="65AA9D4C" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="00DE1432" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+              <w:t xml:space="preserve"> menos 10 años de experiencia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DDA106" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Sólida experiencia en las áreas de desarrollo económico, análisis de pobreza, desarrollo y planificación, planificación estratégica de proyectos enfocados en el desarrollo económico por medio del asesoramiento normativo basado en pruebas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D4D" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="00DE1432" w:rsidRDefault="0065710B" w:rsidP="0065710B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3E774D81" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Experiencia práctica en la gestión de organizaciones, planificación estratégica de asociaciones y organizaciones públicas a nivel nacional y regional.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D4E" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="00DE1432" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="01E51E0A" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Experiencia en la formulación de estrategias y políticas de desarrollo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D4F" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="001473B3" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="4DBE26BF" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Excelentes habilidades de presentación y oratoria].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D50" w14:textId="77777777" w:rsidR="00443E94" w:rsidRPr="0065710B" w:rsidRDefault="00443E94" w:rsidP="0065710B">
+          <w:p w14:paraId="12E14150" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65AA9D52" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3C491659" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AA9D53" w14:textId="77777777" w:rsidR="002223E0" w:rsidRDefault="006C491D" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5AEB2C26" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4. DOCUMENTOS QUE DEBEN INCLUIRSE AL ENVIAR LAS PROPUESTAS.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443E94" w14:paraId="65AA9D5B" w14:textId="77777777" w:rsidTr="00443E94">
+      <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="5A67B18E" w14:textId="77777777" w:rsidTr="00785A5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA9D54" w14:textId="1232A88E" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
-            <w:r>
+          <w:p w14:paraId="0B098327" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>Los consultores interesados deben enviar los siguientes documentos o información para demostrar sus aptitudes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D55" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
-            <w:r>
+          <w:p w14:paraId="06F91E60" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>1. Propuesta:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D56" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
-            <w:r>
+          <w:p w14:paraId="1E0F0CFD" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>(i) Explicar por qué son los más aptos para el trabajo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D57" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4271FDA8" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ii</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>) Proporcionar una breve metodología sobre cómo abordarán y llevarán a cabo el trabajo (si corresponde).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1CF544" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33FA0660" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>2. Propuesta financiera</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D5A" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="00A24134">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="19D34E18" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>3. Currículum personal con experiencia previa en proyectos similares y al menos 3 referencias.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65AA9D5C" w14:textId="77777777" w:rsidR="003836C0" w:rsidRDefault="003836C0" w:rsidP="0033411B">
+    <w:p w14:paraId="1FA29BB8" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AA9D5D" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0033411B">
+    <w:p w14:paraId="3C3CB025" w14:textId="77777777" w:rsidR="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5. PROPUESTA FINANCIERA</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D5E" w14:textId="77777777" w:rsidR="0033411B" w:rsidRPr="00A6756E" w:rsidRDefault="00FE7C9D" w:rsidP="00A6756E">
+    <w:p w14:paraId="1576BA3D" w14:textId="77777777" w:rsidR="00381019" w:rsidRPr="003E6056" w:rsidRDefault="00381019" w:rsidP="003E6056">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443E94" w14:paraId="65AA9D69" w14:textId="77777777" w:rsidTr="00443E94">
+      <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="279CBE7E" w14:textId="77777777" w:rsidTr="00785A5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA9D5F" w14:textId="3C78FE57" w:rsidR="0065710B" w:rsidRPr="0001012F" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="7F3E4E29" w14:textId="77777777" w:rsidR="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>[IMPORTANTE: Las Oficina de País / Unidad de Negocios adjudicadoras del PNUD elegirán uno de estos dos mecanismos.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPORTANTE: </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>El enfoque a tanto alzado es el método de preferencia, ya que vincula claramente los entregables y los pagos, y traslada al consultor cualquier riesgo imprevisto de la realización del entregable. Una vez que se selecciona un mecanismo, el otro debe eliminarse para evitar confusiones].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625D6499" w14:textId="77777777" w:rsidR="00381019" w:rsidRPr="003E6056" w:rsidRDefault="00381019" w:rsidP="003E6056">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las </w:t>
-[...28 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1449691E" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Contratos a tanto alzado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D61" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="00C64099" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="5F525EDE" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="65AA9D62" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propuesta financiera deberá especificar un monto a tanto alzado total y los plazos de pago en torno a los entregables específicos y mensurables (cualitativos y cuantitativos); es decir, si los pagos se efectuarán en cuotas o una vez finalizado el contrato completo. Los pagos se basan en el producto; es decir, una vez prestados los servicios especificados en los </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>TdR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.  Para brindar asistencia a la dependencia solicitante a la hora de comparar las propuestas financieras, la propuesta financiera incluirá un desglose de este monto a tanto alzado (incluidos los viajes, las dietas y la cantidad de días de trabajo anticipados).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760E429C" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Myriad Pro"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Myriad Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C1E6451" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Contratos basados en tarifas diarias</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D64" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="00C64099" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="54FB44D3" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>La propuesta financiera especificará las tarifas diarias, los gastos de viajes y las dietas cotizados en partidas individuales, y el Consultor Particular recibirá los pagos en base a la cantidad de días trabajados.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D65" w14:textId="77777777" w:rsidR="0065710B" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="468C44D8" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="65AA9D66" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="00E8310E" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E39E56B" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Viajes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D67" w14:textId="77777777" w:rsidR="0065710B" w:rsidRPr="00E8310E" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="5E22F044" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>La propuesta financiera debe incluir todos los costos de viajes previstos</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>. Esto incluye todos los viajes al lugar de destino y los viajes de repatriación.  En general, el PNUD no debe aceptar costos de viajes superiores a un boleto de clase turista. Si el Consultor Particular (CP) desea viajar en una clase superior, deberá hacerlo con sus propios recursos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AA9D68" w14:textId="1DB6B554" w:rsidR="0065710B" w:rsidRPr="00443E94" w:rsidRDefault="0065710B" w:rsidP="0065710B">
+          <w:p w14:paraId="7D685BF5" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve">Si se presenta un viaje imprevisto, la </w:t>
             </w:r>
-            <w:r w:rsidR="00E256E1">
-              <w:rPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">Oficina de País / Unidad de Negocios </w:t>
             </w:r>
-            <w:r w:rsidR="00E256E1">
-[...3 lines deleted...]
-              <w:t>respectiva y el Consultor Particular deberán acordar el pago de los costos del viaje (incluidos los boletos, el alojamiento y los gastos de escalas) antes del viaje.</w:t>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>adjudicataria respectiva y el Consultor Particular deberán acordar el pago de los costos del viaje (incluidos los boletos, el alojamiento y los gastos de escalas) antes del viaje.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65AA9D6A" w14:textId="77777777" w:rsidR="00443E94" w:rsidRDefault="00443E94" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="43449E3F" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AA9D6B" w14:textId="77777777" w:rsidR="00E94857" w:rsidRDefault="00FE7C9D" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3A77B2C0" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6. EVALUACIÓN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443E94" w14:paraId="65AA9D99" w14:textId="77777777" w:rsidTr="00443E94">
+      <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="76C63404" w14:textId="77777777" w:rsidTr="00785A5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA9D6C" w14:textId="05570E24" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="00EA697D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1D113DC1" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>[IMPORTANTE: Las Oficina de País / Unidad de Negocios adjudicadoras del PNUD elegirán uno de estos dos métodos de evaluación antes de enviar el Aviso de Adjudicación de Consultor Particular. Una vez que se selecciona un método de evaluación, el otro debe eliminarse para evitar confusiones].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397ACBF6" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36EF74B5" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Los consultores particulares serán evaluados en base a las siguientes metodologías:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5D2384" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t>1. Oferta de precio más bajo y técnicamente aceptable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F2837AC" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Al utilizar este método, la adjudicación de un contrato debe otorgarse al consultor particular cuya oferta se haya evaluado y determinado de la siguiente manera:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24ECAE95" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>a) Cumplimiento de todos los requisitos exigidos/conforme/aceptable, y</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F24F97" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>b) precio y costo más bajos ofrecidos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E415F1" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Por cumplimiento de todos los requisitos exigidos /conforme/aceptable" se entiende como el cumplimiento absoluto de los requisitos estipulados en los </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>TdR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proporcionados. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212AA056" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B55B84A" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:u w:val="thick"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Análisis acumulativo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228BDFCD" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Al utilizar este método de puntuación ponderada, la adjudicación de un contrato debe otorgarse al consultor particular cuya propuesta se haya evaluado y determinado de la siguiente manera:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B158B1E" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>a) Cumplimiento de todos los requisitos exigidos/conforme/aceptable, y</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34870153" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) mejor puntuación de un conjunto predeterminado de criterios técnicos y financieros ponderados, específicos en la convocatoria. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A4A97B5" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPORTANTE: </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>*Ponderación de criterios técnicos; [a determinar]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AAACA54" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oficina de País / Unidad de Negocios </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>adjudicadoras del PNUD elegirán uno de estos dos métodos de evaluación antes de enviar el Aviso de Adjudicación de Consultor Particular. Una vez que se selecciona un método de evaluación, el otro debe eliminarse para evitar confusiones].</w:t>
-[...258 lines deleted...]
-              <w:rPr>
+              <w:t>*Ponderación de criterios financieros; [a determinar]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6520CE9B" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solo los candidatos que obtengan un mínimo de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-            </w:pPr>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">XXX puntos </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="003E6056">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>se tendrán en cuenta para la Evaluación Financiera.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="TableGrid1"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3126"/>
               <w:gridCol w:w="3042"/>
               <w:gridCol w:w="2956"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EA697D" w14:paraId="65AA9D7F" w14:textId="77777777" w:rsidTr="0060250C">
+            <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="1A38978B" w14:textId="77777777" w:rsidTr="00785A5B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D7C" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="36A30533" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t>Criterios</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D7D" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="270B36CB" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ponderación </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D7E" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="7441C53C" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t>Máx. de puntos</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EA697D" w14:paraId="65AA9D83" w14:textId="77777777" w:rsidTr="0060250C">
+            <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="20F6460B" w14:textId="77777777" w:rsidTr="00785A5B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D80" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="081A7602" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t>Técnicos</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D81" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="7A2DDB47" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D82" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="4C42279B" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EA697D" w14:paraId="65AA9D87" w14:textId="77777777" w:rsidTr="0060250C">
+            <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="06538CAD" w14:textId="77777777" w:rsidTr="00785A5B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D84" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="22E9DA95" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="4"/>
+                      <w:numId w:val="3"/>
                     </w:numPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
+                    <w:contextualSpacing/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                     <w:t>Criterios A</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D85" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="00733DA8" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D86" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="6010F9FF" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EA697D" w14:paraId="65AA9D8B" w14:textId="77777777" w:rsidTr="0060250C">
+            <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="36650FBF" w14:textId="77777777" w:rsidTr="00785A5B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D88" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="4E486A0A" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="4"/>
+                      <w:numId w:val="3"/>
                     </w:numPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
+                    <w:contextualSpacing/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                     <w:t>Criterios B</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D89" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="4B18ED61" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D8A" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="165783B9" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EA697D" w14:paraId="65AA9D8F" w14:textId="77777777" w:rsidTr="0060250C">
+            <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="0DCF2BFB" w14:textId="77777777" w:rsidTr="00785A5B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D8C" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="5E19ED6C" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="4"/>
+                      <w:numId w:val="3"/>
                     </w:numPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
+                    <w:contextualSpacing/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                     <w:t>Criterios C</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D8D" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="23B63CAD" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D8E" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="214276AA" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EA697D" w14:paraId="65AA9D93" w14:textId="77777777" w:rsidTr="0060250C">
+            <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="29F142EF" w14:textId="77777777" w:rsidTr="00785A5B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D90" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="5FD6F5F4" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
-                      <w:numId w:val="4"/>
+                      <w:numId w:val="3"/>
                     </w:numPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
+                    <w:contextualSpacing/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                     <w:t>Criterios […]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D91" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="54A66D34" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D92" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="0FB83C62" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EA697D" w14:paraId="65AA9D97" w14:textId="77777777" w:rsidTr="0060250C">
+            <w:tr w:rsidR="003E6056" w:rsidRPr="003E6056" w14:paraId="112BBAE3" w14:textId="77777777" w:rsidTr="00785A5B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D94" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRPr="004758AA" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="27A1A1AB" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003E6056">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t>Financieros</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D95" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="7EC3E499" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3379" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AA9D96" w14:textId="77777777" w:rsidR="00EA697D" w:rsidRDefault="00EA697D" w:rsidP="0060250C">
+                <w:p w14:paraId="3C25CCB9" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="65AA9D98" w14:textId="77777777" w:rsidR="00443E94" w:rsidRDefault="00443E94" w:rsidP="00A24134">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55AD5C99" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65AA9D9A" w14:textId="77777777" w:rsidR="008A6F73" w:rsidRDefault="008A6F73" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2CC686E0" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65AA9D9B" w14:textId="77777777" w:rsidR="00EA50D0" w:rsidRDefault="002A1486" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5730F7F2" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ANEXO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D9C" w14:textId="77777777" w:rsidR="00103276" w:rsidRPr="00EA50D0" w:rsidRDefault="00103276" w:rsidP="00A24134">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0CA4DE14" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">ANEXO 1: TÉRMINOS DE REFERENCIA (TdR) </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ANEXO 1: TÉRMINOS DE REFERENCIA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TdR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBC7A41" w14:textId="17CA2EA2" w:rsidR="00D70702" w:rsidRDefault="00103276" w:rsidP="00103276">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2BE84C9B" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> (CI)</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ANEXO 2: TÉRMINOS Y CONDICIONES GENERALES PARA EL CONSULTOR INDIVIDUAL (CI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9D9D" w14:textId="426BB86B" w:rsidR="00103276" w:rsidRDefault="00D70702" w:rsidP="00D70702">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="09CF97A6" w14:textId="77777777" w:rsidR="003E6056" w:rsidRPr="003E6056" w:rsidRDefault="003E6056" w:rsidP="003E6056">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6056">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">ANEXO 3: CARTA DEL OFERENTE AL PNUD </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANEXO 3: CARTA DEL OFERENTE AL PNUD CONFIRMANDO INTERÉS Y DISPONIBILIDAD PARA LA ASIGNACIÓN DE CONSULTOR INDIVIDUAL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70702">
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00103276" w:rsidSect="00443E94">
+    <w:p w14:paraId="7614597A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="003E6056">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="990" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...35 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0087789D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47060D42"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2676,60 +2931,173 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B373F0B"/>
+    <w:nsid w:val="56E66B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0D12E0E4"/>
+    <w:tmpl w:val="575CD3D2"/>
+    <w:lvl w:ilvl="0" w:tplc="E5A699DE">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B8B116B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="736C952E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -2788,912 +3156,139 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...639 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1310211642">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="1015231630">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="3" w16cid:durableId="384183773">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="4" w16cid:durableId="2064669531">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="web"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E2B22"/>
-[...123 lines deleted...]
-    <w:rsid w:val="00FF2D1B"/>
+    <w:rsidRoot w:val="003E6056"/>
+    <w:rsid w:val="00381019"/>
+    <w:rsid w:val="003E6056"/>
+    <w:rsid w:val="00527EBA"/>
+    <w:rsid w:val="005E6816"/>
+    <w:rsid w:val="008B56B0"/>
+    <w:rsid w:val="00C27B99"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="65AA9D24"/>
-  <w15:docId w15:val="{1F8DC11D-9E88-4BF5-B187-14DA3CE655B0}"/>
+  <w14:docId w14:val="2A6A9B5C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{17392EDC-4046-42FC-8BE9-06F878D15380}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3804,51 +3399,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4021,1290 +3616,940 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003812A9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009E2B22"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009E2B22"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003E6056"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A24134"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A24134"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A24134"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A24134"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF2D1B"/>
+    <w:rsid w:val="003E6056"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E6056"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003E6056"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="004758AA"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="003E6056"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...105 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...565 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D390C1A4-FC32-4278-A182-1F2B5EAC532B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6226</Characters>
+  <Pages>4</Pages>
+  <Words>1070</Words>
+  <Characters>6105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7304</CharactersWithSpaces>
+  <CharactersWithSpaces>7161</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Individual Consultant Procurement Notice</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>alvaro.meseguer</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...63 lines deleted...]
-</file>