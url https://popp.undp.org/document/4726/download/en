--- v0 (2025-10-10)
+++ v1 (2026-05-25)
@@ -9,54 +9,52 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2AE10DA1" w14:textId="390AA069" w:rsidR="00706743" w:rsidRDefault="00995EE7" w:rsidP="000A5712">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AE10DC0" wp14:editId="2AE10DC1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-627265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-2188499</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3499659" cy="324197"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
@@ -558,123 +556,130 @@
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE10DB5" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
+    <w:p w14:paraId="2AE10DB5" w14:textId="121A69CB" w:rsidR="00706743" w:rsidRDefault="00706743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
-        <w:t>:_</w:t>
+        <w:t>By:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
-        <w:t>By:________________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        </w:rPr>
+        <w:t>By:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE10DB6" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -693,123 +698,130 @@
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE10DB8" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
+    <w:p w14:paraId="2AE10DB8" w14:textId="1A594DBE" w:rsidR="00706743" w:rsidRDefault="00706743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
-        <w:t>:_</w:t>
+        <w:t>Name:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Name:_________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        </w:rPr>
+        <w:t>Name:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE10DB9" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -828,123 +840,130 @@
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE10DBB" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
+    <w:p w14:paraId="2AE10DBB" w14:textId="6F081FF4" w:rsidR="00706743" w:rsidRDefault="00706743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
-        <w:t>:_</w:t>
+        <w:t>Title:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Title:_______________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        </w:rPr>
+        <w:t>Title:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE10DBC" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -963,310 +982,318 @@
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE10DBE" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
+    <w:p w14:paraId="2AE10DBE" w14:textId="25BEBABE" w:rsidR="00706743" w:rsidRDefault="00706743">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
-        <w:t>:_</w:t>
+        <w:t>Date:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Date:_______________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        </w:rPr>
+        <w:t>Date:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE10DBF" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743"/>
-    <w:sectPr w:rsidR="00706743">
+    <w:sectPr w:rsidR="00706743" w:rsidSect="00726A18">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="652" w:right="627" w:bottom="635" w:left="1446" w:header="652" w:footer="635" w:gutter="0"/>
+      <w:pgMar w:top="652" w:right="927" w:bottom="635" w:left="1446" w:header="652" w:footer="635" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FDCCA20" w14:textId="77777777" w:rsidR="000F471C" w:rsidRDefault="000F471C">
+    <w:p w14:paraId="6E29162E" w14:textId="77777777" w:rsidR="005311BB" w:rsidRDefault="005311BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D4831F5" w14:textId="77777777" w:rsidR="000F471C" w:rsidRDefault="000F471C">
+    <w:p w14:paraId="22210400" w14:textId="77777777" w:rsidR="005311BB" w:rsidRDefault="005311BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Corbel"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AE10DCA" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="404EE95E" w14:textId="77777777" w:rsidR="000F471C" w:rsidRDefault="000F471C">
+    <w:p w14:paraId="5F0CBD5F" w14:textId="77777777" w:rsidR="005311BB" w:rsidRDefault="005311BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B3016EC" w14:textId="77777777" w:rsidR="000F471C" w:rsidRDefault="000F471C">
+    <w:p w14:paraId="07485425" w14:textId="77777777" w:rsidR="005311BB" w:rsidRDefault="005311BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="2AE10DC6" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="003008F8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AE10DC6" w14:textId="210EE278" w:rsidR="00706743" w:rsidRDefault="007D1A83">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="-6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:iCs/>
         <w:noProof/>
-        <w:sz w:val="32"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AE10DCB" wp14:editId="2AE10DCC">
-          <wp:extent cx="847725" cy="1818147"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47D9C0B9" wp14:editId="35048936">
+          <wp:extent cx="504190" cy="956933"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1742758895" name="Picture 1742758895"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="logo.png"/>
+                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="-18" b="17704"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="847843" cy="1818401"/>
+                    <a:ext cx="519086" cy="985205"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AE10DC7" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
     <w:pPr>
       <w:pStyle w:val="InterofficeMemorandumheading"/>
       <w:framePr w:w="1888" w:hSpace="187" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9795" w:y="2705" w:anchorLock="1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6840"/>
         <w:tab w:val="clear" w:pos="8368"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:spacing w:val="4"/>
         <w:sz w:val="24"/>
@@ -1276,140 +1303,148 @@
   </w:p>
   <w:p w14:paraId="2AE10DC8" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="28"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2AE10DC9" w14:textId="77777777" w:rsidR="00706743" w:rsidRDefault="00706743">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00585015"/>
     <w:rsid w:val="0002566E"/>
     <w:rsid w:val="000A5712"/>
     <w:rsid w:val="000B68D9"/>
     <w:rsid w:val="000F471C"/>
     <w:rsid w:val="0011293C"/>
+    <w:rsid w:val="001B05B4"/>
     <w:rsid w:val="001E324E"/>
     <w:rsid w:val="002468A4"/>
     <w:rsid w:val="003008F8"/>
+    <w:rsid w:val="005311BB"/>
     <w:rsid w:val="00585015"/>
+    <w:rsid w:val="005944B6"/>
     <w:rsid w:val="005A5E3F"/>
     <w:rsid w:val="005B4691"/>
     <w:rsid w:val="006835FB"/>
     <w:rsid w:val="006B1EA4"/>
     <w:rsid w:val="00706743"/>
+    <w:rsid w:val="00723FB2"/>
+    <w:rsid w:val="00726A18"/>
+    <w:rsid w:val="007D1A83"/>
     <w:rsid w:val="0090683D"/>
     <w:rsid w:val="00995EE7"/>
     <w:rsid w:val="00A75495"/>
     <w:rsid w:val="00A86986"/>
     <w:rsid w:val="00AD7CA4"/>
     <w:rsid w:val="00B42DCE"/>
+    <w:rsid w:val="00D20D36"/>
     <w:rsid w:val="00DA2A61"/>
     <w:rsid w:val="00EE1048"/>
     <w:rsid w:val="00F60CED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2AE10DA0"/>
   <w15:docId w15:val="{136B049E-CAA0-4DF6-9EE8-391D96D482B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1730,50 +1765,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -1900,55 +1940,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="003008F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="003008F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1A83"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="372273644">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
@@ -2242,50 +2294,54 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>353</Value>
     </TaxCatchAll>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
@@ -2293,137 +2349,137 @@
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Administrative Services</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a78f4201-2936-4934-95ba-30c4111d72d7</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-1226</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-1226</Url>
       <Description>POPP-11-1226</Description>
     </_dlc_DocIdUrl>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -2736,108 +2792,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE8B3E53-5E3A-45D4-9B16-F987042B4F85}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCD19EDF-B512-42DC-BDA1-EEDE6423CAC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1505B5D-616E-49E9-AA6F-65645C041A7A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE8B3E53-5E3A-45D4-9B16-F987042B4F85}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88D64E3F-4769-4A48-91A6-FB5826ED8EAB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1505B5D-616E-49E9-AA6F-65645C041A7A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE293AA-6FFE-47AF-B22A-CF9D519A0756}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88D64E3F-4769-4A48-91A6-FB5826ED8EAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A73B331C-019A-4001-9E44-7D261C2DED5E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE293AA-6FFE-47AF-B22A-CF9D519A0756}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCD19EDF-B512-42DC-BDA1-EEDE6423CAC1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A73B331C-019A-4001-9E44-7D261C2DED5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>247</Words>
-  <Characters>1411</Characters>
+  <Words>244</Words>
+  <Characters>1395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COs_Transfer Title Assets Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNDP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1655</CharactersWithSpaces>
+  <CharactersWithSpaces>1636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>COs_Transfer Title Assets Form</dc:title>
   <dc:creator>sakhuja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>dc62147e-ec7c-4a5e-9152-8538c6e0f0d7</vt:lpwstr>
   </property>