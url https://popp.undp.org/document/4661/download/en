--- v0 (2025-10-15)
+++ v1 (2026-07-14)
@@ -1,3274 +1,2581 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00184421" w:rsidRDefault="00184421" w:rsidP="00184421">
+    <w:p w14:paraId="45DBF6CF" w14:textId="28693F9E" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
       <w:pPr>
-        <w:pStyle w:val="3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc339207523"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...10 lines deleted...]
-        <w:t>Representative</w:t>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appendix 5: Sample Letter for delegation of authorities to UNDP Resident Representative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00184421" w:rsidRPr="00307A4B" w:rsidRDefault="00184421" w:rsidP="00184421">
+    <w:p w14:paraId="22983A58" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
       <w:pPr>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00307A4B">
-        <w:rPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Interoffice Memorandum</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1172"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1632"/>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="4865"/>
+        <w:gridCol w:w="1403"/>
+        <w:gridCol w:w="1597"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidTr="00FD0F0B">
+      <w:tr w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w14:paraId="098A66A2" w14:textId="77777777" w:rsidTr="00262F59">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="4502FEF6" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0093197C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="1EFBF7AA" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0093197C">
-[...9 lines deleted...]
-              <w:t>Resident Representative</w:t>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Full name of Resident Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="4358F57F" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0093197C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="46CEE094" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidTr="00FD0F0B">
+      <w:tr w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w14:paraId="25FE5460" w14:textId="77777777" w:rsidTr="00262F59">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="1D9018AA" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0093197C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="3C0EF3FF" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Administrator</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="24B346FE" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="0CB75173" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="6FBC4DB7" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidTr="00FD0F0B">
+      <w:tr w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w14:paraId="4C7AC2BB" w14:textId="77777777" w:rsidTr="00262F59">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="28F7BA1F" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Through</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00184421" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="42AC0988" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="5CF6912D" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Director of Regional Bureau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="7A2C6554" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="14383CA2" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidTr="00FD0F0B">
+      <w:tr w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w14:paraId="4AB49F09" w14:textId="77777777" w:rsidTr="00262F59">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="1C8D5C66" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Copy to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="761E6E12" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Director Bureau of Management</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="0871B183" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="0CB3A391" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0093197C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00184421" w:rsidRPr="0093197C" w:rsidRDefault="00184421" w:rsidP="00FD0F0B">
+          <w:p w14:paraId="6296B542" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0093197C">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="002B3B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MMDDYYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00184421" w:rsidRPr="00307A4B" w:rsidRDefault="00184421" w:rsidP="00184421">
+    <w:p w14:paraId="0E45F1FE" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00307A4B">
-        <w:rPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Subject</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Delegation of Authority</w:t>
+        <w:t>Delegation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Authority</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184421" w:rsidRPr="00BE692A" w:rsidRDefault="00184421" w:rsidP="00184421">
+    <w:p w14:paraId="2C6148F5" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE692A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">] (see Annex A): </w:t>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further to the responsibilities and authorities vested in the UNDP Administrator by General Assembly Resolution 2688 dated 11 December 1970 and consistent with the UNDP Accountability Framework (DP/2008/16 Rev.1) which was approved by the Executive Board in September 2008, I in my capacity as the UNDP Administrator, hereby delegate to you specific authorities consistent with your responsibilities as UNDP Resident Representative of [name of country office] (see Annex A): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184421" w:rsidRPr="00BE692A" w:rsidRDefault="00184421" w:rsidP="00184421">
+    <w:p w14:paraId="2B38B4E0" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE692A">
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>This delegation of authority is with effect from [</w:t>
       </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dd mmm </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BE692A">
-        <w:rPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:t>dd</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BE692A">
-        <w:rPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve"> mmm </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. It s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hall remain valid and in effect while you hold the position of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Representative, [name of country office]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, unless otherwise amended, repealed or superseded by myself or my successor or those vested with authorities to further delegate my authorities to you in writing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397FAEFF" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In exercising your authorities, you will observe all UN Staff Regulations and Rules, UNDP Financial Regulations and Rules, the Internal Control Framework and policies promulgated in the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BE692A">
-[...3 lines deleted...]
-        <w:t>yyyy</w:t>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BE692A">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Operations Policies and Procedures (POPP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72693A42" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This authority extends to the interpretation of the abovementioned rules, policies, and ICF; additionally, exceptions may only be granted with respect to rules promulgated by me.  In granting these exceptions, you will exercise your authority based on your considered professional judgment, in consultation with the Chief Finance Officer, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the overall interest of the organization. Such exceptions, where deemed necessary, will be disclosed to me. You will also exercise judgment on exceptional cases to be escalated to me for decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49ECFD12" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless specifically indicated in Annex A, the authorities delegated to you may be further delegated to other managers without my prior consent. However, a record of such delegated authorities should be maintained by your office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B58890" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will be personally accountable to me for the discharge of your delegated authorities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0644BACE" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please sign below to indicate your acceptance of the conditions set forth above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BF370C" w14:textId="63074184" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delegated by:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Accepted by:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00184421" w:rsidRDefault="00184421" w:rsidP="00184421">
+    <w:p w14:paraId="63AF8267" w14:textId="77777777" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="Bullets"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00184421" w:rsidRDefault="00184421" w:rsidP="00184421">
+    <w:p w14:paraId="5F2A885A" w14:textId="57ADE849" w:rsidR="002B3B8F" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00184421" w:rsidRDefault="00184421" w:rsidP="00184421">
-      <w:r>
+    <w:p w14:paraId="50932DDA" w14:textId="3DFF3F24" w:rsidR="00DA504D" w:rsidRPr="002B3B8F" w:rsidRDefault="002B3B8F" w:rsidP="002B3B8F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Administrator </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B3B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Name of UNDP Resident Representative</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC6A91" w:rsidRPr="00184421" w:rsidRDefault="00BC6A91" w:rsidP="00184421"/>
-    <w:sectPr w:rsidR="00BC6A91" w:rsidRPr="00184421">
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="002B3B8F" w:rsidSect="002B3B8F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...953 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:val="bestFit" w:percent="159"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F84C40"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F84C40"/>
+    <w:rsidRoot w:val="002B3B8F"/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C91014"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7D46CF44"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{225F62C9-CE7C-453C-8511-5E3538EC7D4F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F84C40"/>
-[...9 lines deleted...]
-    <w:link w:val="30"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F84C40"/>
+    <w:rsid w:val="002B3B8F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="240" w:line="240" w:lineRule="auto"/>
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-    <w:link w:val="40"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008F4217"/>
+    <w:rsid w:val="002B3B8F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...2 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F84C40"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a3">
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="99"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F84C40"/>
+    <w:rsid w:val="002B3B8F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets">
-[...4 lines deleted...]
-    <w:rsid w:val="00F84C40"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="360"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...25 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B3B8F"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...335 lines deleted...]
-      <w:u w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...548 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ACE5945-8CD4-4094-BDD9-2BEBC6AF910D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>371</Words>
-  <Characters>2117</Characters>
+  <Words>373</Words>
+  <Characters>2131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2484</CharactersWithSpaces>
+  <CharactersWithSpaces>2500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>John Magoha</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>