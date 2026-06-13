--- v0 (2025-10-01)
+++ v1 (2026-06-13)
@@ -1,10345 +1,16625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A3BFB34" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00545429" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="10D632C2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rév : Févr. 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A20DBF9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="04660550" w14:textId="1149C280" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="49A3B061" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E67074" w14:textId="2B300788" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00012BF2">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66B073FE" wp14:editId="1A5ED681">
-[...2 lines deleted...]
-              <wp:align>right</wp:align>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78C1B6A4" wp14:editId="5F40009E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5255895</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:align>top</wp:align>
+              <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="533400" cy="1134745"/>
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:extent cx="397990" cy="777240"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2133724913" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
-[...2 lines deleted...]
-                    </a:stretch>
+                    <a:srcRect r="4369" b="28533"/>
+                    <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="533400" cy="1134745"/>
+                      <a:ext cx="397990" cy="777240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="27B259AC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B74FA4B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0026EC90" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B2D527" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ACCORD DE SUBVENTION DE FAIBLE VALEUR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704DF1F4" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00A61DB8" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="74A82510" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="79480CD5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00A61DB8" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A2C63A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C2144E2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00A61DB8" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9BA32C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conclu entre le Programme des Nations Unies pour le développement et une Institution bénéficiaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035C7589" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="49CF8B74" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D15BDAC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="007A5FA0" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A25AB05" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:after="120"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521EBC67" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>COMMENT EXPLOITER CET ACCORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051AB944" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00884DD2" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="002E903E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4214AE" w14:textId="3CB145C4" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="15603F51" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2250"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="1B205325" w14:textId="50D2305C" w:rsidR="00C825AA" w:rsidRPr="00563DAE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ce modèle est fourni comme un outil pouvant être adapté aux besoins particuliers d’un projet particulier. Les accords de subvention de faible valeur doivent être approuvés par un organisme officiel indépendant tel qu’un Comité directeur/Conseil du projet ou un comité de sélection nommé par le Conseil du projet. L’accord permet d’enregistrer les engagements et les résultats que l’Institution bénéficiaire a accepté de produire. Il est recommandé que les fonds soient versés par tranches, en fonction des résultats obtenus, toutefois, des subventions peuvent également être accordées en une seule tranche.  Les modalités doivent être clairement précisées afin que toutes les parties sachent clairement à quel moment une institution bénéficiaire est admissible pour un versement de fonds par tranches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2869C106" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2250"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Assurez-vous d’inscrire les informations correctes sur la feuille de face.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422276B4" w14:textId="5B9E754D" w:rsidR="00C825AA" w:rsidRPr="00563DAE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="7C1EC6AB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2250"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assurez-vous de joindre toutes les annexes énumérées à la feuille de face.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F309D13" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00563DAE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="43B88914" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2250"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette page d’instructions, ainsi que toutes les notes de bas de page et toutes les autres instructions contenues dans ce modèle ne sont données qu’à titre indicatif à l’Unité opérationnelle et doivent être supprimées avant d’envoyer l’accord à l’Institution bénéficiaire pour examen et signature.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4706B8E5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00563DAE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="196FA0F4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2250"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Toute modification substantielle apportée aux dispositions du présent modèle d’accord doit être approuvée par le Bureau des affaires juridiques appartenant au Bureau des services de gestion du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EFFE9C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="6A7E7E90" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2250"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Veuillez faire signer deux exemplaires originaux du présent accord.  Après signature, le PNUD conserve un original et remet l’autre exemplaire à l’institution bénéficiaire. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D078334" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00E27460" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="11CA56EC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="24416E9C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7551D6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D137C4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidSect="00C559A6">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="839" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="680" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A731D34" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="72551671" w14:textId="6C9DC7BE" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00012BF2">
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4357D6AC" wp14:editId="1BD36D16">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Picture 2"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0255BC2F" wp14:editId="03243A71">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5523230</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>6985</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="397510" cy="777240"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1644092132" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
-[...2 lines deleted...]
-                    </a:stretch>
+                    <a:srcRect r="4369" b="28533"/>
+                    <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="533400" cy="1134745"/>
+                      <a:ext cx="397510" cy="777240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D340BDD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="454AEEC0" w14:textId="2BC78DB2" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accord de subvention de faible valeur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B7EB0F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00012BF2" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="66B625C6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>insérez le numéro de référence, le cas échéant ; sinon, supprimez le texte entre crochets</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="49E70DEB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5300" w:type="pct"/>
         <w:tblInd w:w="-252" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="51" w:type="dxa"/>
           <w:bottom w:w="51" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4568"/>
         <w:gridCol w:w="5041"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="4E4F9CAD" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="02CE53D2" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AC18D1E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="74D3F797" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Pays :</w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Block_1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="0" w:name="Block_1"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez le nom du pays hôte]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="6211E74E" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="7BC4478C" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F3A7E73" w14:textId="1758F328" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="40724B6C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Institution bénéficiaire :</w:t>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Block_2"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="1" w:name="Block_2"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "« [Cliquez ici et entrez le nom complet de l’Institution bénéficiaire] »" </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">constituée en vertu des lois de </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "« [Cliquez ici et entrez le nom de la juridiction de constitution] »" </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ayant son siège sis au </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "« [Cliquez ici et entrez l’adresse complète de l’institution bénéficiaire] »" </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="28C828E0" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="10D9BE02" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63E379E5" w14:textId="5C055FA2" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="33F9CA7C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Numéro et intitulé du projet : </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "« [Cliquez ici et entrez le numéro (le cas échéant) et l’intitulé du projet] »" </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="7D086A40" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="1B1DE9A9" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21D4D552" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="0C5B06BB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Période de mise en œuvre :  De </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez la date]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez la date]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="43BCF2EC" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="54BF2C09" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46E113AF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6599B4EF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Budget : Jusqu’à un montant de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> AutoTextList  \s "CurrencySign" \t "Right-click to select Currency"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DOLLARS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez le montant]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez le montant en lettres]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> américains)</w:t>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dollars américains)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="314F7E7F" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="1F23D3B7" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42C0131D" w14:textId="5F26C210" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="45092EBC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidR="00F52F52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Calendrier de versement des fonds à l’Institution bénéficiaire :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DAA0F08" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00F52F52" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="0C52B77E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080" w:firstLine="360"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date de versement/Étapes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F52F52">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00F52F52">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00F52F52">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00F52F52">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Montant </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="600F9B64" w14:textId="0B45BDB5" w:rsidR="00C825AA" w:rsidRDefault="00F52F52" w:rsidP="00F52F52">
-[...4 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="5C562467" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1425" w:hanging="1425"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00C825AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>insérer</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00C825AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> la date et les étapes précises]</w:t>
             </w:r>
-            <w:r w:rsidR="00C825AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C825AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>[préciser le montant]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C94456" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6FBF7621" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="0EEED78D" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="3F2F222D" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51B48D27" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="3C7DD38B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Informations relatives au compte bancaire de l’Institution bénéficiaire, compte dans lequel les fonds seront versés :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1697E1CB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="422960F3" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Nom du compte : </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez le nom du Titulaire du compte bancaire]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BBDED4E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="487921DE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Intitulé du compte :</w:t>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Block_10_1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="2" w:name="Block_10_1"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez l’intitulé du compte]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2045AAE5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6A152873" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Numéro de compte :</w:t>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Block_10_3"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="3" w:name="Block_10_3"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez le numéro de compte]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB9D9B3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="48BDA5B5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Nom de la banque :</w:t>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Block_10_4"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="4" w:name="Block_10_4"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez le nom de la banque]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13E17EF2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="2E8AFA1B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Adresse de la banque : </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez l’adresse de la banque]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCFD85D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="24A9A01F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Code SWIFT de la banque :</w:t>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Block_10_6"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="5" w:name="Block_10_6"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez le code SWIFT de la banque]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAC4871" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="1A709596" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Code de la banque :</w:t>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Block_10_7"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="6" w:name="Block_10_7"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez le code de la banque]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5863FD07" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6C276A8A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Instructions d’acheminement destinées aux versements :</w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Block_10_8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="7" w:name="Block_10_8"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro "[Cliquez ici et entrez toutes les instructions supplémentaires]"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="1A2C876C" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="78396974" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BD0062C" w14:textId="4043366F" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="0E3EDD83" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Adresse de l’Institution bénéficiaire :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC490CE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nom :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201FFEC5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="3BF3FABD" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Adresse :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="067D7EBF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="19E6FE94" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DC1260B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05DD4945" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tél. :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC10E01" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="1550844E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fax :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F431634" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...18 lines deleted...]
-          <w:p w14:paraId="546E7353" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00E66D72" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="4CF06C91" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E81D469" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15BEA2E7" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D7C3AD4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31E9B8B9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E6065A6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03288659" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4B0BBF" w14:textId="6D8C25D9" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="44B6AD51" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Adresse du PNUD :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F23E3FB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nom :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="049175F6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="0EEDDFB7" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Adresse :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B67125E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="56AC268D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="254FDC78" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03C9BAFE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tél. :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="113F863E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6D175C1E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fax :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D0DABA0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="3435CD6E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F16C969" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="42811379" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="43318D6B" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39540696" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="4D8F7CB4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="OLE_LINK1"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkStart w:id="8" w:name="OLE_LINK1"/>
+            <w:bookmarkStart w:id="9" w:name="OLE_LINK2"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:bookmarkEnd w:id="8"/>
             <w:bookmarkEnd w:id="9"/>
-            <w:bookmarkEnd w:id="10"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Signé pour le </w:t>
             </w:r>
-            <w:r w:rsidRPr="004556E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004556E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "« [Cliquez ici et entrez le nom de l’Institution bénéficiaire] »" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004556E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>par son Représentant autorisé</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="678D85DA" w14:textId="0192963F" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00F64004" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="14AFDF15" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="840" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Signature</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Block_15_1"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...2 lines deleted...]
-              <w:pStyle w:val="Block"/>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p w14:paraId="3A0DEC5D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
               <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="4547"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nom:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00C825AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Titre</w:t>
-[...5 lines deleted...]
-              <w:t>: _________________________________________</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Titre:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> _________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="4D87D98C" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="1DDD44B3" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CD4E8CA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5F0B0F58" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Signé pour le </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Programme des Nations Unies pour le développement</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> par son Représentant autorisé</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF37370" w14:textId="606E0126" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00F64004" w:rsidP="006E36CC">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="46589C21" w14:textId="7C04ADF8" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="840" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Signature</w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Signature : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA05273" w14:textId="22942011" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00F64004" w:rsidP="00F64004">
-[...1 lines deleted...]
-              <w:pStyle w:val="Block"/>
+          <w:p w14:paraId="506A6CD0" w14:textId="5A92FD4D" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
               <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="4547"/>
               </w:tabs>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nom : _________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Titre</w:t>
-[...5 lines deleted...]
-              <w:t>: _________________________________________</w:t>
+              <w:t>Titre : _________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="01219099" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="2D770C79" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FB1AC8B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Blockboldmiddletab"/>
+          <w:p w14:paraId="4CA15866" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les documents suivants constituent l’Accord intégral conclu entre les parties et remplacent tous les accords, ententes, communications et représentations antérieurs concernant l’objet :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E3544CA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="64C924EF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>cette</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> feuille de face (ci-après désignée « feuille de face »)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C9CA943" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="139AC389" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Conditions générales</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11164BCE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Blockboldmiddletab"/>
+          <w:p w14:paraId="334C2906" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Annexe A – Demande de subvention acceptée </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F66D6DC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Blockboldmiddletab"/>
+          <w:p w14:paraId="0BCEA53F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annexe B – Modèle fourni pour l’établissement de rapports</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474D722A" w14:textId="5264A0F1" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Blockboldmiddletab"/>
+          <w:p w14:paraId="11A6221A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Annexe C – Document de projet relatif </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>auprésent</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Accord de subvention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FB5012A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...33 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId18"/>
+    <w:p w14:paraId="4B264D4E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177090E4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54732F5A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EC7632" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDB3AEC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA7CFF1" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5850331E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21669652" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A97FF25" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB8D063" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24382D0C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138830F1" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD40834" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4087E67D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406B51B2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156C6228" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED016B5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F787F58" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCE9B43" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB4BCED" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA9CE65" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C697FB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A32DD3" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3657CCFE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38705F65" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406814BB" w14:textId="5B6BB933" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3108"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477F4896" w14:textId="4048AF3C" w:rsidR="00000000" w:rsidRPr="00C21FD6" w:rsidRDefault="00000000" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3108"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00000000" w:rsidRPr="00C21FD6" w:rsidSect="00C559A6">
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="839" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="680" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D34A3F2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00A64600" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="791075F6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CONDITIONS GÉNÉRALES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17825DE6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="078A458C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9AC3FB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le présent </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accord de subvention de faible valeur</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ci-après dénommé l</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>’«</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...8 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Accord ») est conclu entre le Programme des Nations Unies pour le développement, organe subsidiaire des Nations Unies créé par l’Assemblée générale des Nations Unies (ci-après dénommé le « PNUD »), et l’Institution bénéficiaire désignée à la case 2 de la feuille de face (ci-après dénommé l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>’«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Institution bénéficiaire », qui avec le PNUD, constitue les « Parties »).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725D4FE5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CEEA9F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">CONSIDÉRANT QUE, le PNUD [est le partenaire de mise en œuvre] </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> [fournit des services d’appui à {nom du partenaire}, le partenaire de mise en œuvre]</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du projet désigné à la case 3 de la feuille de face (ci-après dénommé le « Projet ») et plus spécifiquement décrit dans le document de projet [insérer le numéro et l’intitulé du projet] joint en </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annexe C</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ci-après désigné « Document de projet »), exécuté à la demande du Gouvernement du pays désigné à la case 1 de la feuille de face ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E681A7B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="1D0B94EE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605D26A8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CONSIDÉRANT QUE, le PNUD souhaite fournir des fonds à l’Institution bénéficiaire dans le cadre du projet afin d’entreprendre les activités décrites dans la Demande de subvention acceptée (ci-après désigné le « Fonds »), et selon les conditions générales énoncées ci-après ; et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F8F4EC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="70A0E936" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681FAD9B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CONSIDÉRANT QUE, l’Institution bénéficiaire est prête et disposée à accepter de tels Fonds du PNUD au titre des activités (ci-après désigné les « Activités ») décrites dans la Demande de subvention acceptée à l’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annexe A</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ci-après désignée la « Demande ») selon les conditions générales énoncées ci-après au titre du présent accord ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3C63D2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="22541037" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFEDFF5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PAR CONSÉQUENT, les parties conviennent de ce qui suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D649FCB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="05E2628B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58EB2C3C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.0</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Responsabilités de l’Institution bénéficiaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BC7152" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="510CED69" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FCB965" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">L’Institution bénéficiaire </w:t>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:t>L’Institution bénéficiaire accepte d’entreprendre les activités et de réaliser les produits(livrables) décrits dans la demande acceptée (annexe A) avec diligence et efficacité, conformément au calendrier établi dans la demande et conformément aux conditions générales du présent Accord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les activités doivent être entreprises conformément aux règlements, règles, politiques et procédures du PNUD et au document de projet qui fait partie intégrante du présent Accord.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les fonds fournis au titre du présent Accord doivent être gérés avec prudence par l’Institution bénéficiaire et utilisés uniquement pour les activités visant à produire les résultats précisés dans la Demande. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B27AFD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="3561593E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A97B9C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Institution bénéficiaire accepte d’atteindre les objectifs de réalisation attendue (ci-après désigné « Objectifs de réalisation attendue ») comme indiqué dans la Demande acceptée.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si l’Institution bénéficiaire ne s’acquitte pas de ses responsabilités décrites au titre du présent Accord ou n’atteint pas au moins 70 % des objectifs de réalisation attendue pour une année donnée, il y aura lieu de suspendre tout versement supplémentaire de fonds. La suspension reste en vigueur jusqu’à ce que l’Institution bénéficiaire atteigne les objectifs de réalisation attendue correspondants.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614C8FA1" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="6AF7F293" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4521E89D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.3</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’institution bénéficiaire informera le PNUD de tout problème auquel il pourrait être confronté dans l’atteinte des objectifs convenus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E5A893" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547620A8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CFD4E18" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4580EB90" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.0</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Durée</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D058590" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="7DD9DD2F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A07472A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Le présent Accord, rédigé en deux exemplaires originaux, entre en vigueur à la date de sa signature par l’Institution bénéficiaire et le PNUD, agissant par l’intermédiaire de leurs représentants dûment autorisés, indiqués aux cases 10 et 11 de la feuille de face, et expire à la date de fin de la période de mise en œuvre indiquée à la case 4, sauf résiliation antérieure conformément aux articles 6.4 et 7.9 ci-dessous.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252249E2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="7441F018" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A4C0C2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.0</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Paiements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57634F65" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="6B8385A6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FAB33D5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sous réserve des dispositions expresses du présent Accord, le PNUD fournira à l’Institution bénéficiaire des fonds d’un montant n’excédant pas le montant indiqué à la case 5 de la feuille de face selon le calendrier indiqué à la case 6 de ladite feuille.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les paiements sont assujettis à l’atteinte des objectifs de réalisation attendue de l’Institution bénéficiaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F49D4AC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="55F0360A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B55F84B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Tous les paiements doivent être déposés sur le compte bancaire de l’Institution bénéficiaire, dont les coordonnées sont indiquées à la case 7 de la Feuille de face.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D796C9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="2C234D35" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6155BCC0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Le montant du paiement de ces fonds ne peut faire l’objet d’aucun ajustement ni d’aucune révision en raison des fluctuations des prix, des taux de change ou des frais réels engagés par l’Institution bénéficiaire lors de l’exécution des activités prévues au titre du présent Accord. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE9960F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="3136EB11" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E4B26F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.0</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dossiers, informations et rapports</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014B6B90" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="3A9E1C33" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAC9C21" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">L’Institution bénéficiaire doit tenir des registres clairs, exacts et complets sur les fonds reçus au titre du présent Accord. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Une fois les activités terminées ou dès résiliation du présent Accord, l’Institution bénéficiaire devra conserver les dossiers pendant au moins cinq (5) ans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1159A7D9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="1EEE8265" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0D1F74" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’Institution bénéficiaire doit fournir, compiler et mettre à tout moment à la disposition du PNUD tous les dossiers ou toutes les informations, orales ou écrites, que le PNUD peut raisonnablement demander concernant les fonds reçus par l’Institution bénéficiaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A935338" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="757C78E8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43375F55" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’Institution bénéficiaire doit fournir au PNUD des rapports sur l’état d’avancement (« Rapports de performance ») comprenant des informations financières et descriptives, au moins 30 jours avant le versement prévu de la prochaine tranche ou au moins une fois par an dans les 30 jours suivant la fin de l’année jusqu’à ce que les activités soient achevées. Le Rapport de performance, y compris le module des rapports financiers, doit suivre le modèle présenté à l’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annexe B</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> et doit comprendre une certification du représentant de l’Institution bénéficiaire responsable de l’établissement de rapports financiers, y compris la date inscrite sur la certification. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2191D735" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3E510DE1" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468E4DF3" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans un délai de [X, mais pas plus de 60] jours après la fin des activités, l’Institution bénéficiaire fournit au PNUD un rapport financier et descriptif final concernant toutes les dépenses effectuées au titre de ces fonds et indiquant les résultats escomptés, en utilisant le modèle fourni pour l’établissement de rapports figurant à l’</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annexe B</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7242FA58" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="5C513B9E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3368FC28" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Toute autre correspondance concernant l’application du présent Accord doit être envoyée aux adresses indiquées aux cases 8 et 9 de la feuille de face, le cas échéant. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0491B2BD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="5D9E699D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F06F9EA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AA1500" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21469922" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.0</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Audits et enquêtes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028CB8D5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="2C6D72D0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDA57A5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nonobstant les dispositions susmentionnées, le PNUD a le droit d’effectuer des audits ou d’examiner les livres et registres connexes de l’Institution bénéficiaire selon ses besoins, et d’avoir accès aux livres et registres de l’Institution bénéficiaire, le cas échéant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D7CDF7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="009A2204" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="3C615D16" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3CF07A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">L’Institution bénéficiaire reconnaît et convient qu’à tout moment, le PNUD peut mener des enquêtes se rapportant à tout aspect de l’Accord, les obligations exécutées en vertu de l’Accord et les activités de l’Institution bénéficiaire en général.  Le droit du PNUD de mener une enquête et l’obligation de l’Institution bénéficiaire de se conformer à une telle enquête ne s’annulent pas à l’expiration ou à la résiliation anticipée du présent Accord.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6FCC64" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="02E27036" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F76CB5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.3</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’Institution bénéficiaire doit coopérer pleinement et en temps opportun à ces inspections, audits ou enquêtes.  Cette coopération comportera, sans toutefois s’y limiter, l’obligation de l’Institution bénéficiaire de mettre son personnel et toute documentation pertinente prévus à ces fins, à des heures et à des conditions raisonnables, et d’accorder au PNUD l’accès aux locaux de l’Institution bénéficiaire à des heures et à des conditions raisonnables en rapport avec cet accès au personnel et à la documentation pertinente de l’Institution bénéficiaire. L’Institution bénéficiaire exigera de ses agents, y compris, mais sans s’y limiter, les avocats, comptables ou autres conseillers de l’Institution bénéficiaire, qu’ils coopèrent raisonnablement à toute inspection, tout audit ou toute enquête effectuée par le PNUD au titre des présentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2374F110" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="0612323A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5850B114" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031D96B8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.4</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Le PNUD a droit à un remboursement de la part de l’Institution bénéficiaire pour tout montant, qui selon ces audits et enquêtes, aura été utilisé par l’Institution bénéficiaire à des fins autres que celles précisées dans les conditions générales de l’Accord.  L’Institution bénéficiaire convient également que, le cas échéant, les donateurs du PNUD, dont le financement provient, en intégralité ou en partie, des fonds destinés aux activités, auront un recours direct auprès de l’Institution bénéficiaire pour le recouvrement de tout fonds que le PNUD aura déterminé comme ayant été utilisé en violation du présent Accord ou de la Demande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA623EF" w14:textId="5EA1E06C" w:rsidR="00F64004" w:rsidRDefault="00F64004" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="212BB470" w14:textId="540C56B4" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B5EAE2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.0</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Déclarations et garanties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7395683E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="7200A170" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="45CCFC3F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3E2E84" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’Institution bénéficiaire déclare et garantit ce qui suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F5E21D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="758B35EC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AF05B95" w14:textId="718F91D0" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00F64004" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A092DF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="21F6564C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elle n’a pas offert et n’offrira pas des avantages directs ou indirects découlant de l’exécution de l’Accord ou de son attribution à un représentant, un fonctionnaire, un employé ou un autre agent du PNUD, ou y étant liés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432F63D5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="02595C22" w14:textId="7F675FBF" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00F64004" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C15AEBC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ni elle, ni ses entités mères (le cas échéant), ni aucune de ses filiales ou entités affiliées (le cas échéant) n’est engagée dans une pratique incompatible avec les droits énoncés au titre de la Convention relative aux droits de l’enfant, y compris son article 32, qui, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entre autres</w:t>
       </w:r>
-      <w:r w:rsidR="00C825AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, exige qu’un enfant soit protégé contre tout travail susceptible d’être dangereux ou de compromettre son éducation, ou de nuire à sa santé ou son développement physique, mental, spirituel, moral ou social.</w:t>
       </w:r>
-      <w:r w:rsidR="00C825AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39303282" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="36DD194C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="090E7AE0" w14:textId="63580DAA" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00F64004" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B203886" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="0B8C9F19" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ni elle, ni ses entités mères (le cas échéant), ni aucune de ses filiales ou entités affiliées (le cas échéant) ne se livrent à la vente ou à la fabrication de mines antipersonnel ou de composants utilisés dans la fabrication de mines antipersonnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E254431" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CC02CA5" w14:textId="4E20C947" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00F64004" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B611FF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elle doit prendre toutes les mesures appropriées pour prévenir l’exploitation ou les abus sexuels de quiconque par ses employés ou par toute autre personne engagée et contrôlée par l’Institution bénéficiaire pour fournir des services au titre du présent Accord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> À ces fins, toute activité sexuelle avec une personne âgée de moins de dix-huit ans, indépendamment de toute loi relative au consentement, constitue une exploitation et un abus sexuel de cette personne. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De plus, l’Institution bénéficiaire doit s’abstenir d’échanger de l’argent, des biens, des services ou d’autres objets de valeur contre des faveurs ou des activités sexuelles ou de se livrer à des activités sexuelles qui sont source d’exploitation ou de dégradation d’une personne, et doit prendre toutes les mesures raisonnables et appropriées pour interdire à ses employés ou aux autres personnes qu’il engage et contrôle de le faire.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD n’appliquera pas la norme susmentionnée relative à l’âge dans tous les cas où le personnel de l’Institution bénéficiaire ou toute autre personne engagée par l’Institution bénéficiaire pour fournir des services en vertu de l’Accord est mariée à la personne âgée de moins de 18 ans, avec qui une activité sexuelle a eu lieu et dont le mariage est reconnu comme valide par les lois du pays dont elle a la nationalité ou toute autre personne dont l’Institution bénéficiaire a la charge de fournir les services prévus dans le présent Accord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C825AA">
-[...17 lines deleted...]
-    <w:p w14:paraId="637D7002" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    </w:p>
+    <w:p w14:paraId="41DD49C4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E3EF429" w14:textId="7CA4F2F2" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00F64004" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6163ADDB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="3029B744" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ni elle, ni ses entités mères (le cas échéant), ni aucune des filiales, entités affiliées (le cas échéant), fournisseurs et sous-contractuels de l’Institution bénéficiaire ne sont engagés dans des transactions avec des personnes et organisations associées à des actes ou délits visés aux sections 1, 3, 4 ou 5 de l’article 2 de la Convention internationale pour la répression du financement du terrorisme, adoptée par l’Assemblée générale des Nations Unies dans sa résolution 54/109 du 9 décembre 1999 et/ou ne reçoivent une quelconque formation, ou un soutien, de la part d’une autre, pour des actes ou des violations visées aux sections susmentionnées.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4811999A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B687488" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663E8A20" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’Institution bénéficiaire doit se conformer à toutes les lois, ordonnances, règles et règlements ayant trait à l’exécution de ses obligations au titre de l’Accord.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014B7487" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="0845DE05" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B632AF9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’Institution bénéficiaire reconnaît avoir lu le document de projet joint à l’annexe C, y compris la section intitulée « Gestion des risques ».  L’Institution bénéficiaire convient par les présentes que, lorsqu’elle entreprend les activités décrites dans la demande, elle sera liée, mutatis mutandis, par les obligations et les accords énoncés dans le document de projet qui s’appliquent au partenaire de mise en œuvre du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2072514A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="26748566" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2E661B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’institution bénéficiaire reconnaît et convient que les dispositions énoncées au présent article 6.0 constituent une clause fondamentale de l’Accord et que la violation de telles déclaration et garantie ou d’un tel pacte autorise le PNUD à résilier l’Accord immédiatement sur présentation d’un avis à l’Institution bénéficiaire, sans aucune responsabilité en ce qui concerne les frais de résiliation ou toute autre responsabilité de quelque nature que ce soit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB62324" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="121001AA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1C80CC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dispositions générales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEEA04A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="5F85C1C3" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296743C3" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le présent Accord et les annexes qui y sont jointes constituent l’Accord intégral entre les parties et remplacent le contenu de toute autre négociation et/ou tout accord, qu’il soit oral ou écrit, faisant l’objet du présent Accord.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E2BE50" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="799F5538" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70954D30" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>L’Institution bénéficiaire doit exécuter toutes les activités décrites dans la demande avec diligence et efficacité. Sous réserve des dispositions expresses du présent Accord, il est entendu que l’Institution bénéficiaire aura le contrôle exclusif sur l’administration et la mise en œuvre des activités et que le PNUD n’interfèrera pas dans l’exercice de ce contrôle.  Toutefois, les qualités du travail et les progrès accomplis lors de la réalisation des objectifs relevant des activités feront l’objet d’un examen par le Comité directeur du projet/Conseil du projet.  Si, à tout moment, le Comité directeur du projet/Conseil du projet n’est pas satisfait de la qualité du travail ou des progrès accomplis lors la réalisation de ces objectifs, le Comité directeur/Conseil du projet peut conseiller au PNUD de : i) retenir le versement des fonds jusqu’à ce que le PNUD estime que la situation a été corrigée ; ou ii) déclarer la résiliation du présent accord par présentation d’un préavis écrit à l’Institution bénéficiaire tel que décrit à l’article 7.9 ci-dessous ; et/ou exercer tout autre recours qui pourrait être jugé nécessaire.  La décision du Comité directeur/Conseil du projet concernant la qualité du travail effectué et les progrès accomplis lors de la réalisation de ces objectifs sera définitive, décisive et liera l’Institution bénéficiaire pour autant que des paiements ultérieurs seront concernés.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">L’Institution bénéficiaire doit exécuter toutes les activités décrites dans la demande avec diligence et efficacité. Sous réserve des dispositions expresses du présent Accord, il est entendu que l’Institution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bénéficiaire aura le contrôle exclusif sur l’administration et la mise en œuvre des activités et que le PNUD n’interfèrera pas dans l’exercice de ce contrôle.  Toutefois, les qualités du travail et les progrès accomplis lors de la réalisation des objectifs relevant des activités feront l’objet d’un examen par le Comité directeur du projet/Conseil du projet.  Si, à tout moment, le Comité directeur du projet/Conseil du projet n’est pas satisfait de la qualité du travail ou des progrès accomplis lors la réalisation de ces objectifs, le Comité directeur/Conseil du projet peut conseiller au PNUD de : i) retenir le versement des fonds jusqu’à ce que le PNUD estime que la situation a été corrigée ; ou ii) déclarer la résiliation du présent accord par présentation d’un préavis écrit à l’Institution bénéficiaire tel que décrit à l’article 7.9 ci-dessous ; et/ou exercer tout autre recours qui pourrait être jugé nécessaire.  La décision du Comité directeur/Conseil du projet concernant la qualité du travail effectué et les progrès accomplis lors de la réalisation de ces objectifs sera définitive, décisive et liera l’Institution bénéficiaire pour autant que des paiements ultérieurs seront concernés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABF106B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE59496" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Le PNUD n’assume aucune responsabilité en ce qui concerne la couverture de l’assurance vie, l’assurance maladie, l’assurance accident, l’assurance voyage ou toute autre assurance jugée nécessaire ou souhaitable aux fins du présent Accord ou pour toute personne entreprenant des activités au titre du présent Accord. De telles responsabilités seront assumées par l’Institution bénéficiaire. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EB6FA7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="488235C7" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4655F3BA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les droits et obligations de l’Institution bénéficiaire se limitent aux conditions générales du présent Accord. Par conséquent, l’Institution bénéficiaire et le personnel qui fournit des services en son nom n’ont droit à aucun avantage, paiement, indemnisation ou droit à prestation, sauf disposition contraire du présent Accord.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C99EECC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="6A73F7A4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF03CF2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.5</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’Institution bénéficiaire est entièrement responsable de tous les services fournis par son personnel, ses agents, ses employés, ses contractuels, ses sous-contractuels et toute autre partie entreprenant des activités connexes à l’application de la Demande au nom de l’Institution bénéficiaire (ci-après désigné « Personnel de l’Institution bénéficiaire ») et doit s’assurer que toutes ses obligations réunies au titre du présent Accord s’appliquent au Personnel de l’institution bénéficiaire.  L’institution bénéficiaire ne peut céder, transférer, mettre en gage, ni formuler toute autre disposition énoncée dans l’Accord, toute partie de celui-ci, ou tout autre de ses droits, réclamations ou obligations au titre de l’Accord, sans avoir obtenu au préalable l’autorisation écrite du PNUD.  Tout cessionnaire ou ayant droit autorisé devra se conformer aux conditions générales du présent Accord.  L’Institution bénéficiaire ne peut pas faire appel aux services d’un ou de plusieurs sous-contractuels sans avoir obtenu au préalable l’autorisation écrite du PNUD.  Si une telle autorisation lui est accordée, l’Institution bénéficiaire doit veiller à ce que ce sous-contractuel ou ces sous-contractuels ne fassent pas appel à d’autres sous-contractuels d’échelons supérieurs, sauf si une autorisation préalablement écrite lui est accordée par le PNUD.  Tout sous-contractuel autorisé devra se conformer aux conditions générales du présent Accord.  Faire appel à des sous-contractuels ne dégage pas l’Institution bénéficiaire de ses obligations au titre du présent Accord.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6953A309" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="045EFF1D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6D9DED" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.6</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’institution bénéficiaire indemnisera, dégagera de toute responsabilité et défendra à ses propres frais, le PNUD, ses fonctionnaires et prestataires de services travaillant pour le PNUD, contre toute poursuite, réclamation, demande et responsabilité de quelque nature que ce soit, y compris leurs coûts et dépenses, en raison, en fonction, résultant, découlant (ou susceptibles de découler) des actes ou omissions commis par l’institution bénéficiaire, son personnel ou toute autre personne engagée au titre du présent accord ou au titre de la gestion de projet.  L’Institution bénéficiaire est responsable de toutes les réclamations formulées par tout membre de son personnel et est tenue d’assurer le traitement desdites réclamations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0629B6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="4750753F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AEDE28" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7.7</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Si le Document de projet le prévoit (ou sauf convention contraire conclue entre le PNUD et le gouvernement du pays indiqué à la case 1 de la feuille de face), les actifs et le matériel achetés avec les Fonds deviennent la propriété de l’Institution bénéficiaire. L’Institution bénéficiaire est chargée d’établir les rapports de fond et les rapports financiers portant sur l’utilisation des fonds, à l’intention du Comité directeur, qui a été créé pour superviser l’octroi des subventions et/ou comme partenaire de mise en œuvre, tel que défini dans le document de projet. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les actifs et le matériel seront utilisés aux fins indiquées dans la Demande pendant toute la durée du présent Accord.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  L’institution bénéficiaire procèdera à l’approvisionnement de biens, de services et d’assistance technique prévu au titre de la Demande dans le respect des principes de qualité, de transparence, d’économie et d’efficacité les plus élevés. Cet approvisionnement sera fondé sur l’évaluation d’offres compétitives, de soumissions ou d’autres demandes, sauf indication contraire écrite du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F0DC6E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="738D906D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18EA9505" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.8</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>La propriété des droits de brevet, des droits d’auteur et d’autres droits similaires (« droits de propriété intellectuelle ») à l’égard des découvertes, des inventions ou des travaux résultant de la mise en œuvre des activités dans le cadre du présent Accord revient à l’Institution bénéficiaire. Néanmoins, l’Institution bénéficiaire accordera au PNUD une licence perpétuelle, irrévocable, mondiale, non exclusive et libre de redevances qui lui confèrera les droits d’utilisation, de reproduction, d’adaptation, de modification, de distribution, de sous-licenciement et d’utilisation de ces droits de propriété intellectuelle, y compris la possibilité d’accorder des licences supplémentaires aux gouvernements de pays bénéficiaire de programme conformément aux exigences énoncées au titre de l’accord conclu entre le PNUD et le gouvernement ou les gouvernements concernés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6C486C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="7A63982F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B232CCE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="59D24C31" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.9</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Le présent Accord peut être résilié par l’une ou l’autre Partie avant l’expiration du présent Accord moyennant un préavis écrit de trente (30) jours à l’autre Partie, de ce fait, l’Institution bénéficiaire doit restituer sans délai, tous les fonds inutilisés au PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7A9EF2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="73C1DD39" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F50C359" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.10</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’institution bénéficiaire reconnaît que le PNUD et ses représentants n’ont fait aucune promesse réelle ou implicite de financement, à l’exception des montants indiqués au titre du présent Accord.  Les documents relatifs au projet peuvent certes indiquer le montant total de fonds susceptible d’être affecté à l’Institution bénéficiaire, toutefois, les versements effectifs seront basés sur l’atteinte des objectifs de réalisation attendue de l’Institution bénéficiaire.  Si l’un des Fonds est retourné au PNUD ou si le présent Accord est abrogé, l’Institution bénéficiaire reconnaît que le PNUD sera dégagé de toute obligation envers elle, en raison de cette performance ou de cette abrogation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DF2D6B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="0863200D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD149CB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.11</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Aucune modification ou aucun changement au titre du présent Accord, aucune renonciation à l’une de ses dispositions ou des dispositions contractuelles supplémentaires ne sera valide ou exécutoire, sauf approbation préalablement écrite par les parties ou leurs représentants dûment autorisés ; sous la forme d’un amendement au présent Accord dûment signé par les Parties énoncées aux présentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041F71EE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="4108DDFE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C392CAC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">7.12 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Les parties s’efforceront de régler à l’amiable, par négociation directe, tout différend, toute controverse ou toute réclamation découlant du présent Accord ou s’y rapportant, y compris la violation et la résiliation de l’Accord. Si ces négociations s’avèrent infructueuses, l’affaire sera soumise à l’arbitrage conformément au Règlement d’arbitrage de la commission des Nations Unies pour le droit commercial international. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les Parties seront tenues de respecter toute sentence arbitrale rendue à l’issue de la procédure d’arbitrage comme règlement définitif de toute controverse ou réclamation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFA9058" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="08737C55" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40807EE6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="5175850C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.13</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Aucune disposition du présent Accord ou autre disposition connexe ne pourra être assimilée à une renonciation, explicite ou implicite, à l’un des privilèges ou à l’une des immunités des Nations Unies et du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C910C02" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00FA67C0" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="247DF1BB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAF5AA5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.14</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les informations et les données considérées comme étant la propriété de l’une ou l’autre partie et qui sont transmises ou divulguées d’une partie à l’autre pendant la durée du présent accord sont considérées comme confidentielles et sont traitées conformément à la politique de divulgation de l’information du PNUD, laquelle n’est pas mise en annexe aux présentes, mais est connue des parties et est en leur possession.  L’institution destinataire peut divulguer des informations si la loi l’exige, sous réserve, et sans aucune renonciation aux privilèges et immunités des Nations Unies, l’Institution destinataire donnera au PNUD un préavis suffisant concernant toute demande de divulgation d’information, afin de lui permettre d’avoir une chance raisonnable de prendre des mesures de protection ou toute autre mesure appropriée, le cas échéant, avant toute divulgation. Le PNUD peut divulguer des informations dans la limite des exigences prévues par la Charte des Nations Unies, les résolutions ou règlements de l’Assemblée générale ou les règles promulguées par le Secrétaire général des Nations Unies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55919CCB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00FA67C0" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="783518E5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280908CC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.15</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’institution bénéficiaire utilisera le nom (y compris les abréviations), l’emblème ou le sceau officiel des Nations Unies ou du PNUD exclusivement lorsqu’elle sera en lien direct avec les activités effectuées au titre du présent Accord et après réception d’un consentement préalablement écrit du PNUD.  Ce consentement ne doit en aucun cas être donné pour des faits liés à l’utilisation du nom (y compris des abréviations), de l’emblème ou du sceau officiel des Nations Unies ou du PNUD et à des fins commerciales ou de bonne volonté.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD22B10" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00FA67C0" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="7DA33A78" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A070EEB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.16</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les dispositions de l’article 4.1, de l’article 5.0 et des articles 7.3, 7.6, 7.7, 7.8, 7.12, 7.13, 7.14 et 7.15 restent en vigueur, peu importe la date d’expiration de la période de mise en œuvre du projet ou de la résiliation du présent Accord.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682749C7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="7BD43AFD" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46465732" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="17E7F23A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138BF554" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="3844475B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E722EF3" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7FDF4A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA610DE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077C734B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E1A88C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DE1B3C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C58E08" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047C1768" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C45C53" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA045C6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20276979" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389E97E6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35ECFDDF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F42D16" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DE3A97" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3121C58A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11361E08" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465084EB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5007F65E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D127F9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270CDAEF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E1FF92" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67166598" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ANNEXE A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A752DF4" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="61446516" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accord relatif à une demande de subvention de faible valeur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C70C307" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA"/>
+    <w:p w14:paraId="17E6FA46" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="13615" w:type="dxa"/>
+        <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="13615"/>
+        <w:gridCol w:w="9355"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="0086333C" w14:paraId="64CE5C1A" w14:textId="77777777" w:rsidTr="00F64004">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="38B32166" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13615" w:type="dxa"/>
+            <w:tcW w:w="9355" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF6D822" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="131C1DE2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>à rédiger par l’Institution bénéficiaire.  Cette demande sera soumise au Comité directeur/Conseil du projet pour approbation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BB043C9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+    <w:p w14:paraId="4B1505AB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00875322" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Numéro de projet : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7783B06F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="628CE2F1" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date : ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12148E55" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="51EB1C1B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Intitulé du projet : ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A51E08" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="43A213F8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE4FAF8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nom de l’INSTITUTION BÉNÉFICIAIRE : ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E76EC7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="5A7CC8D2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0030FA22" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Montant total de la subvention (exprimé en dollar américain) : ____________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4506F498" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="71F895A8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68924DC9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBEF4B5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OBJECTIF DE LA SUBVENTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578FA576" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00814A9F" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6BBE91AD" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Indiquez l’objectif de la subvention et décrivez le résultat ou les résultats escomptés après utilisation de la subvention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCB83F9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08E79675" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expliquez pourquoi le bénéficiaire de la subvention est le mieux placé pour atteindre ces objectifs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6692B4B5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3783BCAE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53EA1F33" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BBC603" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ACTIVITÉS PROPOSÉES ET PLAN DE TRAVAIL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359DC005" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59A83CCD" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Décrivez les activités qui seront réalisées pour atteindre les objectifs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDC5BC0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26316AE7" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Indiquez s’il</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> existe un ou des groupes ou une zone géographique ciblés qui bénéficieront de la subvention, autres que l’Institution bénéficiaire. Dans l’affirmative, quels sont les groupes/zones géographiques ciblés et quel sera le mode de sélection de potentiels bénéficiaires ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B8D015" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="50DEDF02" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111E2752" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">PLAN DE TRAVAIL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5CC14D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4CD7353A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4837" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5785"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2418"/>
+        <w:gridCol w:w="4008"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="1675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00894D47" w14:paraId="66FF89BA" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="6DFE368D" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="0A707AF9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="007878A9" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="7721D400" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACTIVITÉS PRÉVUES</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="182A4753" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="67CEED59" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chronologie</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28FEFCB7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="08745829" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Budget prévu pour l’activité </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5931CFD8" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00894D47" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="7266D4CA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>dans</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> la devise du pays bénéficiaire de la subvention)</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="7F0151E7" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="61B55B31" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="745392DD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="4C7FB216" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45361083" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="59DFE15D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46243E8B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="7CD591C9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778022E0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="2846C687" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C6D70D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="3E3B0248" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C34C1F3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="78D36ACE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00DB5EE3" w14:paraId="589E61C0" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="15635967" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70B007D2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="006626EC" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="05785879" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="253" w:hanging="253"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C28FBB3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74E6BC1F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4CD7F9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52CBEADF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E062C0C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="73FE3F5B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD491DE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7BD177CC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EECAC64" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DB5EE3" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="2DEDC31F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00316445" w14:paraId="6A9C4FF6" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="605FBBE5" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F18F278" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1F696F6E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.2 Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AB8C5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2AE48C7B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2F0282" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1CEE0308" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="757FFDC1" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="71F71428" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A36CEB9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2ECD42F6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33A5618E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00316445" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="138E97BC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="71E28163" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="27E5A648" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B4863C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="53B82DA9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1.3 Activité </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8E548E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5BBC94B1" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084EC499" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6CA14482" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D8E28B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="01CE12E3" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B77DAD8" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="59B7320E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30135CF9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="640827A4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="6D810262" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="0313C335" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="198AB75E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="3028DA9E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A9431F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="2A57BDA9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="094548D7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00F64004" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="28346E52" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="180"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00F64004">
         <w:t>Indiquez les activités qui seront effectuées avec les fonds de la subvention. Utilisez autant de lignes d’activité que possible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42080E7C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00F64004" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E78FDC1" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="180"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Définissez le délai pertinent prévu pour l’octroi de la subvention et indiquez la date d’achèvement des activités particulières. En principe, le délai renvoie à la date à laquelle les premières tranches de fonds sont débloquées (c.-à-d. trimestriellement, semestriellement ou annuellement). Utilisez autant de délais que possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A209598" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00F64004" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02ABCE47" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="180"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Indiquez les montants budgétaires dans la devise de la subvention. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F17CD4C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="14152255" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D2D4A0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7833BC03" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OBJECTIFS DE RÉALISATION ATTENDUE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5653BC4F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73C0C0A3" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Précisez les indicateurs permettant d’évaluer les résultats qui seront obtenus grâce à la subvention. Un indicateur au moins est requis. Il est possible d’en utiliser davantage si cela peut permettre d’évaluer de façon intégrale les résultats escomptés :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656BF74B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44AB2FAA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3577"/>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="1237"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00ED57D5" w14:paraId="61E63733" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="318643A0" w14:textId="77777777" w:rsidTr="00C559A6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="76506FBC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>INDICATEUR(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DB7D7B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SOURCE DE DONNÉES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6986AA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RÉFÉRENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3533" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="445FFD53" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ÉTAPES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00C54E60" w14:paraId="6AB008AE" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="6A28D61D" w14:textId="77777777" w:rsidTr="00C559A6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DD2F3D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E69F007" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="712A3793" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA2E621" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Période</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="33637733" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Période</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E0B912" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Période</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D289D57" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OBJECTIF FINAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="000259AB" w14:paraId="76895A4B" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="6238A0A9" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E49EDD9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00764CDF" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3BAB09A0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00A84123" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1,1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75369A96" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="2B9D18F7" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00A84123" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D38D67" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75761FEA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="02E481D0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB33A36" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="1354B06D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29CCFA2B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3301115B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A60137" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4B038CAD" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="000259AB" w14:paraId="4F9AA810" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="543E8025" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E59DBBF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00764CDF" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="31786F1A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284FE277" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="744B0E03" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00A84123" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E65738F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D635B85" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="150F3980" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BACE8A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="041DA36B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44925A13" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0012F107" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9671DB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="71B55303" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B2E4EEB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7CC6DBD6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EC9D1F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57549C2E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ANALYSE DES RISQUES :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A15D68" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:r>
+    <w:p w14:paraId="63F87C88" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Indiquez les risques pertinents susceptibles de compromettre la réalisation des objectifs de la subvention ainsi que les mesures d’atténuation qui seront adoptées. Parmi ces risques figurent ceux qui sont liés à la sécurité, aux finances, aux opérations, à la société, à l’environnement ou autres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318903B9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="4ECE55DB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3505"/>
         <w:gridCol w:w="2019"/>
         <w:gridCol w:w="3471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="4AF46EDE" w14:textId="77777777" w:rsidTr="00F64004">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="714ADF15" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706098BC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="5CC09457" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C559A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Risque</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2019" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D05DE8" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="6307A904" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Évaluation des risques* (élevé/moyen/faible)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08AF5FA2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="37EBEF5F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C559A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesures d’atténuation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="65990E0F" w14:textId="77777777" w:rsidTr="00F64004">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="6CD32F83" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4E0A26" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="605D2515" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2019" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E822EE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="70648B97" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E90D71C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="5C4C0E73" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="3BB73746" w14:textId="77777777" w:rsidTr="00F64004">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="3742EF88" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBD3AD4" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="7CD29758" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2019" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6586A7A3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="3604F465" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79DA0322" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="7720900B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="4F194AC8" w14:textId="77777777" w:rsidTr="00F64004">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="0F9B93E8" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED03F15" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="1DEBFFDD" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2019" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161113D9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="01C37165" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28333231" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="41E1D455" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1856B15A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:r>
+    <w:p w14:paraId="4FEDB397" w14:textId="78670829" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>* L’évaluation des risques est fondée sur la probabilité de matérialisation du risque et sur les conséquences qui découleront de sa survenue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE833D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6D0F7B2C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F54697" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">BUDGET RELATIF À L’ALLOCATION DE L’INSTITUTION BÉNÉFICIAIRE </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(précisez la devise)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B96DE3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="2DA1CF38" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3397724F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PÉRIODE ALLANT DE____________ À____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4785522A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="540907CE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="96" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="96" w:type="dxa"/>
           <w:right w:w="96" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="1642"/>
         <w:gridCol w:w="1643"/>
         <w:gridCol w:w="1642"/>
         <w:gridCol w:w="1643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="106FA5B0" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="59016962" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="726"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60ADE50E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="797D5222" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Catégorie générale de dépenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A393516" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="57C4DC8F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tranche 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB64F27" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="364E3DAE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tranche 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="200773EC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="72A10CFB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tranche 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F6D5A9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w14:paraId="277BF20B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:caps/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:b w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="1BD39C74" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="24A5BD38" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26341CFE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2634C931" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3848FDC3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="5217288D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="633BF23C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="5D7B9B90" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DC8E42E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="6A0BC431" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EE68044" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="607286AE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="7B6F6A8B" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="74B102F2" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2025C969" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="0558D86D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64AC8E9E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="3C738139" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE83C8F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="36314751" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6808C6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1B89BF93" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14257112" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="0E873961" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="6E00D9C1" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="5236F6A4" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5760BC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="45CAED68" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Locaux prévus pour la</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F271172" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1502936A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D513B6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1EDDFAD0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01620A08" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="44EBC4F8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29279160" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="23F03BE8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="18228DDE" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="25A22D05" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AEAA34" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="21A0D6BC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Formation/le séminaire/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14C44A1C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="325AA604" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Les ateliers, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="495BD702" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="5A9FB860" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63544277" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="3C711B4F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3286A7CC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="5A3176C5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E00B68" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="36A651F0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="6F1B233B" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="554D63DE" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A94582" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="59A5E192" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Contrats (p. ex., Audit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78DC471E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="4BCB8630" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A14143" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="59E7CBB5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065173FF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="2C7ECAA7" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDBAA24" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="173131BA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="7916FEE4" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="200C3579" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F238DE2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="14FD1770" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Matériel/fourniture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12071642" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="4C78EAB8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Spécifier)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34ED9EE5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="55D1762D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF58485" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="5FAF7450" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E9A72D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="690E0457" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39BF406A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="59C9714B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="3BBF9D6F" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="7C90923A" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023D6F9C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="0F6C13AA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Autre (spécifier)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09EF740A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="403B16C8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4243583C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="35E5CF13" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9CD3E6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="4C45CC44" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1779EE82" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Header"/>
+          <w:p w14:paraId="2CBA27AB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="16038ED8" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="65855DA7" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41078B9B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="5146A35F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Divers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5983A2CE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1DF6475C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A09AF73" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="0C1C51B7" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509C96DC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="3577A349" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="225445B9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="49BFFE23" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="01C361B6" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="757C8221" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="218BB6A2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="4866C0CF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07EA273E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="28FFA9AE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF02674" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="731D41F0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FFFB11" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="44778A33" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4FAD97" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="38FDA3AA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F882D4D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="6D358928" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44990FDE" w14:textId="4E42A15F" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Veuillez noter que toutes les lignes budgétaires concernent uniquement les coûts liés aux activités de la subvention.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F02966F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ces catégories budgétaires et le nombre de tranches sont des directives proposées. Le bénéficiaire peut choisir des substituts qui reflètent plus fidèlement ses postes de dépense et ses besoins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6151F18B" w14:textId="7F32D67E" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="008671AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>***</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ajoutez autant de colonnes de tranches que possible</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexe B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAC5DCE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MODÈLE FOURNI AUX FINS DE L’ÉTABLISSEMENT DE RAPPORTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD9E593" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="3297686D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="340009B0" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="5FE7B18D" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
-          <w:trHeight w:val="618"/>
+          <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E491037" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="758DE719" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">LES RAPPORTS DESCRIPTIFS ET FINANCIERS doivent être rédigés par l’Institution bénéficiaire.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00807A83" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="569357A5" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D964495" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Institution bénéficiaire : _______________</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Année_______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041C6E5B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38D1FAB2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8B4E29" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Période couverte par le présent rapport :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2885B858" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="7D427061" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le présent rapport doit être rempli par l’Institution bénéficiaire et accepté par le PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFDDAD7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="78DE323F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>L’Institution bénéficiaire doit joindre en annexe toute donnée pertinente servant à l’appui des activités déclarées</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C13FE7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="7F3A8236" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les informations ci-dessous doivent correspondre à celles qui figurent dans le rapport financier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBD3393" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="02A23E0B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Joignez en annexe à ce rapport, la demande de subvention acceptée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7039CA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="01E7FFA9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C21FD6">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC2817F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Performance :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C5B758" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02EEB012" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E5483B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Performance résultant du plan de travail</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cumulative, y compris pour la période en cours)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D40C28A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="0C10C0ED" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5099" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4765"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2748"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="631"/>
+        <w:gridCol w:w="631"/>
+        <w:gridCol w:w="629"/>
+        <w:gridCol w:w="2698"/>
+        <w:gridCol w:w="2519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00894D47" w14:paraId="4D72AD9B" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="38FB58ED" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1765" w:type="pct"/>
+            <w:tcW w:w="941" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="2873F469" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="007878A9" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="79C60522" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACTIVITÉS ACHEVÉES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1199" w:type="pct"/>
+            <w:tcW w:w="1322" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0374368A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="3CBFDCAB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chronologie</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1018" w:type="pct"/>
+            <w:tcW w:w="1415" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5D102C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="27815494" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Budget prévu pour l’activité </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="394218C3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00894D47" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="27967E0B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>dans</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> la devise du pays bénéficiaire de la subvention)</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1018" w:type="pct"/>
+            <w:tcW w:w="1321" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37BCD432" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="536E4263" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fonds fournis pour la réalisation de l’activité</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62255675" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="47F5BA5D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>dans</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> la devise du pays bénéficiaire de la subvention)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="193EBDFD" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="2700F333" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1765" w:type="pct"/>
+            <w:tcW w:w="941" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437AEAC0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="1D8F5F74" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="273" w:type="pct"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8CA09D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="204DB970" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="308" w:type="pct"/>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76FA9135" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="60CFBE6D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="308" w:type="pct"/>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A186DC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="1CC9330B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="309" w:type="pct"/>
+            <w:tcW w:w="330" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20BF48EA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="6DB7DF7F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1018" w:type="pct"/>
+            <w:tcW w:w="1415" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655D0C2D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="4205F54F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1018" w:type="pct"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1321" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA90C04" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="79A0C05F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00DB5EE3" w14:paraId="77B7CF08" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="396D1B31" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1765" w:type="pct"/>
+            <w:tcW w:w="941" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170B3FCC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00764CDF" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6A7EBA93" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 Activité </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="273" w:type="pct"/>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259B2105" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1AC88B72" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="308" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4E813A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1A9A596D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="308" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC061B1" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E65693D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="309" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="330" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7870920C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="03831D4F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1018" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="119FD2E5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DB5EE3" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="58081280" w14:textId="23B105C2" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C559A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dollar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1321" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BA982F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00316445" w14:paraId="43E21F7C" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="4F10BE3D" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1765" w:type="pct"/>
+            <w:tcW w:w="941" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618E6642" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="29B8F1A8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.2 Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="273" w:type="pct"/>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF5D1A9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="371B7F1E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="308" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27791883" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="34E86782" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="308" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAE2471" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52D7B640" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="309" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="330" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B8EE80" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="38778ECA" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1018" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA26A42" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00316445" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5DADB78B" w14:textId="59369680" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C559A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dollar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1321" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C67395E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="712449DF" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="3240CB2B" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1765" w:type="pct"/>
+            <w:tcW w:w="941" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54DEB4F5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="505F0400" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1.3 Activité </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="273" w:type="pct"/>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED1094B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="682945AB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="308" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345E90D6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1262B0E0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="308" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE72EB2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6F284F99" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="309" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="330" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01F72B0D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="788292B2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1018" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023B30AC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4442A914" w14:textId="1E38A117" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C559A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="1018" w:type="pct"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dollar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33C6EAA3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4C5D4C31" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="5F3FE3BA" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="45BD6A69" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2964" w:type="pct"/>
+            <w:tcW w:w="2263" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1832E055" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="7ABF0284" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1018" w:type="pct"/>
+            <w:tcW w:w="1415" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72D4DB24" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...9 lines deleted...]
-            <w:tcW w:w="1018" w:type="pct"/>
+          <w:p w14:paraId="0CD07040" w14:textId="7D88BB1B" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dollar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AE7F21B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="336F091D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31104265" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0EA825EC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Objectifs de réalisation attendue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CFDEC7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="63C3982A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3577"/>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00024971" w14:paraId="4366C191" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="3ECAF6AA" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B15D65" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>INDICATEUR(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C58D93C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Source de données</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2792C211" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Référence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="442BD5F9" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Étape/Objectif de la période d’établissement de rapports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BC9C74" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Période considérée entre la performance réelle et l’objectif</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w14:paraId="7F2BB34F" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w:rsidDel="00BD7C58" w14:paraId="6F69BE07" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="581CB63C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0B65C083" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00A84123" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6087FE7A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="59971284" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00A84123" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AE433F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FF8FF4" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="1F5693F1" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4257B7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="57764609" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w14:paraId="7203CA6A" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w:rsidDel="00BD7C58" w14:paraId="78E03F99" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8AE7DE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="46AC0EED" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEE0764" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="51C561A7" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00A84123" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C402F6B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="384AB415" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="6567D6FD" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24EB4D5E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="5BAF8DD0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidDel="00BD7C58" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1679385A" w14:textId="6EF12841" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42373525" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFEAE99" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Difficultés rencontrées et leçons tirées :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41335D8E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="777CFB78" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C82D46" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Établissement de rapports financiers :</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>* Remarque : L’établissement de rapports financiers peut être libellé en devise locale, toutefois, il ne peut pas dépasser la valeur de la subvention exprimée en dollar.</w:t>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * Remarque : L’établissement de rapports financiers peut être libellé en devise locale, toutefois, il ne peut pas dépasser la valeur de la subvention exprimée en dollar.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="96" w:type="dxa"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="96" w:type="dxa"/>
           <w:right w:w="96" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3489"/>
+        <w:gridCol w:w="3600"/>
         <w:gridCol w:w="2070"/>
-        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="3870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="34260655" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="17331680" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06A871CF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="6A7D8183" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Catégorie générale de dépenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0722C8AD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="6BDE696F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Montant du budget </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C794A58" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="4E7FC846" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dépense réelle </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="68F3EC51" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="1F90456C" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31CDC817" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1DF2E3A6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E81F2B2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1800" w:type="dxa"/>
+          <w:p w14:paraId="0A142529" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A48766D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="41E23ECE" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="754A5DE8" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="26FDAC05" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70BDCC85" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="7CC3F8E0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5BF624" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2EFE853E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="052FB5DF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1260CF4E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="3D15A205" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="12D833F0" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41018AF0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="6CBCF6A2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Locaux prévus pour la</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733BE430" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5BADFED2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="284E953F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C0570B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="46B9EC59" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="77C82605" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01F56A98" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="0B4D4A18" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>formation</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>, les ateliers, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F06F55A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="08FF5704" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="2F202E45" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="009BE5B6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="763D0CC5" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="03310857" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65ACFF80" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="546782C8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Contrats (par exemple, Audit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38D2C44A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="08C12F37" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="22110681" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02334029" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="4413D111" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="4CB0283B" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1FDFD3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="0B19A1DD" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Matériel/fourniture (spécifier)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24DA57AD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="67626043" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="716364DB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D212C60" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="0936ADB9" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="0B2B27ED" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47485423" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="1D04329B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Autre (spécifier)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD0B030" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2D03E360" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="45162F9D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2D6290" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="10685A95" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="4CCEAC32" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B34F80" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="11A75B15" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Divers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26FDAB4E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6CA1A5F3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="5C5E0001" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D331C3A" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="6AF7B2E3" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="00C559A6" w:rsidRPr="00C559A6" w14:paraId="76771427" w14:textId="77777777" w:rsidTr="00C21FD6">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E67D0FC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="2FB0CCD0" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21FD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC918A2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1800" w:type="dxa"/>
+          <w:p w14:paraId="2CAE0874" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C2C476" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="2B870928" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B96AE5E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="207B85CB" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC8734B" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFBE713" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53DCB425" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F7CD07" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41815A5D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A746CF1" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F841424" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0905AAEF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397B3E0F" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480897DF" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB7185D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672E4CCC" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764523F8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5581D695" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7111E4C6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5682672E" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ANNEXE C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BD353D" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...79 lines deleted...]
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DOCUMENT DE PROJET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA22F09" w14:textId="77777777" w:rsidR="008A4D53" w:rsidRPr="00C825AA" w:rsidRDefault="008A4D53" w:rsidP="00C825AA"/>
-[...3 lines deleted...]
-      <w:pgMar w:top="1440" w:right="893" w:bottom="1440" w:left="1440" w:header="720" w:footer="302" w:gutter="0"/>
+    <w:p w14:paraId="6CB043B8" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063EAA81" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00C21FD6" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00C21FD6" w:rsidSect="00C21FD6">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="893" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="302" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E1A2417" w14:textId="77777777" w:rsidR="00B220FB" w:rsidRDefault="00B220FB">
+    <w:p w14:paraId="2CF7B982" w14:textId="77777777" w:rsidR="000568F2" w:rsidRDefault="000568F2" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3655406B" w14:textId="77777777" w:rsidR="00B220FB" w:rsidRDefault="00B220FB">
+    <w:p w14:paraId="793FB9D7" w14:textId="77777777" w:rsidR="000568F2" w:rsidRDefault="000568F2" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Myriad Pro">
-[...6 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Myriad Pro">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="387D7127" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00F833FD" w:rsidRDefault="00C825AA" w:rsidP="00F833FD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EFBB0D7" w14:textId="498D353D" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00F833FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C21FD6">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Rév. Sept. 2019 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Accord de subvention de faible valeur</w:t>
+      <w:t xml:space="preserve">Accord de subvention de </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C21FD6">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>faible</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>valeur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F6AB86A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA">
+  <w:p w14:paraId="78BC168C" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="13F29912" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="004A1181">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12137DE4" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6" w:rsidP="004A1181">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Rév. Oct. 2018 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t>Accord de subvention de faible valeur</w:t>
+      <w:t xml:space="preserve">Accord de subvention de </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>faible</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>valeur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5CE6F4DF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="004A1181">
+  <w:p w14:paraId="10D15CF6" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6" w:rsidP="004A1181">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="234CE4BB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="004A1181">
+  <w:p w14:paraId="4AE807A2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6" w:rsidP="004A1181">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="57EFABFB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA">
+  <w:p w14:paraId="4279A985" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0AE0DCB6" w14:textId="2B60915A" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="005A7FDB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B330904" w14:textId="19D44BD3" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="005A7FDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t xml:space="preserve">Rév. Févr. 2019 </w:t>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Rév. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Févr</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. 2019 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Accord de subvention de faible valeur</w:t>
+      <w:t xml:space="preserve">Accord de subvention de </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C21FD6">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>faible</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>valeur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C21FD6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00C21FD6">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00C21FD6">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00C21FD6">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003D6D23">
+    <w:r w:rsidRPr="00C21FD6">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00C21FD6">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6F7FD961" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="005A7FDB">
+  <w:p w14:paraId="00254B94" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...3 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0078951F" w14:textId="77777777" w:rsidR="00B220FB" w:rsidRDefault="00B220FB">
+    <w:p w14:paraId="6B9B9450" w14:textId="77777777" w:rsidR="000568F2" w:rsidRDefault="000568F2" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1367D702" w14:textId="77777777" w:rsidR="00B220FB" w:rsidRDefault="00B220FB">
+    <w:p w14:paraId="6B022374" w14:textId="77777777" w:rsidR="000568F2" w:rsidRDefault="000568F2" w:rsidP="00C559A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="190CAE5A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="11410F51" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00C21FD6" w:rsidRDefault="00C559A6" w:rsidP="00C559A6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21FD6">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Sélectionnez uniquement l’option appropriée et supprimez l’autre option</w:t>
+        <w:t>Sélectionnez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uniquement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’option</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>supprimez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> option</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="16895F81" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00344834" w:rsidRDefault="00C825AA" w:rsidP="00155C4C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07F55059" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRPr="00344834" w:rsidRDefault="00C559A6" w:rsidP="00155C4C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9073"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="308D0921" w14:textId="77777777" w:rsidR="00470C60" w:rsidRDefault="00470C60"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="411641F2" w14:textId="77777777" w:rsidR="00C559A6" w:rsidRDefault="00C559A6"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F43320D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A1CA272"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
@@ -10390,51 +16670,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14401138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="991C55D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10503,61 +16783,492 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B6227B7"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="394C46DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65F83BAA"/>
-    <w:lvl w:ilvl="0" w:tplc="E0AE0D8E">
+    <w:tmpl w:val="CD223850"/>
+    <w:lvl w:ilvl="0" w:tplc="D89EA6D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7742AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B8EED4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2610"/>
+        </w:tabs>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F445B0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B94A12E"/>
+    <w:lvl w:ilvl="0" w:tplc="15D6F86E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451E502B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADE006BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69507BBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C8CA8E0"/>
+    <w:lvl w:ilvl="0" w:tplc="31E228C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -10592,2543 +17303,357 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...2204 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="1" w16cid:durableId="1694530927">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="2118213073">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
-[...8 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="3" w16cid:durableId="734158476">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="4" w16cid:durableId="1741634018">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
-[...2 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="5" w16cid:durableId="283660854">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="6" w16cid:durableId="270166342">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="7" w16cid:durableId="1657957758">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8" w16cid:durableId="1666318386">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE669D"/>
-[...58 lines deleted...]
-    <w:rsid w:val="00FC66C0"/>
+    <w:rsidRoot w:val="00C559A6"/>
+    <w:rsid w:val="000568F2"/>
+    <w:rsid w:val="0033719C"/>
+    <w:rsid w:val="003B13D4"/>
+    <w:rsid w:val="008671AA"/>
+    <w:rsid w:val="00C21FD6"/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E128DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="x-none" w:bidi="x-none"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="34374F5B"/>
+  <w14:docId w14:val="39DDC3B5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0E978830-A515-4B85-8478-E48F6F588D08}"/>
+  <w15:docId w15:val="{02CDBFA6-013F-4FE2-A127-1C2F957BAFBD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="382">
-[...19 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -13277,818 +17802,873 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="24"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C559A6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C559A6"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...217 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00846C06"/>
+    <w:rsid w:val="00C559A6"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CurrencySign">
-    <w:name w:val="CurrencySign"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00846C06"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C559A6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CurrencyName">
-[...2 lines deleted...]
-    <w:rsid w:val="00846C06"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C559A6"/>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCMRep">
-[...2 lines deleted...]
-    <w:rsid w:val="00846C06"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...7 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="zh-TW"/>
+      <w:lang w:val="fr-FR" w:eastAsia="zh-TW"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...151 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00846C06"/>
+    <w:rsid w:val="00C559A6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00846C06"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C559A6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:doNotSaveAsSingleFile/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:////H:\MCRSTART\HANDBOOK\SECTION4\SECTION4rev.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -14195,782 +18775,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>H:\MCRSTART\HANDBOOK\SECTION4\SECTION4rev.dot</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Macintosh Word</Application>
+  <Pages>14</Pages>
+  <Words>5118</Words>
+  <Characters>29175</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>242</Lines>
+  <Lines>243</Lines>
   <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...28 lines deleted...]
-  <Company>UNDP/UNCDF/SUM</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34187</CharactersWithSpaces>
+  <CharactersWithSpaces>34225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Standard Grant Agreement for Non-credit related activities</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Deena Burjorjee</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...48 lines deleted...]
-</file>