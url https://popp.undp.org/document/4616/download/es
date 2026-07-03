--- v0 (2025-10-01)
+++ v1 (2026-07-03)
@@ -1,17182 +1,16723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10C04813" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+    <w:p w14:paraId="2DEB134F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="3B99B594" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rev: Mar 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E50870E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="12D7BCD8" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6259F741" w14:textId="7F79A8D4" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="79746848" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306F6A48" w14:textId="3A744D3E" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="01D18CBE" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="525029C2" wp14:editId="354E208E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>635</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="397510" cy="777240"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2133724913" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect r="4369" b="28533"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="397510" cy="777240"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4D14B0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="5F110ECB" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ACUERDOS DE SUBVENCIÓN DE BAJO VALOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511F772F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C715D50" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2C1859" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="14158F32" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AED2BF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="1A232F6F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entre el Programa de Naciones Unidas para el Desarrollo y la Institución Receptora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D796A4" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="52DF66A0" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BB06B2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:spacing w:after="120"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FC8A78" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>COMO USAR ESTE ACUERDO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B963001" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="4B58F316" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBC59BA" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+    <w:p w14:paraId="2E727680" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2430"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...151 lines deleted...]
-    <w:p w14:paraId="23CAF35D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00C82B15" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Este modelo se proporciona como una herramienta que puede adaptarse a las necesidades específicas de un proyecto en particular. Los Acuerdos de Subvención de Bajo Valor deben ser aprobados por un mecanismo independiente, como un Comité de Dirección/Junta de Proyecto o un comité de selección designado por la Junta de Proyecto. El acuerdo sirve para registrar los compromisos y resultados que la Institución Receptora ha acordado producir. Se recomienda que los fondos se liberen en tramos, en función del logro demostrado de los resultados; sin embargo, los Subvención también se pueden otorgar en un solo tramo. Los términos deben especificarse claramente para que quede claro para todas las partes cuando una Institución Receptora califica para la liberación de los fondos por tramos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7838C85D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2430"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Asegúrese de completar la carátula con la información correcta.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE6F281" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DB0F03" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+    <w:p w14:paraId="356B9D02" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2430"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="25F20FCA" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DB0F03" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asegúrese de adjuntar todos los anexos mencionados en la carátula </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C732E10" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2430"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="52547274" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Esta hoja instructiva, al igual que todas las notas de pie de página, encabezamientos y cualquier otra instrucción en este modelo, son únicamente para orientación de las Unidades de Negocio del PNUD y se deben eliminar antes de que el acuerdo se envíe a la Institución Receptora para su respectiva revisión y firma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BB21EF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2430"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="0CB79D37" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DB0F03" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier cambio sustancial a las disposiciones de este modelo de acuerdo se debe aclarar con la Oficina de Apoyo Jurídico, Dirección de Gestión, PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B11AD0F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2610"/>
           <w:tab w:val="num" w:pos="0"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2430"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...33 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sírvase tener firmados dos originales de este Acuerdo.  Posterior a la firma, el PNUD guardará un original y le entregará el otro original a la Institución Receptora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0028ED1F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EA6C8BE" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1D7B7B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="es-PA"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F16E086" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="32"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23685F72" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="1BB03771" w14:textId="794ED5D5" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:spacing w:val="-3"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63C8DC04" wp14:editId="2BAD7F70">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Picture 2"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A9B28D2" wp14:editId="1CE59BB5">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5897880</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="397510" cy="777240"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1530428599" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
-[...2 lines deleted...]
-                    </a:stretch>
+                    <a:srcRect r="4369" b="28533"/>
+                    <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="533400" cy="1134745"/>
+                      <a:ext cx="397510" cy="777240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76225E52" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...31 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="524BBDD2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ACUERDOS DE SUBVENCIÓN DE BAJO VALOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBDFDFA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A" w:rsidDel="00F90486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004253BD">
-[...2 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="004253BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Referencia No.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004253BD">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004253BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inserte el número de referencia, si aplica; si no aplica eliminar texto entre paréntesis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="41FBD92F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322803D7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5300" w:type="pct"/>
         <w:tblInd w:w="-252" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="51" w:type="dxa"/>
           <w:bottom w:w="51" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6802"/>
-        <w:gridCol w:w="7507"/>
+        <w:gridCol w:w="4713"/>
+        <w:gridCol w:w="5200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00D209A6" w14:paraId="5863E8EF" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="3C78CEA1" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="738F37FD" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00D209A6" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="19C52DC0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">País: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el nombre del País Anfitrión]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="7619B1CE" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="51F893A9" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BEBF4C4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="019BD2F4" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-              <w:rPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institución Receptora </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "[Haga clic aquí e ingrese el nombre completo de la Institución Receptora]" </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">incorporada en virtud de las leyes de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00E6307C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON AcceptAllChangesInDocAndStopTracking «[Haga clic aquí e ingrese la jurisdicción de incorporación]»</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">con dirección en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "[Haga clic aquí e ingrese la dirección de la Institución Receptora]" </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00E6307C">
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="3DD48EAC" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="31A4EFCE" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52C72B4A" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="48459D00" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-              <w:rPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Número de Proyecto y Título:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...11 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>MACROBUTTON AcceptAllChangesInDocAndStopTracking «[Haga clic aquí e ingrese el Número de proyecto (si hay uno) y el título]»</w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="20022FA9" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="02C1F1C5" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E723FB1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="1F906D68" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-              <w:rPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Período de Implementación:  Desde </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese la fecha]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hasta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese la fecha]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00296F27" w14:paraId="6F854C91" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="68478C10" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EEB2F61" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="004253BD" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6564D4E0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-              <w:rPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Presupuesto: Hasta el monto de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> AutoTextList  \s &amp;quot;CurrencySign&amp;quot; \t &amp;quot;Right-click to select Currency&amp;quot;</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>USD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el monto]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el monto en palabras]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dólares</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> Dólares estadounidenses)</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> estadounidenses)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="46EC2B5A" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="4039342F" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67D73695" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00D378A0" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="1BD527DE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6.    Calendario de Pagos de Fondos a la Institución Receptora:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B673242" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1080" w:firstLine="360"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...32 lines deleted...]
-                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fecha del Desembolso/Milestone</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D378A0">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D378A0">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D378A0">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D378A0">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Valor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D378A0">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675E99A8" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00D378A0" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="20FFFA2D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  [inserte fecha específica/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>milestone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D378A0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">               [valor especifico]</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>valor especifico]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="172D4EEA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="58AA3DCE" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="4B9F1CCD" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D47FAA1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="002C0820" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6D93CC5C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D378A0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Información para la Cuenta Bancaria de la Institución Receptora en la que se desembolsarán los fondos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A13C4BB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Nombre de la cuenta: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el Titular de la Cuenta Bancaria]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436F1592" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Título de la Cuenta:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Block_10_1"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el Título de la Cuenta]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C859B27" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="002C0820" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="179B6180" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Número de la Cuenta:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Block_10_3"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el Número de la Cuenta]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF82EB6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Nombre del Banco:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Block_10_4"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el nombre del Banco]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C9E1CE1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="002C0820" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="5224D355" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Dirección del Banco: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese la Dirección del Banco]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CC4E33" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Código SWIFT del Banco:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Block_10_6"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el Código SWIFT del Banco]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C6CB5D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="002C0820" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="5DE0F110" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Código del Banco:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Block_10_7"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese el Código del Banco]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198CDA4B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Instrucciones de envío para desembolsos:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Block_10_8"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText>MACROBUTTON NoMacro [Haga clic aquí e ingrese cualquier instrucción adicional]</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D7490A4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="002C0820" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...189 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00D209A6" w14:paraId="57D202E1" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="794D4D0D" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1611E81F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="002C0820" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="3220CF19" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Notificaciones a la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Institución Receptora</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB5B7C4" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nombre:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6957B131" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dirección:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6435A095" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="785E50AA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5549701C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Teléfono:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5EC0CE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fax:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3717887C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...94 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Correo electrónico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="005A2D0C" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="002C0820" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="1CDBDB62" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Notificaciones al PNUD:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397C0C61" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nombre:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F3AD8B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dirección:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D559234" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D68D29" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FF2478B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-CO"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Teléfono</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="602E6327" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="7CAF7DAD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fax:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E9EA94E" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00D209A6" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="73756269" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Correo electrónico:</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>electrónico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00D209A6" w14:paraId="0214967B" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="4AE0F748" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1922"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC56128" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="2591F61E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Firmado por </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "[Haga clic aquí e ingrese el nombre de la Institución Receptora]" </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>por</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> su Representante Autorizado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9BA341" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CD2E3F5" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="518004D8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3746C051" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="304CA1D8" w14:textId="1B30BD90" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fecha</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...16 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">                                                          </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E99AB6" w14:textId="0340E4B9" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre:                                                                         </w:t>
+            </w:r>
+            <w:r w:rsidR="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...100 lines deleted...]
-              <w:t xml:space="preserve">Nombre:                                                                                Cargo: </w:t>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cargo: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00D209A6" w14:paraId="199FE5A6" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="48A4C8E1" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADD9225" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="337B63B8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Firmado por el </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Programa de las Naciones Unidas para el Desarrollo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por su Representante Autorizado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAD462A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55697533" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49C20B5B" w14:textId="075E5A9E" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Fecha</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002C0820">
-[...67 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...27 lines deleted...]
-              <w:pStyle w:val="Block"/>
+              <w:t xml:space="preserve">                                                          </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343A7621" w14:textId="003DEBC7" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nombre:                                                                          Cargo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D2A22F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="1768BEF4" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="23D29A73" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2639E36E" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="74BB377A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Los siguientes documentos constituyen todo el Acuerdo (el «Acuerdo») entre las Partes y sustituyen todos los acuerdos, los entendimientos, las comunicaciones y las representaciones anteriores relacionados con el tema:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D4C380F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esta carátula («Carátula») </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000F714B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Términos y Condiciones Estándares</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B79F58D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Anexo A: Propuesta de Subvención Aceptada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40CE21FA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Anexo B: Formato de Reporte</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EFA4FC2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...149 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...48 lines deleted...]
-              <w:t>Subvención</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Anexo C: Documento de Proyecto que financia este Acuerdo de Subvención</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28724F5D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="006F1D4B" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+    <w:p w14:paraId="617BE081" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68608D94" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B244300" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE80C61" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="192B47D8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TÉRMINOS Y CONDICIONES ESTÁNDARES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142FC706" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="2C6FF213" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA69D1D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Este </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D840F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acuerdo de Subvención de Bajo Valor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en Adelante el “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acuerdo”) se celebra entre el Programa de las Naciones Unidas para el Desarrollo, un órgano subsidiario de las Naciones Unidas establecido por la Asamblea General de las Naciones Unidas (en adelante, «PNUD»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la Institución Receptora como aparece en el numeral 2 de la Carátula (la “Institución Receptora”, y juntos con PNUD, las “Partes”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE6560C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7FF582" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POR CUANTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, PNUD [es el Asociado en la Implementación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [presta servicios de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>apoyo  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {nombre del socio}, el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asociado en la Implementación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al Proyecto como aparece en el numeral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 de la Carátula (en Adelante “el Proyecto”) y descrito de forma específica en el documento de proyecto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insertar número y titulo del proyecto] adjunto como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anexo C </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento de Proyecto”), implementado a solicitud del Gobierno del país como aparece en el numeral 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de la Carátula;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFA4C52" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064EECAA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POR CUANTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el PNUD desea proporcionar fondos a la Institución Receptora en el contexto del Proyecto con el propósito de llevar a cabo las Actividades en </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk4601185"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Propuesta de Subvención aceptada </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(los "Fondos"), y en los términos y condiciones que se detallan a continuación; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD9E770" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E907792" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POR CUANTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Institución Receptora está preparada y dispuesta a aceptar dichos fondos del PNUD para las Actividades </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(las “Actividades”) descritas la Propuesta de Subvención aceptada en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Anexo A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (la “Propuesta”) en los términos y condiciones que se detallan a continuación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en este Acuerdo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37480B9C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F224FB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AHORA, POR TANTO, las Partes acuerdan lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21818BB3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D915B1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Responsabilidades de la Institución Receptora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0021DB9B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF2748C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>La Institución Receptora acuerda realizar las Actividades y lograr los entregables descritos en la Propuesta aceptada (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Anexo A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) con la debida diligencia y eficiencia, de conformidad con el calendario establecido en la Propuesta, y de conformidad con los términos y condiciones de este Acuerdo. Las Actividades deben realizarse de manera consistente con las regulaciones, reglas, políticas y procedimientos del PNUD, y de conformidad con el Documento de Proyecto que forma parte integral de este Acuerdo. Los Fondos provistos de conformidad con este Acuerdo serán administrados prudentemente por la Institución Receptora y se utilizarán únicamente para que las Actividades produzcan los resultados especificados en la Propuesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496DE1EA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D840F1">
-[...127 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="1780AD65" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>La Institución Receptora acuerda cumplir los objetivos de desempeño (los “Objetivos de Desempeño”) como indicados en la Propuesta aceptada. Si la Institución Receptora no cumpliera sus responsabilidades especificadas en este Acuerdo, o no alcance al menos el 70% de cualquiera de los Objetivos de Desempeño establecidos para un determinado año, esto será considerado como un motivo para suspender cualquier otro desembolso de Fondos. La suspensión seguirá en efecto hasta que la Institución Receptora haya logrado el cumplimiento de los Objetivos de Desempeño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E88B7EF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...176 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E05272A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>La Institución Receptora acuerda informar al PNUD cualquier problema que tenga para alcanzar los objetivos acordados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73213461" w14:textId="77777777" w:rsidR="00533789" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E428D82" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB3E213" w14:textId="77777777" w:rsidR="002F4835" w:rsidRPr="00746D6A" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17980155" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E03E72A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1221 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Duración</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F735DC">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D17F0D9" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00F735DC" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="36C80BFA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338047DE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F735DC">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Este Acuerdo, preparado en dos originales, entrará en vigor en la fecha de su firma por parte de la Institución </w:t>
-[...210 lines deleted...]
-      <w:pPr>
+        <w:t>Este Acuerdo, preparado en dos originales, entrará en vigor en la fecha de su firma por parte de la Institución Receptora y el PNUD, actuando a través de sus Representantes debidamente autorizados, como se indica en los numerales 10 y 11 de la Carátula, y expirará en la fecha final del período de implementación indicada en el numeral 4 de la Carátula, a menos que haya una terminación anticipada de conformidad con el Artículo 6.4 o 7.9 descritos más abajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B51E584" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDED8EF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="003063B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pagos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569914C1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="003063B8" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="53353CD0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6AD84C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="003063B8">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Sujeto a los términos expresos de este Acuerdo, el PNUD proporcionará los </w:t>
-[...174 lines deleted...]
-      <w:pPr>
+        <w:t>Sujeto a los términos expresos de este Acuerdo, el PNUD proporcionará los Fondos a la Institución Receptora en un valor que no exceda la cantidad establecida en el numeral 5 de la Carátula según el calendario establecido en el numeral 6 de la Carátula. Los pagos están sujetos a que la Institución Receptora cumpla con los Objetivos de Desempeño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F8A231" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02730FB1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003063B8">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Todos los pagos se depositarán en la cuenta bancaria de la </w:t>
-[...54 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Todos los pagos se depositarán en la cuenta bancaria de la Institución Receptora, cuyos detalles se indican en el numeral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7 de la Carátula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132D9D45" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F71ABD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="003063B8">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">El monto del pago de dichos </w:t>
-[...115 lines deleted...]
-      <w:pPr>
+        <w:t>El monto del pago de dichos Fondos no está sujeto a ningún ajuste o revisión por fluctuaciones en precio, moneda o en los gastos efectivos en los que ha incurrido la Institución Receptora al ejecutar las Actividades objeto de este Acuerdo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC997C2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CFB1CF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F5E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Registros, Información y Reportes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6153C4C3" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="2FE54537" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099D21EE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="008236FF">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...98 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">La Institución Receptora mantendrá registros claros, exactos y completos de los Fondos recibidos en virtud de este Acuerdo. Al finalizar las Actividades, o a la terminación de este Acuerdo, la Institución Receptora deberá mantener los registros por un período mínimo de cinco (5) años </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2B5DDB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BC95D1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008236FF">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La Institución Receptora proporcionará, compilará y tendrá en todo momento a disposición del PNUD los registros o información, ya sea verbal o escrita, para que el PNUD pueda razonablemente solicitar, respecto de los Fondos recibidos por la Institución Receptora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCC4520" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06849A12" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C73609">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...128 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:t xml:space="preserve">La Institución Receptora proporcionará informes de avance ("Informes de Desempeño") que incluyen información financiera y narrativa al PNUD al menos 30 días antes del pago del siguiente tramo o al menos una vez al año dentro de los 30 días posteriores al final del año hasta que las Actividades hayan sido completadas. El Informe de Desempeño, incluido el componente de información financiera, seguirá el formato del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Anexo B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C73609">
-[...91 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y deberá ser certificado por el Representante de la Institución Receptora con responsabilidad institucional sobre la información financiera, incluyendo la fecha de certificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281755EB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2247E6C0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED508B">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Dentro de [X, pero no más de 60] días después de la finalización de las Actividades, </w:t>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:t xml:space="preserve">Dentro de [X, pero no más de 60] días después de la finalización de las Actividades, la Institución Receptora proporcionará al PNUD un informe financiero y narrativo final con respecto a todos los gastos realizados contra dichos Fondos e indicando los resultados obtenidos, utilizando el formato de informe contenido en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Anexo B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26316DE4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="3B6C0714" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A584E00" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED508B">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Toda la correspondencia adicional relacionada con la implementación de este Acuerdo debe dirigirse a las direcciones establecidas en los </w:t>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:t>Toda la correspondencia adicional relacionada con la implementación de este Acuerdo debe dirigirse a las direcciones establecidas en los numerales 8 y 9 de la Carátula, según corresponda.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7CE470" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="68B537A1" w14:textId="77777777" w:rsidR="00533789" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518CC440" w14:textId="77777777" w:rsidR="002F4835" w:rsidRPr="00746D6A" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CFBA62C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B240F55" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F5E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Auditorias e Investigaciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E706A7" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+    <w:p w14:paraId="016CDC51" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484CB7E3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D85A91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">No obstante lo anterior, el PNUD tendrá el derecho de auditar o revisar los libros y registros relacionados de la Institución Beneficiaria según sea necesario, y </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="1A4E5872" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+        <w:t>No obstante lo anterior, el PNUD tendrá el derecho de auditar o revisar los libros y registros relacionados de la Institución Beneficiaria según sea necesario, y de tener acceso a los libros y registros de la Institución Beneficiaria, según sea necesario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42375C9A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E85CC8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D6575E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:t>La Institución Receptora reconoce y acepta que, en cualquier momento, el PNUD puede realizar investigaciones relacionadas con cualquier aspecto del Acuerdo, las obligaciones contraídas en virtud del Acuerdo y las operaciones de la Institución Receptora en general. El derecho del PNUD a realizar una investigación y la obligación de la Institución Receptora de cumplir con dicha investigación no caducará al vencimiento o terminación previa del Acuerdo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3C4085" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B83FC52" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>La Institución Receptora proporcionará completa y oportuna cooperación con dichas inspecciones, auditorías o investigaciones. Esta cooperación incluirá, pero no se limitará, a la obligación de la Institución Receptora de poner a disposición su personal y cualquier documentación relevante para tales fines en tiempos razonables y en condiciones razonables, y para otorgar al PNUD acceso a las instalaciones de la Institución Receptora en tiempos razonables y en condiciones razonables, en lo relacionado con el acceso al personal de la Institución Receptora y la documentación pertinente. La Institución Receptora requerirá que sus agentes, incluidos, entre otros, los abogados, contadores u otros asesores de la Institución Receptora, cooperen razonablemente con las inspecciones, auditorías o investigaciones realizadas por el PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31738CA3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...320 lines deleted...]
-    <w:p w14:paraId="2E9A9947" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E7218E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C71EB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">El PNUD tendrá derecho a un reembolso por parte de </w:t>
-[...243 lines deleted...]
-      <w:pPr>
+        <w:t>El PNUD tendrá derecho a un reembolso por parte de la Institución Receptora por cualquier monto demostrado por dichas auditorías e investigaciones, que hayan sido utilizadas por la Institución Receptora para otros fines de acuerdo con los términos y condiciones del Acuerdo. La Institución Receptora también acuerda que, cuando corresponda, los donantes del PNUD cuya financiación sea, en su totalidad o en parte, los Fondos para las Actividades, deberán recurrir directamente a la Institución Receptora para la recuperación de cualquier Fondo determinado por el PNUD que hayan sido utilizados en violación o incompatibilidad de este Acuerdo y/o la Propuesta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FF2459" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7822230D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00240F5E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...22 lines deleted...]
-      <w:pPr>
+        <w:t>Declaraciones y Garantías</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A796D1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="284B478D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00141518" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4851BBBF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00141518">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="6B04A6BD" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00141518" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+        <w:t>La Institución Receptora declara y garantiza que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029C76D7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2C7D9B8B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4787D186" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="69C4F923" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no ha ofrecido y no ofrecerá ningún beneficio directo o indirecto que surja de o esté relacionado con la ejecución del Acuerdo o la adjudicación de este a cualquier representante, funcionario, empleado u otro agente del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407DDD18" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4496A528" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3797C347" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...156 lines deleted...]
-    <w:p w14:paraId="624AC985" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ni la Institución Receptora, ni ninguna de sus entidades matrices (si las hubiere), ni ninguna de las entidades subsidiarias o afiliadas a la Institución Receptora (si las hubiere) realizan prácticas incompatibles con los derechos establecidos en la Convención sobre los Derechos del Niño, en particular el Artículo 32 que, entre otras cosas, exige que se proteja a los menores del desempeño de trabajos peligrosos que entorpezcan su educación o sean nocivos para su salud o su desarrollo físico, mental, espiritual, moral o social.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542B414D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6A21D2EC" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A74FDE4" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...76 lines deleted...]
-    <w:p w14:paraId="2EA59F3F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00240F5E" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ni la Institución Receptora, ni ninguna de sus entidades matrices (si las hubiere), ni ninguna de las entidades subsidiarias o afiliadas a la Institución Receptora (si las hubiere) participan en la comercialización o la manufactura de minas antipersonales o componentes utilizados en la manufactura de estas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153CE248" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="22DB02DD" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DB7DAA" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC19E73" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...166 lines deleted...]
-    <w:p w14:paraId="47099CFF" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DB7DAA" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tomará todas las medidas apropiadas para prevenir la explotación o el abuso sexual de cualquier persona por parte de sus empleados o cualquier otra persona involucrada y controlada por la Institución Receptora que realice cualquier servicio en virtud del Acuerdo. Para estos efectos, todo intercambio sexual con cualquier persona menor de dieciocho años, independientemente de cualquier ley relacionada con el consentimiento, constituirá un caso de explotación y abuso sexual de dicha persona. Además, la Institución Receptora se abstendrá de intercambiar dinero, bienes, servicios u otros artículos de valor por favores o actividades sexuales, o entablar relaciones sexuales que constituyan una explotación o degradación de cualquier persona y tomará todas las medidas razonables y adecuadas para prohibir al Personal de la Institución Receptora u otras personas contratadas y controladas por esta que lo hagan. El PNUD no aplicará la norma anterior en relación con la edad en caso en el que los miembros del personal de la Institución Receptora estén casados con la persona que tenga menos de dieciocho años de edad, con quien se haya dado alguna actividad sexual y en la cual el matrimonio sea reconocido como válido según las leyes del país de ciudadanía de ese miembro del personal o de cualquier otra persona que pueda ser contratada por la Institución Receptora para realizar cualquier servicio en virtud del Acuerdo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE887C2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="56D8ABC4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CACD91E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tampoco ninguna de sus entidades matrices (si las hubiere), ni ninguna de las entidades subsidiarias o afiliadas a la Institución Receptora (si las hubiere), proveedores y contratistas esté involucrado en cualquier transacción con, y/o la provisión de recursos y apoyo a, individuos y organizaciones asociadas, que reciben cualquier tipo de capacitación para, o participan en, cualquier acto u ofensa descrita en el Artículo 2, Secciones 1, 3, 4 o 5 del Convenio Internacional para la Represión de la Financiación del Terrorismo, adoptado por la Asamblea General de las Naciones Unidas en su Resolución 54/109 de 9 de diciembre de 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E124438" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="7AD65D0B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00D765E4" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCFD689" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D765E4">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="0CBC5CC5" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00D765E4" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+        <w:t>La Institución Receptora deberá cumplir con todas las leyes, las ordenanzas, las normas y los reglamentos que rijan para la ejecución de todas las obligaciones en virtud de este Acuerdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69661677" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C78C520" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D765E4">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">La Institución Receptora </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reconoce que ha leído el Documento de Proyecto que se adjunta como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Anexo C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D765E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incluida la sección titulada "Gestión de Riesgos". La Institución Receptora acuerda que, al realizar las Actividades de la Propuesta, estará sujeta, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mutatis mutandis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D765E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="7246A1AE" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00FE5DCF" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, a las obligaciones y acuerdos establecidos en el Documento del Proyecto según corresponda al Asociado en la Implementación del Proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102F13B3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791380E8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1C7E">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">La Institución Receptora </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1C7E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...117 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reconoce y acepta que las disposiciones de este Artículo 6.0 constituyen un término esencial del Acuerdo y que el incumplimiento de cualquiera de dichas declaraciones y garantías o convenios dará derecho al PNUD a rescindir el Acuerdo inmediatamente después de la notificación a la Institución Receptora, sin ninguna responsabilidad por cargos de terminación o por cualquier otro tipo de responsabilidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C453E09" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0769E5EB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5DCF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Consideraciones Generales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECE5B06" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00FE5DCF" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="04A62B96" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E2CA58" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5DCF">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5DCF">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">El presente Acuerdo y los Anexos adjuntos formarán el Acuerdo completo entre las Partes, reemplazando el contenido de cualquier otra negociación y/o acuerdo, ya sea oral o por escrito, relacionado con el tema </w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t>El presente Acuerdo y los Anexos adjuntos formarán el Acuerdo completo entre las Partes, reemplazando el contenido de cualquier otra negociación y/o acuerdo, ya sea oral o por escrito, relacionado con el tema de este.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18797C4B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A21980" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5DCF">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE5DCF">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...258 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">La Institución Receptora llevará a cabo con la debida diligencia y eficiencia todas las Actividades descritas en la Propuesta. Con sujeción a los términos consignados en este Acuerdo, se entiende que la Institución Receptora ejercerá en forma exclusiva el control de la administración e implementación de las Actividades y el PNUD no interferirá en el ejercicio de dicho control. Sin embargo, tanto la calidad del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>trabajo como el progreso hacia el logro de los objetivos de dichas Actividades estarán sujetos a revisión por parte del Comité de Dirección/Junta de Proyecto. Si en algún momento el Comité de Dirección/Junta de Proyecto no está satisfecho con la calidad del trabajo o con los progresos alcanzados en pro de la consecución de dichos objetivos, el Comité de Dirección/Junta de Proyecto podrá notificar al PNUD para que éste: (i) retenga el pago de los Fondos hasta que, en su opinión, la situación haya sido corregida; o (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) ponga término a este Acuerdo mediante aviso por escrito a la Institución Receptora, según se describe en el artículo 7.9 más abajo; y(o) recurra a cualquier otro recurso que sea necesario. La determinación del Comité de Dirección/Junta de Proyecto respecto de la calidad del trabajo realizado y el progreso alcanzado hacia el logro de dichas metas será vinculante y concluyente para la Institución Receptora en lo que se refiere a pagos posteriores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B8E537" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003E6526" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="005571A6">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="005571A6">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...50 lines deleted...]
-      <w:pPr>
+        <w:t>El PNUD no asumen ninguna responsabilidad respecto de la cobertura de seguros de vida, salud, accidentes, viajes u otros de cualquier persona que puedan ser necesarios o deseables para los fines de este Acuerdo como tampoco del personal que realice actividades en virtud de este Acuerdo. Tales responsabilidades serán asumidas por la Institución Receptora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB0126" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4527FE4D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00523EF1">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00523EF1">
-[...3 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Los derechos y obligaciones de </w:t>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:t>Los derechos y obligaciones de la Institución Receptora se limitan a los términos y condiciones de este Acuerdo. En consecuencia, la Institución Receptora y el personal que ejecuta servicios a nombre de esta no tendrán derecho a ningún beneficio, pago, indemnización o prestación, salvo por lo expresamente estipulado en este Acuerdo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A539CA0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AC78FE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00523EF1">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...281 lines deleted...]
-      <w:pPr>
+        <w:t>La Institución Receptora será totalmente responsable de todos los servicios realizados por su personal, agentes, empleados, contratistas, subcontratistas y cualquier otra parte que realice Actividades relacionadas con la implementación de la Propuesta en nombre de la Institución Receptora (en adelante, "Personal de la Institución Receptora") y garantizará que todas sus obligaciones en virtud de este Acuerdo se extiendan al Personal de la Institución Receptora. La Institución Receptora no puede ceder, transferir, prometer o hacer ninguna otra disposición del Acuerdo, de ninguna parte de este, o de cualquiera de sus derechos, reclamos u obligaciones en virtud del Acuerdo, excepto con la autorización previa por escrito del PNUD. Cualquier cesionario o cesionario autorizado estará sujeto a los términos y condiciones de este Acuerdo. La Institución Receptora no puede usar los servicios de subcontratistas a menos que el PNUD otorgue una autorización previa por escrito. Si se otorga dicha autorización, la Institución Receptora se asegurará que dichos subcontratistas no utilicen más niveles de subcontratación, a menos que el PNUD conceda una autorización previa por escrito. Cualquier subcontrato autorizado estará sujeto a los términos y condiciones de este Acuerdo. El uso de subcontratistas no eximirá a la Institución Receptora de ninguna de sus obligaciones en virtud del presente Acuerdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AAA46E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7872E8F9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6737">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...199 lines deleted...]
-    <w:p w14:paraId="43B40DEA" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000E1183" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+        <w:t xml:space="preserve">La Institución Receptora indemnizará, mantendrá sin daño, y defenderá por su propia cuenta, al PNUD, sus funcionarios y personas que prestan servicios para el PNUD, contra todas las demandas, reclamos y responsabilidades de cualquier naturaleza y tipo, incluidos sus costos y gastos, en razón de, los resultados, que surjan de (o que puedan reclamarse que surjan de) o relacionados con los actos u omisiones de la Institución Receptora, el Personal de la Institución Receptora u otras personas contratadas para la gestión del presente Acuerdo y Proyecto. La Institución Receptora será responsable y se ocupará de todas las reclamaciones presentadas en su contra por el Personal de la Institución Receptora. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B609091" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7296EB1B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00045316">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Si se incluye en el Documento del Proyecto (o si se acuerda entre el PNUD y el Gobierno del país mencionado en el </w:t>
-[...255 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Si se incluye en el Documento del Proyecto (o si se acuerda entre el PNUD y el Gobierno del país mencionado en el numeral 1 de la Carátula), los activos y equipos comprados con los Fondos serán propiedad de la Institución Receptora. La Institución Receptora será responsable de reportar de forma sustantiva y financiera sobre el uso de los Fondos al Comité de Dirección establecido para supervisar la concesión de Subvención y/o el Asociado en la Implementación, según se define en el Documento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Proyecto. Los activos y equipos se utilizarán para los fines indicados en la Propuesta durante todo el período de este Acuerdo. La adquisición de bienes, servicios y asistencia técnica requerida en virtud de la Propuesta será realizada por la Institución Receptora de acuerdo con los principios de máxima calidad, transparencia, economía y eficiencia. Dicha adquisición se basará en la evaluación de ofertas competitivas, solicitud de ofertas u otras propuestas, a menos que el PNUD acuerde lo contrario por escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C66252" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB6B2D7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.8</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A56AB">
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>La propiedad de los derechos de patente</w:t>
-[...141 lines deleted...]
-          <w:lang w:val="es-PA"/>
+        <w:t>La propiedad de los derechos de patentes, derechos de autor y otros derechos similares ("Derechos de Propiedad Intelectual") a cualquier descubrimiento, invenciones u obras que resulten de la implementación de las Actividades en virtud de este Acuerdo se otorgará a la Institución Receptora. No obstante, la Institución Receptora otorgará al PNUD una licencia perpetua, irrevocable, mundial, no exclusiva y libre de regalías, para usar, reproducir, adaptar, modificar, distribuir, sublicenciar y hacer uso de tales Derechos de Propiedad Intelectual, incluida la capacidad de otorgar más licencias a los programas de gobiernos de países, en línea con los requisitos del acuerdo entre el PNUD y el(los) gobierno(s) interesado(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF7ADC9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED2BD07" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cualquiera de las Partes podrá poner término anticipado a este Acuerdo mediante aviso por escrito enviado a la otra Parte con treinta (30) días de antelación, y la Institución Receptora devolverá de inmediato al PNUD los Fondos no utilizados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AA9A8D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF7C100" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>La Institución Receptora reconoce que el PNUD y sus representantes no han comprometido, real o implícitamente, ningún tipo de financiamiento, salvo por los montos especificados en este Acuerdo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aunque los documentos relacionados con el Proyecto indiquen un monto total de Fondos disponibles para esta Institución Receptora, los desembolsos reales dependerán de que la Institución Receptora cumpla o no los Objetivos de Desempeño. En caso de que parte de los Fondos se devuelvan al PNUD o que se rescinda este Acuerdo, la Institución Receptora reconoce que el PNUD no tendrán ninguna obligación posterior frente a ella como resultado de dicha devolución o rescisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B41C87" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B746E0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Ninguna modificación o cambio a este Acuerdo, o renuncia a cualquiera de sus disposiciones o cláusulas contractuales, será válido o exigible a menos que haya sido previamente aprobado por escrito por las Partes o por sus representantes debidamente autorizados a través de una enmienda a este Acuerdo debidamente firmada por las Partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0926E56E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...17 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343C6F93" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Cualquiera de las </w:t>
-[...69 lines deleted...]
-          <w:lang w:val="es-PA"/>
+        <w:t>Las Partes realizarán todos los esfuerzos posibles para resolver de manera amistosa y de forma directa, cualquier diferencia, controversia o reclamo que surgiese en relación con el presente Acuerdo, incluyendo el incumplimiento y rescisión del Acuerdo. Si las negociaciones no son fructíferas, el asunto se someterá a arbitraje de conformidad con las reglas de la Comisión de las Naciones Unidas para el Derecho Mercantil Internacional. Las Partes estarán obligadas por cualquier laudo arbitral emitido como resultado de dicho arbitraje, como la adjudicación final de cualquier controversia o reclamación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D91203D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138E82BA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ninguna disposición de este Acuerdo o relacionada con él se considerará como una renuncia a los privilegios e inmunidades de las Naciones Unidas o del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D39E6BF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11560AAD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">La información y los datos que se consideren de propiedad de cualquiera de las Partes y que se entreguen o sean revelados por una de la Partes a la otra Parte durante el plazo de este Acuerdo se considerarán de carácter confidencial y deberán manejarse según la Política de Divulgación de Información del PNUD, no adjunta a la presente, pero que las Partes declaran conocen y poseen. La Institución Receptora puede divulgar información en la medida en que lo exija la ley, siempre que, y sin ningún tipo de renuncia a los privilegios y las inmunidades de las Naciones Unidas, la Institución Receptora brinde una notificación al PNUD con suficiente tiempo de anticipación o una solicitud de divulgación de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">información que le permita al PNUD tener una oportunidad razonable de tomar medidas de protección o cualquier otra medida apropiada antes de que se realice dicha divulgación. El PNUD puede divulgar información en la medida en que lo requiera la Carta de las Naciones Unidas, las resoluciones o las regulaciones de la Asamblea General o las reglas promulgadas por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Secretario General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Naciones Unidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE447CB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA31262" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>La Institución Receptora solo podrá usar el nombre (incluidas las abreviaciones), el emblema o el sello oficial de las Naciones Unidas o del PNUD en directa relación con las Actividades en virtud de este Acuerdo y tras recibir el previo consentimiento por escrito del PNUD. En ninguna circunstancia este consentimiento deberá otorgarse en relación con el uso del nombre (incluidas las abreviaciones), el emblema o el sello oficial de las Naciones Unidas o el PNUD para fines comerciales o de buena voluntad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27051910" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099F3E07" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Las disposiciones del Artículo 4.1, el Artículo 5.0 y los Artículos 7.3, 7.6, 7.7, 7.8, 7.12, 7.13, 7.14 y 7.15 se aplicarán y permanecerán en plena vigencia y efecto independientemente de la expiración del Período de Implementación del Proyecto o la terminación de este Acuerdo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1B4366" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...721 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E7C25A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E1BBAA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8F31AE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31063296" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543766D7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32009844" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069A679F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB31C94" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5F859A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B068ED" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5984E6C7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006D775F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25085A38" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778DEB77" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035CB22E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD712E5" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADCC68F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691F210C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D7A824" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09378FE1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED2CF00" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA4A2EE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D12121" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068DAD4A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E1959A" w14:textId="77777777" w:rsidR="00533789" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064D1637" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A308535" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C093675" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599597DE" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D570FB" w14:textId="77777777" w:rsidR="002F4835" w:rsidRPr="00746D6A" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF7DCBC" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340D5990" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360ABDA1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55198A9A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANEXO A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE709DD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...74 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Propuesta de Acuerdo de Subvención de Bajo Valor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D724DE8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="2181D507" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="5423D2A8" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533E8BB1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00A301E4" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="5523A954" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">AL COMITÉ DE DIRECCIÓN/JUNTA DE PROYECTOS PARA SU APROBACIÓN </w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARA SER PREPARADO POR LA INSTITUCION RECEPTORA. ESTA PROPUESTA DEBERA PRESENTARSE AL COMITÉ DE DIRECCIÓN/JUNTA DE PROYECTOS PARA SU APROBACIÓN </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CD62B36" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00A301E4" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+    <w:p w14:paraId="7D555A62" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...13 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E795C42" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Numero de proyecto: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51786BEE" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="008B7755" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="20D53728" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fecha: ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D16447" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="008B7755" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...9 lines deleted...]
-          <w:lang w:val="es-PA"/>
+    <w:p w14:paraId="2EB1B194" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Título de Proyecto: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6300B0F6" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="008B7755" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...37 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="71F64F82" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115518C7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nombre de la Institución Receptora: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A44929" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21976C95" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...41 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Valor Total de la subvención (en USD): ____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A8D513" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="008B7755" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="492D5CEE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C52F744" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E4DF9E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PROPOSITO DE LA SUBVENCION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FFDB4C" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="008B7755" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="78638A3C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...64 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indique el propósito de la subvención y describa los resultados que se espera que se logre con este.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBB17D6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Explique por qué el beneficiario de la subvención está especialmente capacitado para cumplir con los objetivos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8E1FEB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406B5688" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E38947" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ACTIVIDADES PROPUESTAS Y PLAN DE TRABAJO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64165BE2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-PA"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Describir las actividades que se realizarán para lograr los objetivos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5805C3DF" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="008B7755" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="48CFC6F1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...56 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Determine si hay algún grupo(s) objetivo(s)/área geográfica que se beneficiará del Subvención, además de la Institución Receptora. De ser así, ¿quiénes son los grupos/áreas geográficas y cómo se seleccionará a los posibles beneficiarios?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660FDD38" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A6AD1A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4B664E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PLAN DE TRABAJO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03955592" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="19A0B074" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4837" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5785"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2418"/>
+        <w:gridCol w:w="4008"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="1675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="648653FA" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="03CC9BDB" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="130081CE" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="007878A9" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="449E1E1E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACTIVIDADES PLANEADAS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00223D02">
-              <w:rPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1580856B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="00F645C9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PERIODO DE TIEMPO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00223D02">
-              <w:rPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8B1B94" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="02DFDE2E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Presupuesto por Actividad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39AE086F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="008B7755" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="615B39FD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(en moneda de la Subvención)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...53 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w14:paraId="0BA57377" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="1317A655" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10508CDE" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00A301E4" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="5B83CBDE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D38DB77" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="6A30DD09" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="094854A0" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="6F9C96DB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E34349" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="655441AC" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47991419" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="6C6855E6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A4CEFC" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="79B44067" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00DB5EE3" w14:paraId="34ADDE9A" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="2010A424" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654B4E81" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="006626EC" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="0D54C88C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="253" w:hanging="253"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Actividad </w:t>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Actividad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="150FA67F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="089E6925" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="147324BD" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="40347274" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20552EE5" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3717A6F4" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF4BE8F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="216CBE2D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3F7D12" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DB5EE3" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="63C88E86" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00316445" w14:paraId="71D0E4BD" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="661FC545" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D41833B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3975BD6A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Actividad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25541446" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74F05828" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259A90DB" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4372EFC4" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35B3E9B7" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2B650826" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5219E83F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5DF65A64" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46EF9FC3" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00316445" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4EF69E32" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w14:paraId="15584680" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="2DDF46C5" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E40BE3" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6BDFD17D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Actividad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A8EC97" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0474980F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="138930B4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="07FA1D71" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="111E26AF" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="21482F0D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBED161" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6941C5A2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F734CDB" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1B47D5BC" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w14:paraId="322C8E3C" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="592F3FB0" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76956747" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="69AAB341" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA7F345" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:r>
+          <w:p w14:paraId="54ABAD96" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72596A69" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00834871" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="04AB27DF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7755">
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7755">
-[...1 lines deleted...]
-          <w:lang w:val="es-PA"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indique</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qué actividades se completarán con los Fondos de la subvención. Use tantas líneas de actividad como sea necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35253CD3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defina los períodos de tiempo relevantes para la subvención e indique cuándo se espera que se completen actividades específicas. Por lo general, los períodos de tiempo se relacionan con el momento en que se liberan los tramos de los Fondos (es decir, trimestralmente, seis meses, anualmente). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="es-PA"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use tantos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>períodos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tiempo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>necesario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709B47EF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="180"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...59 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indique los valores del presupuesto en la moneda de la subvención. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5D8CF2" w14:textId="77777777" w:rsidR="002F4835" w:rsidRPr="00746D6A" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F760C6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A486B63" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OBETIVOS DE DESEMPEÑO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C30E18" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="316AEB5A" w14:textId="00A55717" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="002F4835">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...41 lines deleted...]
-      </w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Incluya los indicadores para medir los resultados que se lograrán utilizando la subvención. Se requiere al menos un indicador. Pueden incluir usar más si es útil para medir completamente los resultados que se esperan alcanzar:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3577"/>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="1237"/>
         <w:gridCol w:w="923"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="810"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00ED57D5" w14:paraId="4689D74B" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="12ECCE95" w14:textId="77777777" w:rsidTr="00533789">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD39FA7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>INDICADOR(ES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA0C034" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fuente de Datos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FA7284" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Linea de base</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3533" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0813D0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>METAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C54E60" w14:paraId="53037A57" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="069D51D1" w14:textId="77777777" w:rsidTr="00533789">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BDF090" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC29444" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BEA0E9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:smallCaps/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="012FEAEE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Periodo</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E3CE3">
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="26546F99" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Periodo</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E3CE3">
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="104A10D6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Periodo</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E3CE3">
-              <w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="04748EF7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Meta Final</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="000259AB" w14:paraId="441143E9" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="110E60C7" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47793166" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00764CDF" w:rsidDel="00A84123" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00764CDF">
+          <w:p w14:paraId="5C5883F9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00A84123" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00764CDF">
-              <w:rPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F68EF13" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidDel="00A84123" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="4ACBBCC3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00A84123" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="05156A26" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20296BE1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2195D719" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="701C60D7" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="0C69A2C4" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBC0A99" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000259AB" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4B95F405" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47EF580A" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="52BF5435" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="000259AB" w14:paraId="1A0FB71F" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="66C9B514" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65671809" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00764CDF" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6FA37EDE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F11FBAB" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidDel="00A84123" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="6E46FCE9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00A84123" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="346176FF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E273BB2" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1A1EF453" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0229EFF6" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="308FC5E8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE7711C" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000259AB" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="16A82023" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52EAF040" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4AE5A3CC" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67F0DB01" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6334B6A7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD8136B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6DB389" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ANALISIS DE RIESGOS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8D4311" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indique los riesgos relevantes para lograr los objetivos de la subvención y las medidas de mitigación que se tomarán. Los riesgos incluyen riesgos de seguridad, financieros, operativos, sociales y ambientales u otros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C52DB24" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="01E1BA48" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="684BBD80" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6F14C3" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AC1D5D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="61ADA036" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-PA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC1D5D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-PA"/>
               </w:rPr>
               <w:t>Riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="467C4452" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AC1D5D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="5CE810EE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-PA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A374D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-PA"/>
               </w:rPr>
-              <w:t>Clasificación del Riesgo* (</w:t>
-[...44 lines deleted...]
-              <w:t>Bajo)</w:t>
+              <w:t>Clasificación del Riesgo* (Alto/Medio/Bajo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2855E292" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AC1D5D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="4DDE6815" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-PA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC1D5D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="es-PA"/>
               </w:rPr>
               <w:t>Medidas de Mitigación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="7D6171B0" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="3CE38B97" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB41B52" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="3CB1C977" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5788F75A" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="0B8ABEA3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C860B04" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="64C035F9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="5044E3C2" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="2E751F3F" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5379F4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="006EFC8C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="037A59CA" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="3CDB2E6C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07D34D30" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="3F90BB7A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="051B1F78" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="178CF98B" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE26197" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="5E3C8B40" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70C6CF12" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="53B70E82" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1602D110" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="30B47F86" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C92EB19" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...7 lines deleted...]
-          <w:lang w:val="es-PA"/>
+    <w:p w14:paraId="164E1660" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C7124C">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La clasificación de riesgo se basa en la probabilidad de que se materialice el riesgo y la consecuencia que tendrá si se produce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B521A3D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="4CBD2249" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED93A51" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9EE934" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">PRESUPUESTO DE LA SUBVENCIÓN DE LA INSITITUCION RECEPTORA </w:t>
       </w:r>
-      <w:r w:rsidRPr="0056408F">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(indique moneda)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C959F7" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="0056408F" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="71653712" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FE9CCF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="es-PA"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERIODO CUBRE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DEL(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>___________ AL (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD28100" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="96" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="96" w:type="dxa"/>
           <w:right w:w="96" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="1642"/>
         <w:gridCol w:w="1643"/>
         <w:gridCol w:w="1642"/>
         <w:gridCol w:w="1643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="2C7C8411" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="032123F6" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="726"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="596BC7C1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="02ABA1A3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Categoría general de gastos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16DB2A5B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="0D64AC61" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tramo 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70F4A678" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="6A35C7A0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tramo 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A33962" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="2C38336C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tramo 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34DD651B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="0319781A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:caps/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:caps/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="0E887828" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="49437E4D" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE3500D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="296D55C9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E82CE54" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6280BA15" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B322A8E" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7F6FA76B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E9772B5" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7976B45F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="731883E2" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="59F28E21" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="1D7C6562" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="08D510A5" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24763E2C" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3D51228B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Transporte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="673BD4D4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6CA70EC7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D60C7B7" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5FEED1CA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04DABD9B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="67F328FE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56A89C2E" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="767886B7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="2E35355C" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="5AC5818B" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484A1DD1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="70EC4EA6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Locales/Renta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349225CD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C0E7BC" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E66C420" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="34871554" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277EDA5D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3D49FEEC" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="68FFA8A7" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="5BCE83C9" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4CD247" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="66079B38" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Capacitación/Seminario/Talleres, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDA987F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79192237" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="002BCF0E" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="54428F44" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB2F6B9" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="187F0423" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="58B094F0" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="62820FC8" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F608E1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1CA2A464" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contratos (Auditoría)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BF5D08" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="26895929" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F60C5B5" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7E2E42A5" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8DADBC" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4FBFC274" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4EDE3C" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A93C891" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="6B082D33" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="34E614ED" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="094E9FAC" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="32A452D5" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Equipos/Muebles (especificar)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="650A93C9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D48120" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28502CDA" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="306A932D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D576D9" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="039CE411" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="35FAE4C9" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="3145707A" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BADBDD" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="79BD9D23" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Otros [especificar]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22917B23" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7A424E22" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422DBCFD" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5CBC6975" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB8167D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="43269821" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0443BEC9" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3AA6EFAC" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="4BCBC62E" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="32594C7C" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7527BC99" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4FF8CDBD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversos/Misceláneos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F9A833" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B66C85" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107B21A9" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2B6DE270" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC70F68" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3194BE67" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="001A374D" w14:paraId="6AA5A1C6" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="223BA00E" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="637EBF94" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
+          <w:p w14:paraId="26D80D6F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
             <w:pPr>
               <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:caps/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:caps/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10888E0D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="498833BD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE30CF" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0935C064" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586355DB" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E2270ED" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E19888" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3A532192" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F3C193F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="246A65C8" w14:textId="77777777" w:rsidR="00533789" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6477ED89" w14:textId="1F0881DB" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Nótese que todas las partidas presupuestarias solamente cubren gastos relacionados con las actividades del proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E0804D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Estas categorías presupuestarias y cantidad de tramos se entregan como guía. El Receptor podrá escoger otras alternativas que reflejen con mayor precisión sus necesidades y partidas de gastos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7D41E7" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="001A374D" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="2AA6FA84" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A374D">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Agregue tantos tramos como sean necesarios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4655EE18" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="0056408F" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="62E56D0C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="0056408F">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Anexo B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699BEAE1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="1695500F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...12 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FORMATO DE REPORTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792D1C19" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="7C0334AD" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="4192CD5E" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
-          <w:trHeight w:val="618"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04278AC4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="0056408F" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="529BE451" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> INSTITUCION BENEFICIARIA</w:t>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EL REPORTE NARRATIVO Y FINANCIERO DEBE SER PREPARADO POR LA INSTITUCION BENEFICIARIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2208C8E3" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="0056408F" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="37DD761A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46088CF3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Institución Receptora: _______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0056408F">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0056408F">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0056408F">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0056408F">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0056408F">
-        <w:rPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Año_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51142762" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D37C407" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Periodo que cubre este reporte:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E02280" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="0056408F" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+    <w:p w14:paraId="2F6809D3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-PA"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="76983BF9" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="0056408F" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Este reporte debe ser diligenciado por la Institución Receptora y aceptado por el PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454DAFDB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-PA"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="4941B77E" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="0056408F" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La Institución Receptora debe adjuntar cualquier evidencia relevante para respaldar la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506033FB" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-PA"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La información provista a continuación debe corresponder a la que aparece en el informe financiero.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7929364F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="0056408F" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+    <w:p w14:paraId="2B555A29" w14:textId="620AB8AA" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00746D6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-PA"/>
-[...45 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adjuntar la Propuesta de subvención aceptada a este reporte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCE0FFF" w14:textId="77777777" w:rsidR="00533789" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04709769" w14:textId="7573854F" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Desempeño</w:t>
       </w:r>
-      <w:r w:rsidRPr="00223D02">
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E17399" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="00C907E1"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E6D59AE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74164D70" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...77 lines deleted...]
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan de trabajo por Rendimiento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(acumulado, incluyendo el período actual)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A5AAD1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4765"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2748"/>
+        <w:gridCol w:w="3300"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="576"/>
+        <w:gridCol w:w="576"/>
+        <w:gridCol w:w="580"/>
+        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="1904"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="2486842F" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="0F2523E4" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="76456F7A" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="007878A9" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="6C96C168" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ACTIVIDADES COMPLETAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1199" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60D28DCF" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="6E86966F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Periodo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de tiempo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08972D06" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="3C4610A4" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Presupuesto por Actividad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AA6E518" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00CF2A2D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="66F94834" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(en moneda del Subvención)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...17 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAFA01C" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00A301E4" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="0453F0ED" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fondos Ejecutados por Actividad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9E3C91" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00CF2A2D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="234E5525" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(en moneda de la Subvención)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w14:paraId="69ABCC21" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="6040C023" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5789BC24" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00CF2A2D" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="1EDEA531" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A038C57" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="5E740797" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="552BC896" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="24540DF0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBAFA50" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="47A7811C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F217E0B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="0010EF9C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62ED4190" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="24C4DE62" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="42F91BC9" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="2F941D9C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00DB5EE3" w14:paraId="70ACC612" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="28F2DCE9" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC2ED38" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00764CDF" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2F17F015" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Actividad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17137861" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="446228A6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60FDDE9A" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="04BE4C0A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0651B116" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="1377C60C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07034521" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="74F5667D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237FB5F1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DB5EE3" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="0569C918" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7573A5CE" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="46543E9D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00316445" w14:paraId="0136AF99" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="63D03497" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3792A8" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0811A240" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Actividad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02020316" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="278A2F4B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="223D247B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="7B451301" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAD5316" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="23F70780" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5939A5" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="56E76FF9" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C057A28" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00316445" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="07BF7F53" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="092C3D42" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="58843ACA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w14:paraId="72C45E8D" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="29A7362D" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29FB30EA" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="457E838F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Actividad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24903A8E" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="2189E4B6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C232BBF" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="4217D2D7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C520B86" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="270048D7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7291009F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="50F72590" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD1D829" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="3468EDC3" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="705E753B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="3876339F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w14:paraId="00AEA118" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="4371E12C" w14:textId="77777777" w:rsidTr="009A43B9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2964" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="726C4CD1" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="000C0F50" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="0ED626E8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCBE909" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:r>
+          <w:p w14:paraId="489F3B7E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CB7C288" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="1FBA26DE" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4666C659" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="02D83C9D" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9A0E87" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Objetivos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Desempeño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7D2C336C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3577"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="2700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00C907E1" w14:paraId="6070382F" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="4FE85D71" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3577" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BDBA09" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>INDICADOR(ES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4096B23A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:spacing w:before="60"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuente de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>datos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7040356E" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Linea de base</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4EBF69" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Periodo de reporte/Metas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A12021F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Periodo de reporte desempeño actual frente a las metas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w14:paraId="238F5A37" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w:rsidDel="00BD7C58" w14:paraId="38B7C6C6" w14:textId="77777777" w:rsidTr="00746D6A">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20558D65" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00A84123" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1E3143" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00A84123" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A549B73" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADC68E2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B0ABB2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w:rsidDel="00BD7C58" w14:paraId="7B3C29BB" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3577" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D515E30" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3597437C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00A84123" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-              </w:rPr>
-[...108 lines deleted...]
-              <w:spacing w:before="60"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0704C331" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC0EBCA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70229F0A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidDel="00BD7C58" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53038E25" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E19E8BD" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53027399" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Retos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lecciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aprendidas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1C8288" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2019A5BA" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F78EB0" w14:textId="62A4222D" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-PA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reporte Financiero:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F80511">
-[...35 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * Nota: Los reportes financieros pueden estar en moneda local pero no pueden exceder el valor de la subvención en USD</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4835">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-PA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="96" w:type="dxa"/>
+        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="96" w:type="dxa"/>
           <w:right w:w="96" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3489"/>
+        <w:gridCol w:w="3600"/>
         <w:gridCol w:w="2070"/>
-        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="4410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="1AB597DD" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="265B20D5" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6140F1C4" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="62AAD2C5" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Categoría</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> general de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Gastos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1387D016" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="4E64ACA0" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AA5F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Presupuesto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C469456" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00AA5F17" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:pPr>
+          <w:p w14:paraId="073F66E5" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Gasto Actual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="7991E404" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="2CD05A0C" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="438FACFC" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00F80511" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-            <w:r w:rsidRPr="00F80511">
+          <w:p w14:paraId="1107435B" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79EC261F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1800" w:type="dxa"/>
+          <w:p w14:paraId="5EAFA178" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="737F66A6" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="12D26744" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="2A4E2723" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="141A71C3" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F80511">
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501B36A1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Transporte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34FDC233" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="060FE198" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="3F0BA823" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3E24E6" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="68FE7878" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="4577890A" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="558AF006" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Locales/Renta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="216147CC" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2C0C2544" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="4E26FA22" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4856D007" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="6AE99A0C" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="072EDD97" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:t>talleres, etc.</w:t>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D11F13" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Capacitación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/Seminario/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>talleres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6147367E" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="04026501" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="12A1D899" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FF1E00" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="7E0C5B05" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="227C6BB8" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Auditoria)</w:t>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF79970" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Contratos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ej</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. Auditoria)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF2428F" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="01F062D6" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="54C61E46" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F84534C" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="7F45DD13" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="671E3060" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:t>(especificar)</w:t>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3D34E8" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Equipos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Muebles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>especificar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7338950A" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5CBAA481" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="39237190" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC86D84" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="23D3A552" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="27350B24" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t>Otros [especificar]</w:t>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C32C166" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Otros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>especificar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D76E9DE" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="45F6B03B" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="12321676" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26946D62" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="47AB90C6" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="14CB4032" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Diversos/Miscelaneos </w:t>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F922F2" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Diversos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Miscelaneos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292330EF" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4618FCEB" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="48BE609A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8CC0BF" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C907E1" w:rsidRPr="00694A7A" w14:paraId="3524BA88" w14:textId="77777777" w:rsidTr="009F5D44">
+      <w:tr w:rsidR="00533789" w:rsidRPr="00533789" w14:paraId="7AF29A5D" w14:textId="77777777" w:rsidTr="00746D6A">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3489" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDDC7C2" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00F80511" w:rsidRDefault="00C907E1" w:rsidP="009F5D44">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="546A8BB7" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2645306D" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DF405A" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1800" w:type="dxa"/>
+          <w:p w14:paraId="167EC53F" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="475F7BFF" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00DF405A" w:rsidRDefault="00C907E1" w:rsidP="009F5D44"/>
+          <w:p w14:paraId="1861CC98" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D14C587" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="4818D600" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD68D59" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F976E1" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1440823A" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ED3588" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766BC805" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0E596F" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2EC40F" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46AA6B02" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="594C9B70" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B3A6AD" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C42348" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C0BB5F" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E278194" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E687428" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653AAABC" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31275CC7" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580AE3A7" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B47754" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8EDFDD" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0633E012" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D304DED" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B33CC0" w14:textId="77777777" w:rsidR="002F4835" w:rsidRDefault="002F4835" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D529724" w14:textId="6B6EBF71" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ANEXO C</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018D9C98" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00223D02" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
-      <w:pPr>
+    <w:p w14:paraId="547D0E3A" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DOCUMENTO DE PROYECTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8C3059" w14:textId="77777777" w:rsidR="008A4D53" w:rsidRPr="00C907E1" w:rsidRDefault="008A4D53" w:rsidP="00C907E1">
-[...6 lines deleted...]
-      <w:pgMar w:top="1440" w:right="893" w:bottom="1440" w:left="1440" w:header="720" w:footer="302" w:gutter="0"/>
+    <w:p w14:paraId="5C97B237" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C84BB28" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00746D6A" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00746D6A" w:rsidSect="00746D6A">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="810" w:left="1440" w:header="720" w:footer="302" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4600B13F" w14:textId="77777777" w:rsidR="00875F49" w:rsidRDefault="00875F49">
+    <w:p w14:paraId="565C0136" w14:textId="77777777" w:rsidR="002922C9" w:rsidRDefault="002922C9" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12FDF401" w14:textId="77777777" w:rsidR="00875F49" w:rsidRDefault="00875F49">
+    <w:p w14:paraId="08C16170" w14:textId="77777777" w:rsidR="002922C9" w:rsidRDefault="002922C9" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Myriad Pro">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:id w:val="759961089"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2850E573" w14:textId="77777777" w:rsidR="002F4835" w:rsidRPr="00746D6A" w:rsidRDefault="002F4835">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="0C5DE11B" w14:textId="638F5257" w:rsidR="002F4835" w:rsidRPr="00746D6A" w:rsidRDefault="002F4835" w:rsidP="00746D6A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="002F4835">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rév. Mar. 2019 </w:t>
+        </w:r>
+        <w:r w:rsidRPr="002F4835">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002F4835">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Acuerdos</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="002F4835">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002F4835">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>subvención</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="002F4835">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de bajo valor</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002F4835">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00746D6A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00746D6A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00746D6A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00746D6A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00746D6A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6AE3A12E" w14:textId="7987789A" w:rsidR="00533789" w:rsidRPr="00746D6A" w:rsidRDefault="00533789" w:rsidP="002F4835">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43011323" w14:textId="77777777" w:rsidR="00875F49" w:rsidRDefault="00875F49">
+    <w:p w14:paraId="2A831CD4" w14:textId="77777777" w:rsidR="002922C9" w:rsidRDefault="002922C9" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00381F95" w14:textId="77777777" w:rsidR="00875F49" w:rsidRDefault="00875F49">
+    <w:p w14:paraId="26ED6DD7" w14:textId="77777777" w:rsidR="002922C9" w:rsidRDefault="002922C9" w:rsidP="00533789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="39FEBA70" w14:textId="77777777" w:rsidR="00C907E1" w:rsidRPr="00716501" w:rsidRDefault="00C907E1" w:rsidP="00C907E1">
+    <w:p w14:paraId="4B8B6819" w14:textId="77777777" w:rsidR="00533789" w:rsidRPr="00716501" w:rsidRDefault="00533789" w:rsidP="00533789">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="es-PA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00716501">
         <w:rPr>
           <w:lang w:val="es-PA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00543003">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
         <w:t>Seleccione únicamente la opción relevante y elimine la otra</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F43320D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A1CA272"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090017">
       <w:start w:val="1"/>
@@ -17352,60 +16893,491 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6227B7"/>
+    <w:nsid w:val="394C46DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65F83BAA"/>
-    <w:lvl w:ilvl="0" w:tplc="E0AE0D8E">
+    <w:tmpl w:val="CD223850"/>
+    <w:lvl w:ilvl="0" w:tplc="D89EA6D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7742AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B8EED4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2610"/>
+        </w:tabs>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F445B0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B94A12E"/>
+    <w:lvl w:ilvl="0" w:tplc="15D6F86E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451E502B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADE006BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69507BBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C8CA8E0"/>
+    <w:lvl w:ilvl="0" w:tplc="31E228C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -17440,2655 +17412,358 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...2204 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="1" w16cid:durableId="2011903195">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="386300968">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
-[...8 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="3" w16cid:durableId="1711881426">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="4" w16cid:durableId="154958126">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
-[...2 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="5" w16cid:durableId="1768387186">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="6" w16cid:durableId="773208253">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="7" w16cid:durableId="483859638">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8" w16cid:durableId="1420365865">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE669D"/>
-[...178 lines deleted...]
-    <w:rsid w:val="00FE5CF7"/>
+    <w:rsidRoot w:val="00533789"/>
+    <w:rsid w:val="002922C9"/>
+    <w:rsid w:val="002F4835"/>
+    <w:rsid w:val="0051239E"/>
+    <w:rsid w:val="00533789"/>
+    <w:rsid w:val="005404D2"/>
+    <w:rsid w:val="00746D6A"/>
+    <w:rsid w:val="00A8310F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E128DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="07919F9B"/>
+  <w14:docId w14:val="00821833"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4F8A96AE-4A38-4278-91FA-97C4EBB4810B}"/>
+  <w15:docId w15:val="{F6FCCCDC-78CC-45C3-9FD3-92EAC854671D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...19 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
-    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -20237,824 +17912,872 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00533789"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="24"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...26 lines deleted...]
-    <w:link w:val="BodyTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00533789"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A12AF1"/>
+    <w:rsid w:val="00533789"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
-    <w:name w:val="Body Text 3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
-    <w:rsid w:val="00297FB9"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="005C2DA8"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00533789"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...5 lines deleted...]
-    <w:name w:val="WP9_Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C907E1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...14 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WP9Header">
-[...22 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00533789"/>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WP9Title">
-    <w:name w:val="WP9_Title"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C907E1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Block">
-    <w:name w:val="Block"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BlockChar"/>
-    <w:rsid w:val="00C907E1"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="360" w:hanging="360"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BlockChar">
-    <w:name w:val="Block Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Block"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C907E1"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C907E1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00533789"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C907E1"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...5 lines deleted...]
-    <w:rsid w:val="00C907E1"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00533789"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C907E1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00533789"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Blocksignature">
-[...2 lines deleted...]
-    <w:rsid w:val="00C907E1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00533789"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
-      <w:tabs>
-[...16 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...39 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...151 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C907E1"/>
+    <w:rsid w:val="00533789"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00533789"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C907E1"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00533789"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber3">
-    <w:name w:val="List Number 3"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00C907E1"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00533789"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="num" w:pos="1080"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:ind w:left="1080" w:hanging="360"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00533789"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00533789"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00533789"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\MCRSTART\HANDBOOK\SECTION4\SECTION4rev.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -21161,772 +18884,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SECTION4rev.dot</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>28074</Characters>
+  <Pages>14</Pages>
+  <Words>4926</Words>
+  <Characters>28081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>233</Lines>
+  <Lines>234</Lines>
   <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>GRANT AGREEMENT</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UNDP/UNCDF/SUM</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32881</CharactersWithSpaces>
+  <CharactersWithSpaces>32942</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Grant Agreement for Non-Credit Related Activities (Spanish)</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>hogar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>