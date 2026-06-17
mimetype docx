--- v0 (2025-10-24)
+++ v1 (2026-06-17)
@@ -1,15106 +1,17451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A3BFB34" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00545429" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="5E92958F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rev: Feb 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A20DBF9" w14:textId="7FBB14DA" w:rsidR="00C825AA" w:rsidRDefault="00E2778E" w:rsidP="00C825AA">
+    <w:p w14:paraId="21226C36" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38808796" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66B073FE" wp14:editId="65443A61">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11EC66BE" wp14:editId="352E321C">
             <wp:simplePos x="6324600" y="3609975"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="533400" cy="845820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="25461"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="533400" cy="845820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A3B061" w14:textId="30030A9E" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="35DE49E7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="27B259AC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648FDAE1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0026EC90" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOW VALUE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GRANT AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCCE644" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="704DF1F4" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00A61DB8" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38AABA8F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="79480CD5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00A61DB8" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C3E388" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C2144E2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00A61DB8" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Between United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a Recipient Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFC9B3E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="035C7589" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDC7443" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D15BDAC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="007A5FA0" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6506E8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>HOW TO USE THIS AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C6C096" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D6E6D9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="num" w:pos="180"/>
+          <w:tab w:val="left" w:pos="2340"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This template is provided as a tool that can be adapted to the specific needs of a particular project.  Low Value Grant Agreements should be approved by an independent mechanism such as a Steering Committee/Project Board or a selection committee nominated by the Project Board. The agreement serves to register the commitments and results that the Recipient Institution has agreed to produce.  It is recommended that funds be released in tranches, based on demonstrated achievement of results, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grants may also be given in one tranche.  The terms should be clearly specified so that it is clear to all parties when a Recipient Institution qualifies for release of tranches of funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4663010D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="2430"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please make sure to complete the face sheet with correct information.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2C3C71" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please make sure to attach all the annexes listed on the face sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F17AA65" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="3060"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This instruction page, as well as all footnotes and any other instructions in this template, are only for the Business Unit’s guidance and should be deleted before the agreement is sent to the Recipient Institution for review and signature.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F0BB63" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="left" w:pos="2430"/>
+          <w:tab w:val="num" w:pos="3150"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any substantive changes to the provisions in this template agreement must be cleared with the Legal Office, Bureau for Management Services, UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73517E82" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="7" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2610"/>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="2340"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please have two originals of this agreement signed.  After signature, UNDP keeps one original and provides the Recipient Institution with the other original. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186F2E40" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4E0BD0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59281E1A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...420 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidSect="003F6C58">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="839" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="680" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A731D34" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7317A8E1" w14:textId="5A8570EA" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4357D6AC" wp14:editId="1BD36D16">
-            <wp:extent cx="533400" cy="1134745"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15CC72A4" wp14:editId="3A92F993">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5370830</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>6985</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="533400" cy="845820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="462083836" name="Picture 462083836"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
-[...2 lines deleted...]
-                    </a:stretch>
+                    <a:srcRect b="25461"/>
+                    <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="533400" cy="1134745"/>
+                      <a:ext cx="533400" cy="845820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D340BDD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...21 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="6DB6ACFB" w14:textId="7F8A6655" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Low Value Grant Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14171318" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661" w:rsidDel="00F90486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003953EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7FDB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reference No.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7FDB">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7FDB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>insert reference number, if any; if none, delete bracketed text</w:t>
       </w:r>
-      <w:r w:rsidRPr="003953EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADB42B2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401CA595" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5300" w:type="pct"/>
         <w:tblInd w:w="-252" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="51" w:type="dxa"/>
           <w:bottom w:w="51" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4568"/>
         <w:gridCol w:w="5041"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="4E4F9CAD" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="5A7AB3A8" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AC18D1E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="54444793" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Country:</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Block_1"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter Host Country name]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="6211E74E" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="4ECC82BB" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F3A7E73" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="304B2B65" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...10 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Recipient Institution:</w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Block_2"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "[Click here and enter full name of Recipient Institution]" </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> incorporated under the laws of </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "[Click here and enter jurisdiction of incorporation]" </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">with address at </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "[Click here and enter full address of Recipient Institution]" </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="28C828E0" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="60BB28D8" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63E379E5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="16C00CE3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Project Number and Title:</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Block_3"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "[Click here and enter Project number (if any) and title]" </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="7D086A40" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="2AFC8998" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21D4D552" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="071AD225" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Implementation Period:  From </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter date]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter date]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="43BCF2EC" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="26004567" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46E113AF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="35374FE1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Budget: Up to the amount of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> AutoTextList  \s "CurrencySign" \t "Right-click to select Currency"</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>US$</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter amount]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and amount in words]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> United States Dollars)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="314F7E7F" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="0AF501FF" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42C0131D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="73735203" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6.    Schedule of Disbursement of Funds to Recipient Institution:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DAA0F08" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="009E6F25" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="2A1E35E0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1080" w:firstLine="360"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Disbursement Date/Milestone</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E6F25">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009E6F25">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009E6F25">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009E6F25">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E6F25">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="600F9B64" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6405A4B8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  [insert specific date/milestone]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009E6F25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>specify amount]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="478D1896" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="0EEED78D" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="34B3BAC7" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51B48D27" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="745A3C65" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Information for </w:t>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Information for Recipient Institution Bank Account into Which Funds Will Be Disbursed:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CBE7B3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Account</w:t>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Account Name: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter Owner of Bank Account]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BBDED4E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="5D84A55A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Account Title:</w:t>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Block_10_1"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter Account Title]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2045AAE5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="44C85A0B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Account </w:t>
-[...11 lines deleted...]
-              <w:t>umber:</w:t>
+              <w:t>Account Number:</w:t>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Block_10_3"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter Account Number]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB9D9B3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="5533247F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Bank </w:t>
-[...11 lines deleted...]
-              <w:t>ame:</w:t>
+              <w:t>Bank Name:</w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Block_10_4"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter Bank name]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13E17EF2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="260C0770" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Bank </w:t>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Bank Address: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter Bank Address]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCFD85D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="36860B5C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bank SWIFT Code:</w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Block_10_6"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter Bank SWIFT Code]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAC4871" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="4F6EA0B0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bank Code:</w:t>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Block_10_7"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter Bank Code]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5863FD07" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="621758BA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Routing instructions for disbursements:</w:t>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Block_10_8"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON NoMacro [Click </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText>here</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> and enter any additional instructions]</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="1A2C876C" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="3C86DAB7" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2377" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BD0062C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6E112AA6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Notices to </w:t>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Notices to Recipient Institution:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239E11A6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201FFEC5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="0217E427" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="067D7EBF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="69984D49" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12D9CE4E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48CC3637" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC10E01" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="5D48B871" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fax:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F431634" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="49D8A66F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB79A91" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00E66D72" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="546E7353" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00E66D72" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1775D2EF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E29CFCD" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4515AF0F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BE9A624" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D97AF28" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F2789F1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2623" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4B0BBF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="6AE3B87E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Notices to </w:t>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>Notices to UNDP:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D29A0BA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="049175F6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="0107C93B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B67125E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="22BF7EC1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="276E6CEF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5255E25B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="113F863E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="43D990DE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fax:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D0DABA0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="0C9761AE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="207DEE52" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="268AF933" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="42811379" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="3C77080A" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39540696" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...16 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="1C81795F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10.</w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="OLE_LINK1"/>
             <w:bookmarkStart w:id="10" w:name="OLE_LINK2"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:bookmarkEnd w:id="10"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Signed for </w:t>
             </w:r>
-            <w:r w:rsidRPr="004556E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004556E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDocAndStopTracking "[Click here and enter Recipient Institution name]" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004556E1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>by its Authorized Representative</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="678D85DA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="2E19F1A7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="840" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Block_15_1"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
-          <w:p w14:paraId="3B54E279" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="44F19266" w14:textId="4C499DC5" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Name: _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>______________________                                          Title: ______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044AA38A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00A6E9D5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="345859BA" w14:textId="1E6532EC" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5880"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-              <w:t>Name: _______________________                                          Title: _________________________________________</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="4D87D98C" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="0A8BCF0F" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CD4E8CA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="3D7C4ECF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>11</w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t>11.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Signed for </w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:t xml:space="preserve">Signed for the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">United Nations Development </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00497667">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Programme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> by its Authorized Representative</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF37370" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="64E8399B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="840" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA05273" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="49DCB150" w14:textId="3F366376" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name: _________________________ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     Title: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF6EA6B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00D209A6" w14:paraId="01219099" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="274BE38F" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FB1AC8B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Blockboldmiddletab"/>
+          <w:p w14:paraId="3093312A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...39 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The following documents constitute the entire Agreement between the Parties and supersedes all prior agreements, understandings, communications and representations concerning the subject matter:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D1F360" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>this face sheet (“Face Sheet”)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C9CA943" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:p w14:paraId="2672588F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="4500"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Standard Terms and Conditions</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D209A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11164BCE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Blockboldmiddletab"/>
+          <w:p w14:paraId="0BBC1FA6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="Blockboldmiddletab"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annex A – Accepted Grant Proposal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B16D189" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annex B – Reporting Format</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474D722A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00D209A6" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Blockboldmiddletab"/>
+          <w:p w14:paraId="45715162" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Annex C – Project Document for the Project funding this Grant Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FB5012A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...33 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId16"/>
+    <w:p w14:paraId="2565BF51" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B693C26" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3560B6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCBF6F7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CE3B31" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidSect="003F6C58">
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="839" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="680" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D34A3F2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00A64600" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="26C1C25C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>STANDARD TERMS AND CONDITIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17825DE6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="724A0B20" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D99C450" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Low Value Grant Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hereinafter referred to as the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreement”) is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made between the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, a subsidiary organ of the United Nations established by the General Assembly of the United Nations (hereinafter “UNDP”),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Recipient Institution named in block 2 of the Face Sheet (the “Recipient Institution,” and together with UNDP, the “Parties”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0CE3F1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9154D7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>WHEREAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, UNDP [is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementing Partner] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [provides support services to {name of partner}, the Implementing Partner]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">named in block 3 of the Face Sheet (hereinafter referred to as “the Project”) and more specifically described in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project document [Insert project number and title] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>attached</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">United Nations Development </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”), implemented at the request of the Government of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> named in block 1 of the Face Sheet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E70901A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5500AD" w14:textId="5FF95335" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Whereas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00674E9E">
-[...6 lines deleted...]
-        <w:t>Programme</w:t>
+      <w:r w:rsidRPr="003F6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>undp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00674E9E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003F6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>desires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide funds to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the context of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project for the purposes of undertaking the activities in the accepted Grant Proposal (the “Funds”), and on the terms and conditions hereinafter set forth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B07AE69" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BAC984" w14:textId="249277FE" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Whereas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...41 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is ready and willing to accept such Funds from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP for the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(the “Activities”) described in the accepted Grant Proposal in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the “Proposal”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the terms and conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hereinafter set forth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D1787D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37081B58" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...181 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOW, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>THEREFORE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hereto agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0DCC55" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2564B471" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...474 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Responsibilities of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE3F41">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BC7152" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="236B2B8B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61723AD3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DB4F51">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Recipient Institution agrees to undertake the Activities and achieve the deliverables described in the accepted Proposal (Annex A) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with due diligence and efficiency, pursuant to the schedule set forth in the Proposal, and in accordance with the terms and conditions of this Agreement. The Activities must be undertaken in a manner consistent with the regulations, rules, policies and procedures of UNDP, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the Project Document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...79 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>which forms an integral part of this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Funds provided pursuant to this Agreement shall be </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">prudently managed by the Recipient Institution and </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">used </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">solely </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the Activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...31 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>produce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results specified in the Proposal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7647ADDB" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E59868" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrees to reach the performance targets (the “Performance Targets”) as indicated in the accepted Proposal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  If the Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fails to meet its responsibilities outlined in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>this Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or to attain at least 70% of any one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance Target</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for any given year, then this will be considered grounds to suspend any further disbursement of Funds. The suspension shall remain in effect until the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...85 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> has achieved the </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relevant Performance Targets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614C8FA1" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="21148C59" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C58FF82" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recipient Institution shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inform UNDP about any problems it may face in attaining the objectives agreed upon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4EFB83" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A13AFE7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Duration</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D058590" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="304FE631" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="043EC543" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...132 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Agreement, prepared in two originals, shall become effective on the date of its signature by both the Recipient Institution and UNDP, acting through their duly Authorized Representatives, indicated in blocks 10 and 11 of the Face Sheet, and expire on the Implementation Period end date indicated in block 4 of the Face Sheet, unless earlier terminated pursuant to Article 6.4 or 7.9 below.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C921E70" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Payments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57634F65" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="0CA69904" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E48D856" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject to the express terms of this Agreement, UNDP shall provide Funds to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in an amount </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exceed the amount set forth in block 5 of the Face Sheet</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...33 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> according to the schedule set out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in block 6 of the Face Sheet.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Payments are subject to the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting the Performance Targets</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F49D4AC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="7BA049AF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F37B4E3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">All payments shall be deposited into the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bank account, the details </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">of which </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>set forth in block 7 of the Face Sheet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D796C9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="27233B1D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9F886D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The amount of payment of such </w:t>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">The amount of payment of such Funds is not subject to any adjustment or revision because of price or currency fluctuations or the actual costs incurred by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">in the performance of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> under this Agreement. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE9960F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="3C417C9D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375663A9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Records, Information and Reports</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014B6B90" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="083A0EF5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365C8833" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall maintain clear, accurate and complete records in respect of the Funds received under this Agreement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Upon completion of the Activities, or the termination of this Agreement, the Recipient Institution shall maintain the records for a period of at least five (5) years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E1D30A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7069D72F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E9E">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall furnish, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compile and make available at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to UNDP any records or information, oral or written, which UNDP may reasonably request in respect of the Funds received by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1159A7D9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...94 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="27711AE4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39215733" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Recipient Institution shall</w:t>
-[...75 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:t xml:space="preserve">The Recipient Institution shall provide progress reports (“Performance Reports”) including financial and narrative information, to UNDP at least 30 days before the expected release of the next tranche or at least annually within 30 days after the end of year until the activities have been completed. The Performance Report, including the financial reporting component, shall follow the format in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and shall include certification by the Recipient Institution’s representative with institutional responsibility for financial reporting, including the certification date.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661" w:rsidDel="00DB4F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1B061C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC63E0E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Within [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X, but no more than 60] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">days after completion of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activities, the Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall provide UNDP with a final financial and narrative report with respect to all expenditures made from such Funds and indicating the results achieved, utilizing the reporting format contained in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Annex </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0336">
-[...194 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7242FA58" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="02478FC8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E63A654" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All further correspondence regarding the implementation of this Agreement should be addressed to</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the addresses set forth in blocks 8 and 9 of the Face Sheet, as applicable.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0491B2BD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="1FF0A09D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4E6513" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="028CB8D5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+        <w:t>Audits and Investigations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73887306" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B1A763" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Notwithstanding the above, UNDP shall have the right to audit or review </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="47D7CDF7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="009A2204" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+        <w:t>Notwithstanding the above, UNDP shall have the right to audit or review the Recipient Institution’s related books and records as it may require, and to have access to the books and record of the Recipient Institution, as necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6F64B2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5276D170" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The Recipient Institution acknowledges and agrees that, at any time, UNDP may conduct investigations relating to any aspect of the Agreement, the obligations performed under the Agreement, and the operations of the Recipient Institution generally.  The right of UNDP to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conduct an investigation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Recipient Institution’s obligation to comply with such an investigation shall not lapse upon expiration or prior termination of the Agreement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334D882F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406E4C64" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The </w:t>
-[...57 lines deleted...]
-      <w:pPr>
+        <w:t>The Recipient Institution shall provide its full and timely cooperation with any such inspections, audits or investigations.  Such cooperation shall include, but shall not be limited to, the Recipient Institution’s obligation to make available its personnel and any relevant documentation for such purposes at reasonable times and on reasonable conditions and to grant to UNDP access to the Recipient Institution’s premises at reasonable times and on reasonable conditions in connection with such access to the Recipient Institution’s personnel and relevant documentation. The Recipient Institution shall require its agents, including, but not limited to, the Recipient Institution’s attorneys, accountants or other advisers, to reasonably cooperate with any in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spections, audits or investigations carried out by UNDP hereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62755F95" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...169 lines deleted...]
-    <w:p w14:paraId="5850B114" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE0CD5E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">UNDP shall be entitled to a refund from the </w:t>
-[...165 lines deleted...]
-      <w:pPr>
+        <w:t>UNDP shall be entitled to a refund from the Recipient Institution for any amounts shown by such audits and investigations to have been used by the Recipient Institution other than in accordance with the terms and conditions of the Agreement.  The Recipient Institution also agrees that, where applicable, donors to UNDP whose funding is the source of, in whole or in part, the Funds for the Activities, shall have direct recourse to the Recipient Institution for the recovery of any Funds determined by UNDP to have been used in violation of or inconsistent with this Agreement and/or the Proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A335AC1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2D5C27" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Representations and Warranties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7395683E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="3A352D4B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="45CCFC3F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25176A18" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> represents and warrants that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F5E21D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="0E4DD803" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6AF05B95" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B64B4E5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">it has not and shall not offer any direct or indirect benefit arising from or related to the performance of the Agreement or the award thereof to any representative, official, employee, or other agent of UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F6564C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="417C8BCF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="02595C22" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620C5D23" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">neither it, its parent entities (if any), nor any of the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">’s subsidiary or affiliated entities (if any) is engaged in any practice inconsistent with the rights set forth in the Convention on the Rights of the Child, including Article 32 thereof, which, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, requires that a child shall be protected from performing any work that is likely to be hazardous or to interfere with the child’s education, or to be harmful to the child’s health or physical, mental, spiritual, moral, or social development. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39303282" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...9 lines deleted...]
-    <w:p w14:paraId="090E7AE0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="0F5DF8DC" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2320CE0A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">neither it, its parent entities (if any), nor any of the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0B8C9F19" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s subsidiaries or affiliated entities (if any) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engaged in the sale or manufacture of anti-personnel mines or components utilized in the manufacture of anti-personnel mines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8D1F5D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2CC02CA5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF90270" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">it shall take all appropriate measures to prevent sexual exploitation or abuse of anyone by its employees or any other persons engaged and controlled by the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to perform any services under the Agreement. For these purposes, sexual activity with any person less than eighteen years of age, regardless of any laws relating to consent, shall constitute the sexual exploitation and abuse of such person. In addition, the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall refrain from, and shall take all reasonable and appropriate measures to prohibit its employees or other persons engaged and controlled by it from exchanging any money, goods, services, or other things of value, for sexual favors or activities, or from engaging any sexual activities that are exploitive or degrading to any person. UNDP shall not apply the foregoing standard relating to age in any case in which the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">’s personnel or any other person who may be engaged by the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to perform any services under the Agreement is married to the person less than the age of eighteen years with whom sexual activity has occurred and in which such marriage is recognized as valid under the laws of the country of citizenship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">of such personnel or such other person who may be engaged by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to perform any services under the Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637D7002" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="47DF3963" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5E3EF429" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A9555E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">neither it, its parent entities (if any), nor any of the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">’s subsidiary, affiliated entities (if any), suppliers and subcontractors is </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">engaged in any transactions with, and/or the provision of resources and support to, individuals and organizations associated with, receiving any type of training for, or engaged in, any act or offense described in Article 2, Sections 1, 3, 4 or 5 of the International Convention for the Suppression of the Financing of Terrorism, adopted by the General Assembly of the United Nations in Resolution 54/109 of 9 December 1999.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3029B744" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="503CDF26" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B687488" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A499324" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="014B7487" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+        <w:t>The Recipient Institution shall comply with all laws, ordinances, rules, and regulations bearing upon the performance of its obligations under the Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039E99DC" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76812EDD" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00120A77">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:t xml:space="preserve">The Recipient Institution acknowledges that it has read the Project Document attached hereto as Annex C, including the section entitled “Risk Management”.  The Recipient Institution hereby agrees that in undertaking the Activities in the Proposal, it will be bound, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mutatis mutandis</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E3EF5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, by the obligations and agreements set forth in the Project Document as applicable to the Implementing Partner of the Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2072514A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="54EFB8FD" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B98A08C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...90 lines deleted...]
-      <w:pPr>
+        <w:t>The Recipient Institution acknowledges and agrees that the provisions of this Article 6.0 constitute an essential term of the Agreement and that breach of any such representation and warranty or covenant shall entitle UNDP to terminate the Agreement immediately upon notice to the Recipient Institution, without any liability for termination charges or any other liability of any kind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7953DE24" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217E0FA1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>General Provisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEEA04A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="7C2A5366" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECE6DEE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">This Agreement and the Annexes attached hereto shall form the entire Agreement between </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the Parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, superseding the contents of any other negotiations and/or agreements, whether oral or in writing, pertaining to the subject of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E2BE50" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="505C49A8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F829828" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">shall carry out all </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> described in </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Proposal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with due diligence and efficiency. Subject to the express terms of this Agreement, it is understood that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall have exclusive control over the administration and implementation of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and that UNDP shall not interfere in the exercise of such control.  However, both the qualities of work and the progress being made toward successfully achieving the goals of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be subject to review by the Project’s Steering Committee/Project Board.  If at any time the Steering Committee/Project Board is not satisfied with the quality of work or the progress being made toward achieving such goals, the Steering Committee/Project Board may advise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) withhold payment of Funds until in its opinion the situation has been corrected; or (ii) declare this Agreement terminated by written notice to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below; and/or seek any other remedy as may be necessary.  The Steering Committee/Project Board's determination as to the quality of work being performed and the progress being made toward such goals shall be final and shall be binding and conclusive upon the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> insofar as further payments are concerned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50142679" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3014D82F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undertakes no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in respect of life, health, accident, travel or any other insurance coverage for any person which may be necessary or desirable for the purpose of this Agreement or for any personnel undertaking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...134 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under this Agreement. Such responsibilities shall be borne by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB64FF4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F26050E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...172 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The rights and obligations of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are limited to the terms and conditions of this Agreement. Accordingly, the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and personnel performing services on its behalf shall not be entitled to any benefit, payment, compensation or entitlement except as expressly provided in this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C99EECC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="609CB384" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769FA917" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">The Recipient Institution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be fully responsible for all services performed by its personnel, agents, employees, contractors, subcontractors and any other party undertaking Activities in relation to implementing the Proposal on behalf of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hereinafter referred to as "Recipient Institution Personnel") and shall ensure that all of its obligations under this Agreement extend to the Recipient Institution Personnel.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Recipient Institution may not assign, transfer, pledge, or make any other disposition of the Agreement, of any part of it, or of any of its rights, claims or obligations under the Agreement, except with the prior written authorization of UNDP.  Any authorized assignee or transferee shall be bound by the terms and conditions of this Agreement.  The Recipient Institution may not use the services of subcontractor(s) unless prior written authorization is granted by UNDP.  If such authorization is granted, the Recipient Institution shall ensure that such subcontractor(s) do not use further tiers of subcontractors, unless prior written authorization is granted by UNDP.  Any authorized subcontractor shall be bound by the terms and conditions of this Agreement.  The use of subcontractors shall not relieve the Recipient Institution of any of its obligations under this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6626C4E6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785C9AF8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indemnify, hold and save harmless, and defend at its own expense, UNDP, its officials and persons performing services for UNDP, from and against all suits, claims, demands and liability of any nature and kind, including their cost and expenses, on account of, based or resulting from, arising out of (or which may be claimed to arise out of) or relating to the acts or omissions of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recipient Institution, Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Personnel or other persons hired for the management of the present Agreement and the Project.  The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...265 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be responsible for, and deal with all claims brought against it by any Recipient Institution Personnel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0629B6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="13B2201F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3386FAD6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">If provided for in the Project Document (or if otherwise agreed between UNDP and the Government of the country named in block 1 of the Face Sheet), </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0336">
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>purchased with the Funds will become the property of the Recipient Institution. The Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A0336">
-[...166 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be responsible for substantive and financial reporting on its use of the Funds to the Steering Committee set up to oversee grant making and/or the implementing partner, as defined in the Project Document. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The assets and equipment shall be used for the purpose indicated in the Proposal throughout the period of this Agreement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement of goods, services and technical assistance required under the Proposal will be conducted by the Recipient Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the principles of highest quality, transparency, economy and efficiency. Such procurement will be based on the assessment of competitive quotations, bids, or other proposals, unless otherwise agreed in writing by UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F0DC6E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="0035001B" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="5C51B8B6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4627F735" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ownership of patent rights, copyrights, and other similar rights (“Intellectual Property Rights”) to any discoveries, inventions or works resulting from implementation of </w:t>
-[...131 lines deleted...]
-      <w:pPr>
+        <w:t>Ownership of patent rights, copyrights, and other similar rights (“Intellectual Property Rights”) to any discoveries, inventions or works resulting from implementation of the Activities under this Agreement shall vest in the Recipient Institution. Nonetheless, the Recipient Institution shall grant UNDP a perpetual, irrevocable, world-wide, non-exclusive and royalty-free license to use, reproduce, adapt, modify, distribute, sub-license and make use of such Intellectual Property Rights, including the ability to further license to program country governments in accordance with the requirements of the agreement between the UNDP and the government(s) concerned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064384F9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B232CCE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="6750FA54" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">This Agreement may be terminated by either </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> before completion of the Agreement by giving thirty (30) days written notice to the other </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, and the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...22 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall promptly return any unutilized Funds to UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A0595C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A90E707" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> acknowledges that UNDP and its representatives have made no actual or implied promise of funding except for the amounts specified </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> this Agreement.  Although project related documents may indicate a total amount of funds that could be available for this </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, actual disbursements will be based upon the </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting </w:t>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Performance Targets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  If any of the Funds are returned to UNDP or if this Agreement is rescinded, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>acknowledges that UNDP will have no further obligation to the</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...8 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such return or rescission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FBD1C2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EAACDA1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">No modification of or change to this Agreement, waiver of any of its provisions or additional contractual provisions shall be valid or enforceable unless previously approved in writing by the </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or their duly authorized representatives in the form of an amendment to this Agreement duly signed by the </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> hereto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041F71EE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="399F5E46" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F07387" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Parties shall try to settle amicably through direct negotiations, any dispute, controversy or claim arising out of or relating to the present Agreement, including breach and termination of the Agreement. If these negotiations are unsuccessful, the matter shall be referred to arbitration in accordance with United Nations Commission on International Trade Law Arbitration Rules. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...32 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be bound by any arbitration award rendered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such arbitration as the final adjudication of any such controversy or claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708CE28C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40807EE6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="67DC1343" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Nothing in or relating to this Agreement shall be deemed a waiver</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035001B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, express or implied,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA67C0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>privileges and immunities of the United Nations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA67C0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="000735EE">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C910C02" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00FA67C0" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="00DBDBAB" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D86D8EF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Information and data that is considered proprietary by either Party and that is delivered or disclosed by one Party to the other Party during the term of this Agreement shall be considered confidential and shall be handled pursuant to the UNDP Information Disclosure Policy, not attached hereto but known to and in the possession of the Parties.  The Recipient Institution may disclose information to the extent required by law, provided that and without any waiver of the privileges and immunities of the United Nations, the Recipient Institution will give UNDP sufficient prior notice of a request for the disclosure of information in order to allow UNDP to have a reasonable opportunity to take protective measures or such other action as may be appropriate before any such disclosure is made. UNDP may disclose information to the extent required pursuant to the Charter of the United Nations, resolutions or regulations of the General Assembly, or rules promulgated by the Secretary-General of the United Nations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093D09F1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B31B9D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The Recipient Institution shall only use the name (including abbreviations), emblem or official seal of the United Nations or UNDP in direct connection with the Activities under this Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and upon receiving prior written consent of UNDP.  Under no circumstances shall such consent be provided in connection with the use of the name (including abbreviations), emblem or official seal of the United Nations or UNDP for commercial purposes or goodwill.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43370295" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306AD43A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The provisions of Article 4.1, Article 5.0, and Articles 7.3, 7.6, 7.7, 7.8, 7.12, 7.13, 7.14 and 7.15 shall survive and remain in full force and effect regardless of the expiry of the Project Implementation Period or the termination of this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5C78CF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F935878" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B5C112" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BCA256" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAC8C11" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12864551" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49118934" w14:textId="221201C0" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C96E9A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>7.14</w:t>
-[...256 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+        <w:t>ANNEX A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA4D434" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...100 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Low Value Grant Proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C70C307" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA"/>
+    <w:p w14:paraId="706D8297" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="0086333C" w14:paraId="64CE5C1A" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="5A048C6D" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF6D822" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="3437C16F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> For approval</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>to be prepared by the Recipient Institution.  This Proposal will be submitted to the Steering Committee/Project Board For approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BB043C9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
+    <w:p w14:paraId="7B8C07E9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46187F70" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Number: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7783B06F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="34DDC707" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date: ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12148E55" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="3B291B21" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Title: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A51E08" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:p w14:paraId="330294AF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050ED34C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Name of the RECIPIENT INSTITUTION: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E76EC7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="24CCB64B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7A311D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Total Amount of the Grant (in USD): ____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4506F498" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000735EE" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="56BB0584" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCF8CF1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385EDA49" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PURPOSE OF THE GRANT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578FA576" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00814A9F" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29E8E91B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indicate the purpose of the grant and describe the result(s) the grant is expected to achieve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67436854" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Explain why the grantee is uniquely suited to deliver on the objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6692B4B5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="20064F36" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D19854A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471B23FA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PROPOSED ACTIVITIES AND WORK PLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773FFB38" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Describe the activities that will be completed to achieve the objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C958588" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elaborate if there are any targeted group(s)/ geographical area who will benefit from the grant, other than the Recipient Institution. If so, who are the targeted groups/geographical area and how will any potential beneficiaries be selected?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F30ABB7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49386851" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WORK PLAN </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1406C74A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5019" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4044"/>
         <w:gridCol w:w="802"/>
         <w:gridCol w:w="806"/>
         <w:gridCol w:w="806"/>
         <w:gridCol w:w="808"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="1778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00894D47" w14:paraId="66FF89BA" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="5B7F936E" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="195"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="0A707AF9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="007878A9" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="63182FE2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PLANNED ACTIVITIES</w:t>
             </w:r>
-            <w:r w:rsidRPr="00223D02">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="182A4753" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="31F1CE50" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
-            <w:r w:rsidRPr="00223D02">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28FEFCB7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="2484AB68" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Planned Budget for the Activity </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5931CFD8" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00894D47" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="10B06E2E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(in grant currency)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C0F50">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="7F0151E7" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="0690EFF7" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="745392DD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="4847D00E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45361083" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="060594E9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46243E8B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="1F2E70BC" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778022E0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="53A797B7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C6D70D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="5F7422E4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C34C1F3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="056B75C0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00DB5EE3" w14:paraId="589E61C0" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="438B68C3" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70B007D2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="006626EC" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="01528677" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="40"/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="253" w:hanging="253"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C28FBB3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55FD2B64" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4CD7F9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6C7682F4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E062C0C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="198AB7F7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD491DE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="79C032CD" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EECAC64" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DB5EE3" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="5D69EBE4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00316445" w14:paraId="6A9C4FF6" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="10D0CDF3" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F18F278" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="563EDFFF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.2 Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AB8C5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="45242DB3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2F0282" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="17FA13BB" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="757FFDC1" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6FD3AF64" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A36CEB9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="26FC93F4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33A5618E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00316445" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="42C4BE99" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="71E28163" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="39E315BA" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B4863C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="35799900" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1.3 Activity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="443" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8E548E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="14EF77E9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084EC499" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="41D7D021" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D8E28B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0F585B75" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B77DAD8" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4BB94655" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30135CF9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1DCC18E0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="6D810262" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="33CC7F2D" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="198AB75E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="57C55DEE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="982" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A9431F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="49B159BD" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="094548D7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="6F9CD283" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="180"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4737C12E" w14:textId="185E2ACE" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>State what activities will be completed with the grant Funds. Use as many activity lines as necessary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FAE7C3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="180"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Define the time periods relevant for the grant and indicate when specific activities are expected to be completed. Typically, time periods relate to when the tranches of Funds are released (i.e., quarterly, six </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>monthly</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, annually) Use as many time periods as necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749A0CD0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="180"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...75 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate the budget amounts in the grant currency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EA73C2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4167BE68" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440068F5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PERFORMANCE TARGETS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5653BC4F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5EC75C4A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>State the indicators for measuring results that will be achieved using the grant. At least one indicator is required. More can be used if useful to more fully measure the results that are expected to be achieved:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212C6232" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9113" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="1237"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00ED57D5" w14:paraId="61E63733" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="4B6CBC72" w14:textId="77777777" w:rsidTr="003F6C58">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBFCD70" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t>)</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>INDICATOR(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F392125" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DATA SOURCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB97204" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BASELINE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3533" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E57DAAC" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MILESTONES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00C54E60" w14:paraId="6AB008AE" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="10D5F5A9" w14:textId="77777777" w:rsidTr="003F6C58">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="25863197" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="28292EF8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFBB403" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2935C1B7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
-            <w:r w:rsidRPr="00223D02">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E554F2B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
-            <w:r w:rsidRPr="00223D02">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CAD53F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Period</w:t>
             </w:r>
-            <w:r w:rsidRPr="00223D02">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7563CDAA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b w:val="0"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FINAL TARGET</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="000259AB" w14:paraId="76895A4B" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="1AA34500" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E49EDD9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00764CDF" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00764CDF">
+          <w:p w14:paraId="7B3E1474" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00A84123" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00764CDF">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75369A96" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="17A3B1F6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00A84123" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEEDBBE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75761FEA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4F70FCC3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB33A36" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="3C9D9EAE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29CCFA2B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="05DD4AE3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A60137" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="158E997E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="000259AB" w14:paraId="4F9AA810" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="441ACC93" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E59DBBF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00764CDF" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="049ADCC2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284FE277" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="4413A417" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00A84123" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="408AE73D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D635B85" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2BD5E3AE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BACE8A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="478C5FDB" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44925A13" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6F461FA2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9671DB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="70388A33" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B2E4EEB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5326FB98" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686461A3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198EC80B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159D0EF6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RISK ANALYSIS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A15D68" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4553B95A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indicate relevant risks to achieving the grant objectives and mitigation measures that will be taken. Risks include security, financial, operational, social and environmental or other risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FA7E33" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3505"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="3780"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="4AF46EDE" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="13CE98DE" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706098BC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="1FC82F77" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
-              <w:rPr>
+            <w:r w:rsidRPr="003F6C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D05DE8" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="5DD19FE7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Risk rating</w:t>
-[...47 lines deleted...]
-              <w:t>Low)</w:t>
+              <w:t>Risk rating* (High/Medium/ Low)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08AF5FA2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="4DF0392F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
-              <w:rPr>
+            <w:r w:rsidRPr="003F6C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitigation measures  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="65990E0F" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="31643571" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4E0A26" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="77CB397D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E822EE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="4A695D21" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E90D71C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="4726AA68" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="3BB73746" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="0082B254" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBD3AD4" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="6C630BD6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6586A7A3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="2EC9FE24" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79DA0322" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="1627660D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="4F194AC8" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="656E254B" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED03F15" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="30FFFD6F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161113D9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="67AA58A6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28333231" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
+          <w:p w14:paraId="0D17CF08" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1856B15A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4D99A1B6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*The risk rating is based on a reflection of the likelihood of the risk materializing and the consequence it will have if it does occur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DD9970" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65541AC1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66933960" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRANT BUDGET OF RECIPIENT INSTITUTION </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(state currency)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390CFADB" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...13 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42007B60" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PERIOD COVERING FROM____________ TO____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2789E738" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="96" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="96" w:type="dxa"/>
           <w:right w:w="96" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2319"/>
         <w:gridCol w:w="1642"/>
         <w:gridCol w:w="1643"/>
         <w:gridCol w:w="1642"/>
         <w:gridCol w:w="1643"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="106FA5B0" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="0C52040E" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="726"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60ADE50E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="707824E9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>General Category of Expenditures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A393516" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="4C2CE91E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tranche 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB64F27" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="71F80215" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tranche 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="200773EC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="5274C5D5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tranche 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F6D5A9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+          <w:p w14:paraId="64D64CED" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:caps/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:b w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="1BD39C74" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="7C88C588" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26341CFE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="41724C67" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3848FDC3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="58E9D18D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="633BF23C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1D18E8AA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DC8E42E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="5FA27E73" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EE68044" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="77D9E08F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="7B6F6A8B" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="67405FA9" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2025C969" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00AA5F17">
+          <w:p w14:paraId="260EEEB7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64AC8E9E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="25E8A325" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE83C8F" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="68C792EA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6808C6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="4B5BF7FE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14257112" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="2245B513" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="6E00D9C1" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="4F258C68" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5760BC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00AA5F17">
+          <w:p w14:paraId="2BA2B45B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F271172" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1BEDD85C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D513B6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="0E91F7F9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01620A08" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="10E2C7ED" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29279160" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="671C98FA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="18228DDE" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="05AD7800" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31AEAA34" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00AA5F17">
+          <w:p w14:paraId="6E884699" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Training/Seminar/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14C44A1C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00AA5F17">
+          <w:p w14:paraId="7D094D18" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Workshops, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="495BD702" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="68DF991D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63544277" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="6501D010" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3286A7CC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1197F08C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E00B68" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="0CF3F292" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="6F1B233B" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="4DAEF61A" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A94582" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...7 lines deleted...]
-              <w:t>Audit)</w:t>
+          <w:p w14:paraId="6AE14AE0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Contracts (e.g., Audit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78DC471E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="60025A06" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A14143" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="554492B0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065173FF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="42BC431A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDBAA24" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="4B671C21" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="7916FEE4" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="575C6490" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F238DE2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00AA5F17">
+          <w:p w14:paraId="4C2434A9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Equipment/Furniture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12071642" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00AA5F17">
+          <w:p w14:paraId="240522D8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34ED9EE5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="74167E13" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF58485" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1DEF954B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E9A72D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="0B3F116D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39BF406A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="0D8C3866" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="3BBF9D6F" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="689472E9" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023D6F9C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00AA5F17">
+          <w:p w14:paraId="0E8ADB68" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Other [Specify]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09EF740A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="000FD843" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4243583C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="7AE82DA5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9CD3E6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="382C12B2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1779EE82" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Header"/>
+          <w:p w14:paraId="0DD6129B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="16038ED8" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="2ACE40D6" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41078B9B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00AA5F17">
+          <w:p w14:paraId="2209541A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Miscellaneous</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5983A2CE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="5AEC1BCC" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A09AF73" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="2EF33D59" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509C96DC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="448549D0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="225445B9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="486D792B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="01C361B6" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="5B0CF48A" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2319" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="218BB6A2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="459A1FE4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07EA273E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="44C658FA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF02674" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="08503EEC" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FFFB11" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="098A9DE2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4FAD97" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="25D798C8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F882D4D" w14:textId="6C46241E" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="009252AA">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="3A03BC44" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0E41B4" w14:textId="6B49DD3F" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6C58">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">are for costs related only to </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please note that all budget lines are for costs related only to grant Activities.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFB5BA1" w14:textId="0BB9BD77" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>These budget categories and number of tranches are suggested guidelines. The Recipient may choose alternates which more accurately reflect their expense items and needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0840ABBA" w14:textId="6248474C" w:rsidR="00C825AA" w:rsidRPr="007A0336" w:rsidRDefault="00C825AA" w:rsidP="009252AA">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="21F6DCAC" w14:textId="6FA63034" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00450661">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Add as many tranches columns as necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="007A0336">
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3408B379" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="167C7A45" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>REPORTING FORMAT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD9E593" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="406B5CFE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8995"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="340009B0" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="05CE505C" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8995" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E491037" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="71DB5164" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> to be prepared by the Recipient Institution.  </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THE NARRATIVE AND THE FINANCIAL report to be prepared by the Recipient Institution.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00807A83" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="56ED839B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DEB543" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recipient Institution: _______________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA5F17">
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA5F17">
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA5F17">
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA5F17">
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA5F17">
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA5F17">
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AA5F17">
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Year_______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041C6E5B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2ADCB105" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7FD306" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Period covering this report:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2885B858" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="15CF6E97" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2CFDDAD7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This report must be completed by the Recipient Institution and accepted by UNDP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D24F6D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The Recipient Institution must attach any relevant evidence to support the activities reported</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C13FE7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="0C3DE7C3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AA5F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The information provided below must correspond to the information that appears in the financial report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBD3393" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="3DF0CB2D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Attach the accepted grant proposal to this report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7039CA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="59AF650C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C4662F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Performance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6190F755" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116D650D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Workplan Performance</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cumulative, including the current period)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D40C28A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2CCA7027" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3184"/>
         <w:gridCol w:w="492"/>
         <w:gridCol w:w="556"/>
         <w:gridCol w:w="556"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="1836"/>
         <w:gridCol w:w="1836"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00894D47" w14:paraId="4D72AD9B" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="6C97C6B9" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="195"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="2873F469" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="007878A9" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="6D3D4622" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>COMPLETED ACTIVITIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1199" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0374368A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="62B86881" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
-            <w:r w:rsidRPr="00223D02">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5D102C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="578E1B44" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Planned Budget for the Activity </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="394218C3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00894D47" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="01B8E9F5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(in grant currency)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C0F50">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37BCD432" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="2DF3FED9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Funds Delivered for the Activity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62255675" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="04849012" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(in grant currency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="193EBDFD" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="326C8A03" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437AEAC0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="15AF8C4A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8CA09D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="0AA5A7B6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76FA9135" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="101FA6C5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A186DC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="294D8924" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20BF48EA" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="1E92FF0D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>T4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655D0C2D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="084F4874" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA90C04" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="649B3C7E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00DB5EE3" w14:paraId="77B7CF08" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="6AEA3FB1" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170B3FCC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00764CDF" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="08F75F92" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Activity </w:t>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1 Activity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259B2105" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="151A2CA6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4E813A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="282F9028" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC061B1" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="43BA1CAE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7870920C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55EB2A5B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="119FD2E5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DB5EE3" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="39C4DB85" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6A4A79" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="50265DD3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00316445" w14:paraId="43E21F7C" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="06E239D5" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618E6642" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="379A538D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.2 Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF5D1A9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="36841194" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27791883" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="03A32DF1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAE2471" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="26261B7E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B8EE80" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1EF9794E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA26A42" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00316445" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="63AF7894" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00D343F1" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5DB1BE66" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="712449DF" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="47D88F43" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54DEB4F5" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2FD14DA3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">1.3 Activity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED1094B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0B9C34F8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345E90D6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="02A8BDE7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="308" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE72EB2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1E89F60D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01F72B0D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2DB10DDE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023B30AC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7C6DD084" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33C6EAA3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1BE5541D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w14:paraId="5F3FE3BA" w14:textId="77777777" w:rsidTr="006E36CC">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="71AAAC74" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2964" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1832E055" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="000C0F50" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="59FCD60E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72D4DB24" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r>
+          <w:p w14:paraId="53ACB352" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AE7F21B" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="236841A2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31104265" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08C0773C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="00450661">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA6DEB8" w14:textId="3781C71D" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Performance Targets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CFDEC7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0BBB06FF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00024971" w14:paraId="4366C191" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="788BF33D" w14:textId="77777777" w:rsidTr="003F6C58">
         <w:trPr>
           <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2108296C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>INDICATOR(S)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5129E455" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...26 lines deleted...]
-                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Data Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F297163" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Baseline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EFBB02" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Reporting Period Milestone/Target</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE5FF9D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reporting Period Actual Performance Against the Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w14:paraId="7F2BB34F" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w:rsidDel="00BD7C58" w14:paraId="58939A9C" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="581CB63C" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2BFF56C2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00A84123" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF405A">
-              <w:rPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6087FE7A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="7DB02405" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00A84123" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="6962C1F5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FF8FF4" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="0CB7D4CF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4257B7" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="036BC5E5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="000259AB" w:rsidDel="00BD7C58" w14:paraId="7203CA6A" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w:rsidDel="00BD7C58" w14:paraId="7D082023" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8AE7DE" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="319F4A42" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEE0764" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00A84123" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="46F09BEB" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00A84123" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+          </w:tcPr>
+          <w:p w14:paraId="179A6D53" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="384AB415" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="1A60D2A9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24EB4D5E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00024971" w:rsidDel="00BD7C58" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...2 lines deleted...]
-              <w:spacing w:before="60"/>
+          <w:p w14:paraId="0F7E5824" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidDel="00BD7C58" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="right" w:pos="8640"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1679385A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3BC5CE5C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8A6BC6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Challenges and Lessons Learned:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41335D8E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0F55684B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8EC529" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>*Note: Financial reporting can be in local currency but cannot exceed the grant value in USD.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial Reporting:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Note: Financial reporting can be in local currency but cannot exceed the grant value in USD.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="96" w:type="dxa"/>
           <w:right w:w="96" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="34260655" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="131733FD" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="393"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06A871CF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="322E8D69" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>General Category of Expenditures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0722C8AD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="3EF3D4FA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Budgeted Amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="CCFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C794A58" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00AA5F17" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:pPr>
+          <w:p w14:paraId="2B3E60E0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AA5F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actual Expense </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="68F3EC51" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="3939EB15" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31CDC817" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7C3236BD" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Personnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E81F2B2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="2D6AFBF4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A48766D" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="7C508CE3" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="754A5DE8" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="34CCD7BE" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70BDCC85" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00223D02">
+          <w:p w14:paraId="7DFC5FF7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5BF624" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="55FA70AE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFE853E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="03C1970F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="3D15A205" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="72D0FD86" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41018AF0" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00223D02">
+          <w:p w14:paraId="317D5DD4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733BE430" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="318564A2" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BADFED2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="657273CA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="46B9EC59" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="20CD3FE2" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01F56A98" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...7 lines deleted...]
-              <w:t>Workshops, etc.</w:t>
+          <w:p w14:paraId="569AE228" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Training, Workshops, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F06F55A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="0EE308B4" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08FF5704" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="36D191A5" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="763D0CC5" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="6A6F716B" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65ACFF80" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...7 lines deleted...]
-              <w:t>Audit)</w:t>
+          <w:p w14:paraId="7D188BE0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Contracts (e.g., Audit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38D2C44A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="31BB1B38" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08C12F37" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="720FFD25" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="4413D111" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="1F5CBF8A" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1FDFD3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...7 lines deleted...]
-              <w:t>(Specify)</w:t>
+          <w:p w14:paraId="505F152C" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Equipment/Furniture (Specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24DA57AD" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="6ABC2A20" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67626043" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="4FA8F21A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="0936ADB9" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="5950BEE3" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47485423" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00223D02">
+          <w:p w14:paraId="442CE0C8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Other [Specify]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD0B030" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="08B835B9" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D03E360" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="1DF19E40" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="10685A95" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="4B4E6D5D" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B34F80" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-            <w:r w:rsidRPr="00223D02">
+          <w:p w14:paraId="09B7E8CE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Miscellaneous</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26FDAB4E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="6F6ACE3F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA1A5F3" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="6F77358E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C825AA" w:rsidRPr="00694A7A" w14:paraId="6AF7B2E3" w14:textId="77777777" w:rsidTr="009252AA">
+      <w:tr w:rsidR="003F6C58" w:rsidRPr="003F6C58" w14:paraId="2C13A8C4" w14:textId="77777777" w:rsidTr="00C90CD3">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E67D0FC" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="006E36CC">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading4"/>
+          <w:p w14:paraId="1AC66E77" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450661">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:caps/>
-                <w:sz w:val="20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC918A2" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="4988915D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C2C476" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00DF405A" w:rsidRDefault="00C825AA" w:rsidP="006E36CC"/>
+          <w:p w14:paraId="173D773A" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B96AE5E" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="093E1FA1" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F500E59" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D434247" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08525E63" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFB9F1B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0213AFEB" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48508D6F" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554EA49B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450DB183" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395FDB50" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6D550B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56645DB0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636B08D8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3F337E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA72744" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9A21EA" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5613C90D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5014D6A8" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7BCA31" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A088781" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04432134" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5D8A5B" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05917CF6" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397389D0" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207ABCFE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB11A3E" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ANNEX C</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448969E6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00223D02" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
-      <w:pPr>
+    <w:p w14:paraId="68487850" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PROJECT DOCUMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA22F09" w14:textId="77777777" w:rsidR="008A4D53" w:rsidRPr="00C825AA" w:rsidRDefault="008A4D53" w:rsidP="00C825AA"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId17"/>
+    <w:p w14:paraId="3F3C9351" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2951CD9E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00450661" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00450661" w:rsidSect="003F6C58">
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11909" w:h="16834" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="302" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="232B2D79" w14:textId="77777777" w:rsidR="00B449C3" w:rsidRDefault="00B449C3">
+    <w:p w14:paraId="4B493A62" w14:textId="77777777" w:rsidR="00650CCB" w:rsidRDefault="00650CCB" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19E0008F" w14:textId="77777777" w:rsidR="00B449C3" w:rsidRDefault="00B449C3">
+    <w:p w14:paraId="7B609FC1" w14:textId="77777777" w:rsidR="00650CCB" w:rsidRDefault="00650CCB" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Myriad Pro">
-[...9 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Myriad Pro">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="387D7127" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00F833FD" w:rsidRDefault="00C825AA" w:rsidP="00F833FD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="784AAD71" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="00F833FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F833FD">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Rev. </w:t>
+      <w:t>Rev. Sept 2019</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Low Value</w:t>
+      <w:t>Low Value Grant Agreement</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F833FD">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F6AB86A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA">
+  <w:p w14:paraId="63ECD284" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13F29912" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="004A1181">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BC36FEE" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="004A1181">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Rev. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Oct 2018</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -15154,261 +17499,237 @@
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC1E48">
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5CE6F4DF" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="004A1181">
+  <w:p w14:paraId="23A9D8A7" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="004A1181">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="234CE4BB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="004A1181">
+  <w:p w14:paraId="45E93451" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58" w:rsidP="004A1181">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="57EFABFB" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA">
+  <w:p w14:paraId="1E88E35D" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AE0DCB6" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="005A7FDB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04CE218D" w14:textId="338EEF53" w:rsidR="003F6C58" w:rsidRDefault="003F6C58">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Rev. </w:t>
+      <w:t>Rev. Feb 2019</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...9 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Low Value Grant</w:t>
+      <w:t>Low Value Grant Agreement</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...10 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009345F4">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DC1E48">
+    <w:r w:rsidRPr="00450661">
       <w:rPr>
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6F7FD961" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="005A7FDB">
-[...4 lines deleted...]
-  <w:p w14:paraId="16C33EF9" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA">
+  <w:p w14:paraId="380F300C" w14:textId="77777777" w:rsidR="00450661" w:rsidRDefault="00450661">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C1AC2C0" w14:textId="77777777" w:rsidR="00B449C3" w:rsidRDefault="00B449C3">
+    <w:p w14:paraId="041F60AC" w14:textId="77777777" w:rsidR="00650CCB" w:rsidRDefault="00650CCB" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A180526" w14:textId="77777777" w:rsidR="00B449C3" w:rsidRDefault="00B449C3">
+    <w:p w14:paraId="355BFBC3" w14:textId="77777777" w:rsidR="00650CCB" w:rsidRDefault="00650CCB" w:rsidP="003F6C58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="190CAE5A" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRDefault="00C825AA" w:rsidP="00C825AA">
+    <w:p w14:paraId="43E54964" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00450661" w:rsidRDefault="003F6C58" w:rsidP="003F6C58">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450661">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> option and delete the other</w:t>
+      <w:r w:rsidRPr="00450661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Select only the relevant option and delete the other</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="16895F81" w14:textId="77777777" w:rsidR="00C825AA" w:rsidRPr="00344834" w:rsidRDefault="00C825AA" w:rsidP="00155C4C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E3D57DF" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRPr="00344834" w:rsidRDefault="003F6C58" w:rsidP="00155C4C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9073"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="308D0921" w14:textId="77777777" w:rsidR="00470C60" w:rsidRDefault="00470C60"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CD14C37" w14:textId="77777777" w:rsidR="003F6C58" w:rsidRDefault="003F6C58"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F43320D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A1CA272"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090017">
       <w:start w:val="1"/>
@@ -15584,60 +17905,491 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6227B7"/>
+    <w:nsid w:val="394C46DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65F83BAA"/>
-    <w:lvl w:ilvl="0" w:tplc="E0AE0D8E">
+    <w:tmpl w:val="CD223850"/>
+    <w:lvl w:ilvl="0" w:tplc="D89EA6D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7742AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B8EED4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2610"/>
+        </w:tabs>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F445B0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B94A12E"/>
+    <w:lvl w:ilvl="0" w:tplc="15D6F86E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451E502B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADE006BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69507BBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C8CA8E0"/>
+    <w:lvl w:ilvl="0" w:tplc="31E228C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -15672,2537 +18424,355 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...2204 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1530144855">
+  <w:num w:numId="1" w16cid:durableId="1290815791">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="282540182">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="1128667466">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="188879220">
-[...8 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="585654282">
+  <w:num w:numId="3" w16cid:durableId="585654282">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="722287627">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="4" w16cid:durableId="225994378">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="225994378">
-[...2 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="1011761248">
+  <w:num w:numId="5" w16cid:durableId="1011761248">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="424040487">
+  <w:num w:numId="6" w16cid:durableId="424040487">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="491604349">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="7" w16cid:durableId="491604349">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1238445241">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8" w16cid:durableId="1238445241">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE669D"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00FC66C0"/>
+    <w:rsidRoot w:val="003F6C58"/>
+    <w:rsid w:val="00395249"/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rsid w:val="00450661"/>
+    <w:rsid w:val="00650CCB"/>
+    <w:rsid w:val="0091026C"/>
+    <w:rsid w:val="00AA7AF1"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DC5E09"/>
+    <w:rsid w:val="00F3436E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="34374F5B"/>
+  <w14:docId w14:val="6A969483"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0E978830-A515-4B85-8478-E48F6F588D08}"/>
+  <w15:docId w15:val="{5ABCDEDA-BBA2-4B06-A787-5FDFA1CD7FDD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...19 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -18351,813 +18921,873 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="24"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F6C58"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F6C58"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...217 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00846C06"/>
+    <w:rsid w:val="003F6C58"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CurrencySign">
-    <w:name w:val="CurrencySign"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00846C06"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F6C58"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CurrencyName">
-[...2 lines deleted...]
-    <w:rsid w:val="00846C06"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F6C58"/>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCMRep">
-[...2 lines deleted...]
-    <w:rsid w:val="00846C06"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...7 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...151 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00846C06"/>
+    <w:rsid w:val="003F6C58"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00846C06"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003F6C58"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\MCRSTART\HANDBOOK\SECTION4\SECTION4rev.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -19264,468 +19894,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...284 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SECTION4rev</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
   <Words>4550</Words>
-  <Characters>25937</Characters>
+  <Characters>25939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>216</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP/UNCDF/SUM</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30427</CharactersWithSpaces>
+  <CharactersWithSpaces>30429</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Standard Grant Agreement for Non-credit related activities</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Deena Burjorjee</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...48 lines deleted...]
-</file>