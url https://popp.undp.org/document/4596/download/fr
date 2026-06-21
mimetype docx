--- v0 (2025-10-23)
+++ v1 (2026-06-21)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="576DD494" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00E46179">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="576DD65B" wp14:editId="576DD65C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-182880</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6972300" cy="1645920"/>
@@ -98,149 +97,216 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="576DD663" w14:textId="77777777" w:rsidR="008C5FF9" w:rsidRPr="00BB734E" w:rsidRDefault="008C5FF9">
                             <w:pPr>
                               <w:pStyle w:val="Heading1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:position w:val="6"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BB734E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:position w:val="6"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>Programme des Nations Unies pour le Développement</w:t>
                             </w:r>
                           </w:p>
-                          <w:bookmarkStart w:id="0" w:name="_MON_1088326659"/>
-[...3 lines deleted...]
-                          <w:p w14:paraId="576DD664" w14:textId="77777777" w:rsidR="008C5FF9" w:rsidRDefault="008C5FF9">
+                          <w:p w14:paraId="576DD664" w14:textId="0CD0404C" w:rsidR="008C5FF9" w:rsidRDefault="00F739F9">
                             <w:pPr>
                               <w:pStyle w:val="Heading1"/>
                               <w:ind w:left="8975" w:firstLine="720"/>
                             </w:pPr>
+                            <w:bookmarkStart w:id="0" w:name="_MON_1088326659"/>
+                            <w:bookmarkEnd w:id="0"/>
                             <w:r>
-                              <w:object w:dxaOrig="975" w:dyaOrig="1980" w14:anchorId="576DD665">
-[...23 lines deleted...]
-                              </w:object>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="117334F3" wp14:editId="268691C6">
+                                  <wp:extent cx="605118" cy="1234440"/>
+                                  <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
+                                  <wp:docPr id="2118492141" name="Picture 2" descr="Manual de Marca"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="0" name="Picture 5" descr="Manual de Marca"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId14">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="607673" cy="1239651"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="576DD65B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:9pt;margin-top:-14.4pt;width:549pt;height:129.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBq2MTzBwIAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07SJNtYcVbbrFJV&#10;2l6k3X4AxthGxQwdSOz06zvgbBp131blAQEzHM45M2xuh86wo0KvwRZ8NplypqyEStum4D+e9u8+&#10;cOaDsJUwYFXBT8rz2+3bN5ve5WoOLZhKISMQ6/PeFbwNweVZ5mWrOuEn4JSlYA3YiUBbbLIKRU/o&#10;ncnm0+kq6wErhyCV93R6Pwb5NuHXtZLhW117FZgpOHELacY0l3HOthuRNyhcq+WZhngFi05oS49e&#10;oO5FEOyA+gVUpyWChzpMJHQZ1LWWKmkgNbPpP2oeW+FU0kLmeHexyf8/WPn1+B2Zrqh2nFnRUYme&#10;1BDYRxjYMrrTO59T0qOjtDDQccyMSr17APnTMwu7VthG3SFC3ypREbtZvJldXR1xfAQp+y9Q0TPi&#10;ECABDTV2EZDMYIROVTpdKhOpSDpcrW/m76cUkhSbrRbL9TzVLhP583WHPnxS0LG4KDhS6RO8OD74&#10;EOmI/Dkl0Qejq702Jm2wKXcG2VFQm+zTSApI5XWasTHZQrw2IsaTpDNKG0WGoRzOvpVQnUgxwth2&#10;9E1o0QL+5qynliu4/3UQqDgzny25tp4tFrFH02axvCGJDK8j5XVEWElQBQ+cjctdGPv64FA3Lb00&#10;1snCHTld6+RBLMnI6syb2ipZc/4CsW+v9ynr70fd/gEAAP//AwBQSwMEFAAGAAgAAAAhAOfern7f&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6ySUNE3jVIAE4trSD9jE&#10;bhIRr6PYbdK/Z3uC48yOZucVu9n24mJG3zlSEC8jEIZqpztqFBy/PxYZCB+QNPaOjIKr8bAr7+8K&#10;zLWbaG8uh9AILiGfo4I2hCGX0tetseiXbjDEt5MbLQaWYyP1iBOX214mUZRKix3xhxYH896a+udw&#10;tgpOX9PTy2aqPsNxvV+lb9itK3dV6vFhft2CCGYOf2G4zefpUPKmyp1Je9GzzhglKFgkGSPcAnGc&#10;slUpSJ6jFciykP8Zyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAatjE8wcCAADwAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA596uft8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" o:allowincell="f" stroked="f">
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:9pt;margin-top:-14.4pt;width:549pt;height:129.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8RczZ9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06yNF2MOEWXIsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx8lp2nQ3or5IIii9Mj3+Ly+GTrDDgq9Blvw2WTKmbISKm2bgv/6ufvw&#10;iTMfhK2EAasKflSe32zev1v3LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsJWvATgQKsckqFD2h&#10;dyabT6fLrAesHIJU3tPp3Zjkm4Rf10qG73XtVWCm4NRbSCumtYxrtlmLvEHhWi1PbYg3dNEJbano&#10;GepOBMH2qF9BdVoieKjDREKXQV1rqRIHYjObvmDz2AqnEhcSx7uzTP7/wcqHw6P7gSwMn2GgASYS&#10;3t2D/O2ZhW0rbKNuEaFvlaio8CxKlvXO56enUWqf+whS9t+goiGLfYAENNTYRVWIJyN0GsDxLLoa&#10;ApN0uFxdzz9OKSUpN1surlbzNJZM5E/PHfrwRUHH4qbgSFNN8OJw70NsR+RPV2I1D0ZXO21MCrAp&#10;twbZQZADdulLDF5cMzZethCfjYjxJPGM1EaSYSgHSka+JVRHYowwOor+ANq0gH8568lNBfd/9gIV&#10;Z+arJdVWs8Ui2i8Fi6trosjwMlNeZoSVBFXwwNm43YbRsnuHummp0jgnC7ekdK2TBs9dnfomxyRp&#10;Tu6OlryM063nf3DzDwAA//8DAFBLAwQUAAYACAAAACEA596uft8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrJJQ0TeNUgATi2tIP2MRuEhGvo9ht0r9ne4LjzI5m5xW7&#10;2fbiYkbfOVIQLyMQhmqnO2oUHL8/FhkIH5A09o6MgqvxsCvv7wrMtZtoby6H0AguIZ+jgjaEIZfS&#10;162x6JduMMS3kxstBpZjI/WIE5fbXiZRlEqLHfGHFgfz3pr653C2Ck5f09PLZqo+w3G9X6Vv2K0r&#10;d1Xq8WF+3YIIZg5/YbjN5+lQ8qbKnUl70bPOGCUoWCQZI9wCcZyyVSlInqMVyLKQ/xnKXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8RczZ9AEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDn3q5+3wAAAAsBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" o:allowincell="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="576DD663" w14:textId="77777777" w:rsidR="008C5FF9" w:rsidRPr="00BB734E" w:rsidRDefault="008C5FF9">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                           <w:position w:val="6"/>
                           <w:sz w:val="22"/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BB734E">
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                           <w:position w:val="6"/>
                           <w:sz w:val="22"/>
                           <w:lang w:val="fr-CH"/>
                         </w:rPr>
                         <w:t>Programme des Nations Unies pour le Développement</w:t>
                       </w:r>
                     </w:p>
-                    <w:bookmarkStart w:id="2" w:name="_MON_1088326659"/>
-[...3 lines deleted...]
-                    <w:p w14:paraId="576DD664" w14:textId="77777777" w:rsidR="008C5FF9" w:rsidRDefault="008C5FF9">
+                    <w:p w14:paraId="576DD664" w14:textId="0CD0404C" w:rsidR="008C5FF9" w:rsidRDefault="00F739F9">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:ind w:left="8975" w:firstLine="720"/>
                       </w:pPr>
+                      <w:bookmarkStart w:id="1" w:name="_MON_1088326659"/>
+                      <w:bookmarkEnd w:id="1"/>
                       <w:r>
-                        <w:object w:dxaOrig="975" w:dyaOrig="1980" w14:anchorId="576DD665">
-[...4 lines deleted...]
-                        </w:object>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="117334F3" wp14:editId="268691C6">
+                            <wp:extent cx="605118" cy="1234440"/>
+                            <wp:effectExtent l="0" t="0" r="5080" b="3810"/>
+                            <wp:docPr id="2118492141" name="Picture 2" descr="Manual de Marca"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="0" name="Picture 5" descr="Manual de Marca"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId14">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="607673" cy="1239651"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD495" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD496" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -707,80 +773,80 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD4A7" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="OLE_LINK1"/>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK1"/>
             <w:r w:rsidR="00BE350B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>désigné</w:t>
             </w:r>
             <w:r w:rsidR="00497FF8" w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ci-après </w:t>
             </w:r>
             <w:r w:rsidR="00BE350B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">par </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="00BE350B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>« </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
               <w:smartTagPr>
                 <w:attr w:name="ProductID" w:val="la Soci￩t￩"/>
               </w:smartTagPr>
               <w:r w:rsidR="00BE350B">
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>l</w:t>
               </w:r>
               <w:r w:rsidR="00497FF8" w:rsidRPr="00A7163D">
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>a Société</w:t>
               </w:r>
@@ -845,51 +911,51 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD4AA" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text4"/>
+            <w:bookmarkStart w:id="3" w:name="Text4"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
@@ -913,51 +979,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00490358" w14:paraId="576DD4AE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD4AC" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="000A5585">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
@@ -1197,51 +1263,51 @@
             <w:tcW w:w="4041" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD4B2" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text6"/>
+            <w:bookmarkStart w:id="4" w:name="Text6"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
@@ -1265,51 +1331,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3537" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD4B3" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008D6B37">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
@@ -1416,51 +1482,51 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ccord. Les services seront principalement effectués </w:t>
       </w:r>
       <w:r w:rsidR="00D438B8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">sur le lieu suivant : </w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text20"/>
+      <w:bookmarkStart w:id="5" w:name="Text20"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
@@ -1484,51 +1550,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD4B6" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D438B8" w:rsidP="007F5269">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2002,213 +2068,213 @@
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Check2"/>
+      <w:bookmarkStart w:id="6" w:name="Check2"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
-[...5 lines deleted...]
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D438B8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Somme forfaitaire </w:t>
       </w:r>
       <w:r w:rsidR="00397CD6" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>brute</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Check3"/>
+      <w:bookmarkStart w:id="7" w:name="Check3"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
-[...5 lines deleted...]
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="008D6B37">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Versements égaux</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Check4"/>
+      <w:bookmarkStart w:id="8" w:name="Check4"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
-[...5 lines deleted...]
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00397CD6" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Autre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD4C6" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00397CD6" w:rsidP="00717107">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="7230"/>
@@ -2233,266 +2299,266 @@
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Check5"/>
+      <w:bookmarkStart w:id="9" w:name="Check5"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
-[...5 lines deleted...]
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Transports aériens</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Check6"/>
+      <w:bookmarkStart w:id="10" w:name="Check6"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
-[...5 lines deleted...]
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> DSA</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Check7"/>
+      <w:bookmarkStart w:id="11" w:name="Check7"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
-[...5 lines deleted...]
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00717107" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dépenses finales</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Check8"/>
+      <w:bookmarkStart w:id="12" w:name="Check8"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
-[...5 lines deleted...]
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Autre</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD4C7" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D1396C" w:rsidP="00D42741">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
@@ -2725,51 +2791,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">es factures libellées à son nom à </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text84"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text84"/>
+            <w:bookmarkStart w:id="13" w:name="Text84"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
@@ -2793,51 +2859,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD4CE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD4CB" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -7236,51 +7302,51 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00432D7A" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Droits d’auteur, brevets et autres droits de propriété</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD539" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576DD53A" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="001A73A9" w:rsidP="00E75552">
+    <w:p w14:paraId="576DD53A" w14:textId="56EF1C67" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="001A73A9" w:rsidP="00E75552">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD détient tous les droits de propriété intellectuelle et tout autre droit de propriété, y compris, </w:t>
       </w:r>
       <w:r w:rsidR="000526A3">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">mais </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
@@ -7293,51 +7359,63 @@
         </w:rPr>
         <w:t>s’y limiter</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, les brevets, droits d’auteur et marques déposé</w:t>
       </w:r>
       <w:r w:rsidR="000526A3">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">s relatifs aux documents et autres matériels </w:t>
       </w:r>
       <w:r w:rsidR="00923341" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>qui ont un lien direct avec, ou  qui sont préparés ou recueillis suite à, ou durant l’exécution des présentes.</w:t>
+        <w:t xml:space="preserve">qui ont un lien direct avec, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F739F9" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ou qui</w:t>
+      </w:r>
+      <w:r w:rsidR="00923341" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont préparés ou recueillis suite à, ou durant l’exécution des présentes.</w:t>
       </w:r>
       <w:r w:rsidR="000526A3">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> À</w:t>
       </w:r>
       <w:r w:rsidR="0055002F" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> la demande du PNUD, le Prestataire doit prendre toutes les mesures nécessaires, signer tous les documents requis, et de manière générale, apporter son assistance afin d’obtenir ces droits de propriété</w:t>
       </w:r>
       <w:r w:rsidR="00E75552" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de les céder sous licence au PNUD conformément aux conditions requises par la loi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD53B" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
@@ -8044,85 +8122,92 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>et enquêtes</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD550" w14:textId="77777777" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="00CA627D" w:rsidP="00CA627D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576DD551" w14:textId="77777777" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="00CA627D" w:rsidP="00E945F2">
+    <w:p w14:paraId="576DD551" w14:textId="56BB7E34" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="00CA627D" w:rsidP="00E945F2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0003183F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">.1- </w:t>
       </w:r>
+      <w:r w:rsidR="00F739F9" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Chaque facture</w:t>
+      </w:r>
       <w:r w:rsidR="002051A9" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chaque  facture payée par le PNUD </w:t>
+        <w:t xml:space="preserve"> payée par le PNUD </w:t>
       </w:r>
       <w:r w:rsidR="00AA15A7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>fera l’objet d’</w:t>
       </w:r>
       <w:r w:rsidR="002051A9" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>une vérification post-</w:t>
       </w:r>
       <w:r w:rsidR="00AA15A7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">paiement </w:t>
       </w:r>
       <w:r w:rsidR="002051A9" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -8148,65 +8233,79 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E945F2" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> indiqué par ces vérificateurs</w:t>
       </w:r>
       <w:r w:rsidR="00756BBA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E945F2" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> qui ait été payé par le PNUD en accord avec les conditions du contrat. Si  les vérificateurs déterminent qu’un montant payé par le PNUD ne l’a pas été suivant les dispositions contractuelles, la société devra rembourser ces fonds immédiatement. Si la société ne rembourse pas ces fonds, le PNUD se réserve le droit de les recouvrer et/ou d’entreprendre toute action en justice qu’elle jugera nécessaire.</w:t>
+        <w:t xml:space="preserve"> qui ait été payé par le PNUD en accord avec les conditions du contrat. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F739F9" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Si les</w:t>
+      </w:r>
+      <w:r w:rsidR="00E945F2" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vérificateurs déterminent qu’un montant payé par le PNUD ne l’a pas été suivant les dispositions contractuelles, la société devra rembourser ces fonds immédiatement. Si la société ne rembourse pas ces fonds, le PNUD se réserve le droit de les recouvrer et/ou d’entreprendre toute action en justice qu’elle jugera nécessaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD552" w14:textId="77777777" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="00CA627D" w:rsidP="00CA627D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:highlight w:val="green"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576DD553" w14:textId="77777777" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="0003183F" w:rsidP="00B6155E">
+    <w:p w14:paraId="576DD553" w14:textId="71E58507" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="0003183F" w:rsidP="00B6155E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="00CA627D" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">.2- </w:t>
       </w:r>
       <w:r w:rsidR="00285D82" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
@@ -8315,51 +8414,65 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> vérifications post-paiement</w:t>
       </w:r>
       <w:r w:rsidR="00635143" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou enquêtes. Une telle coopération devrait comporter, mais </w:t>
       </w:r>
       <w:r w:rsidR="00AA15A7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>sans s’y limiter</w:t>
       </w:r>
       <w:r w:rsidR="00635143" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>, l’obligation du Prestataire de mettre à disposition son personnel et tout document nécessaires ainsi que de donner accès à ses locaux au PNUD.</w:t>
+        <w:t xml:space="preserve">, l’obligation du Prestataire de mettre à disposition son personnel et tout </w:t>
+      </w:r>
+      <w:r w:rsidR="00F739F9" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>documents nécessaires</w:t>
+      </w:r>
+      <w:r w:rsidR="00635143" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ainsi que de donner accès à ses locaux au PNUD.</w:t>
       </w:r>
       <w:r w:rsidR="00B6155E" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le Prestataire demandera à ses agents, </w:t>
       </w:r>
       <w:r w:rsidR="00AA15A7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>y compris, mais sans s’y limiter</w:t>
       </w:r>
       <w:r w:rsidR="00B6155E" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AA15A7">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -8499,51 +8612,51 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">la résolution 1267 (1999). La liste peut être consultée </w:t>
       </w:r>
       <w:r w:rsidR="004254C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>sur</w:t>
       </w:r>
       <w:r w:rsidR="00F63796" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00490358" w:rsidRPr="00B13489">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:color w:val="000080"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0035548B" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Cette disposition doit être inclu</w:t>
       </w:r>
       <w:r w:rsidR="004254C8">
@@ -8609,78 +8722,92 @@
       <w:r w:rsidR="00385873" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Sécurité</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD55A" w14:textId="77777777" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="00CA627D" w:rsidP="00CA627D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576DD55B" w14:textId="77777777" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="0003183F" w:rsidP="0003183F">
+    <w:p w14:paraId="576DD55B" w14:textId="0D2D4C37" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="0003183F" w:rsidP="0003183F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>18.1</w:t>
       </w:r>
       <w:r w:rsidR="004254C8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B5967" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Le Prestataire est seul responsable de la sûreté et de la sécurité de son personnel et de ses biens, ainsi que de ceux du  PNUD placés sous sa garde</w:t>
+        <w:t xml:space="preserve">Le Prestataire est seul responsable de la sûreté et de la sécurité de son personnel et de ses biens, ainsi que de ceux </w:t>
+      </w:r>
+      <w:r w:rsidR="00F739F9" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>du PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5967" w:rsidRPr="00A7163D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> placés sous sa garde</w:t>
       </w:r>
       <w:r w:rsidR="00CA627D" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD55C" w14:textId="77777777" w:rsidR="00CA627D" w:rsidRPr="00A7163D" w:rsidRDefault="0003183F" w:rsidP="0003183F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>18.2</w:t>
       </w:r>
       <w:r w:rsidR="004254C8">
@@ -8991,51 +9118,59 @@
       <w:r w:rsidR="00370093" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">de recours ou </w:t>
       </w:r>
       <w:r w:rsidR="00250A2B" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">remède qui s’est accumulé ou qui s’accumulerait par la suite </w:t>
       </w:r>
       <w:r w:rsidR="000359FB">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>pour le</w:t>
       </w:r>
       <w:r w:rsidR="00250A2B" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576DD565" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
+    <w:p w14:paraId="576DD565" w14:textId="77777777" w:rsidR="00D94237" w:rsidRDefault="00D94237">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650D448A" w14:textId="77777777" w:rsidR="00F739F9" w:rsidRPr="00A7163D" w:rsidRDefault="00F739F9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD566" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0003183F" w:rsidP="00385873">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Article 20</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
@@ -10021,88 +10156,54 @@
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">présent Accord </w:t>
       </w:r>
       <w:r w:rsidR="00587F6F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ou s’y rapportant </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ne doit être considéré comme une renonciation, expresse ou tacite, à tout privilège et à toute immunité des Nations Unies, y compris de ses organes subsidiaires</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576DD57A" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
+    <w:p w14:paraId="576DD57E" w14:textId="77777777" w:rsidR="009826EF" w:rsidRPr="00A7163D" w:rsidRDefault="009826EF" w:rsidP="00BB118A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD57F" w14:textId="77777777" w:rsidR="009826EF" w:rsidRPr="00A7163D" w:rsidRDefault="009826EF" w:rsidP="00C179FA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD580" w14:textId="77777777" w:rsidR="009826EF" w:rsidRPr="00A7163D" w:rsidRDefault="009826EF" w:rsidP="00C179FA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD581" w14:textId="77777777" w:rsidR="009826EF" w:rsidRPr="00A7163D" w:rsidRDefault="009826EF" w:rsidP="009826EF">
@@ -10240,72 +10341,100 @@
       <w:r w:rsidR="00951541">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00C179FA" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>tels impôts ou taxes. Le paiement de montants facturés ainsi corrigés sera considéré comme paiement total par le PNUD. Dans le cas où une autorité fiscale refuserait de reconnaître l’</w:t>
       </w:r>
       <w:r w:rsidR="00C23ED1" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>exonération du PNUD desdits impôts, le Prestataire doit immédiatement consulter le PNUD pour convenir d’une procédure</w:t>
       </w:r>
       <w:r w:rsidR="00F16E13" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> mutuellement acceptable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576DD585" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
+    <w:p w14:paraId="576DD585" w14:textId="77777777" w:rsidR="00D94237" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="00F2020F" w14:textId="77777777" w:rsidR="00F739F9" w:rsidRDefault="00F739F9">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4536F1AC" w14:textId="77777777" w:rsidR="00F739F9" w:rsidRDefault="00F739F9">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74819948" w14:textId="77777777" w:rsidR="00F739F9" w:rsidRPr="00A7163D" w:rsidRDefault="00F739F9">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="576DD586" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0003183F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Article 25</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Amend</w:t>
       </w:r>
       <w:r w:rsidR="00B20936" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -11102,105 +11231,146 @@
     </w:p>
     <w:p w14:paraId="576DD5B3" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD5B4" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD5B5" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidSect="00745BFB">
-          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="even" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1325" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD5B6" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Programme</w:t>
       </w:r>
       <w:r w:rsidR="00B20936" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> des Nations Unies pour le Développement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576DD5B7" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
+    <w:p w14:paraId="576DD5B7" w14:textId="1DD19866" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00F739F9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7163D">
-[...9 lines deleted...]
-        </w:object>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24BE8693" wp14:editId="04DA1BA6">
+            <wp:extent cx="480060" cy="979714"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1864771716" name="Picture 3" descr="Manual de Marca"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8" descr="Manual de Marca"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="482973" cy="985658"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD5B8" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237" w:rsidP="00B20936">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Certificat</w:t>
       </w:r>
       <w:r w:rsidR="00B20936" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de paiement</w:t>
       </w:r>
     </w:p>
@@ -11344,51 +11514,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text63"/>
+            <w:bookmarkStart w:id="14" w:name="Text63"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -11439,51 +11609,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5BC" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -11551,51 +11721,51 @@
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text64"/>
+            <w:bookmarkStart w:id="15" w:name="Text64"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -11655,51 +11825,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD5C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5BF" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0069419A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11751,51 +11921,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text65"/>
+            <w:bookmarkStart w:id="16" w:name="Text65"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -11846,51 +12016,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5C1" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0069419A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -11938,51 +12108,51 @@
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text66"/>
+            <w:bookmarkStart w:id="17" w:name="Text66"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -12042,51 +12212,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD5C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5C4" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0069419A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -12138,51 +12308,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text67"/>
+            <w:bookmarkStart w:id="18" w:name="Text67"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -12233,51 +12403,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5C6" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0069419A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -12325,51 +12495,51 @@
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text68"/>
+            <w:bookmarkStart w:id="19" w:name="Text68"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -12429,51 +12599,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD5CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5C9" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -12534,51 +12704,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text69"/>
+            <w:bookmarkStart w:id="20" w:name="Text69"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -12629,51 +12799,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5CB" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0069419A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -12719,51 +12889,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text70"/>
+            <w:bookmarkStart w:id="21" w:name="Text70"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -12814,51 +12984,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5CD" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00102A4B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -12916,51 +13086,51 @@
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text71"/>
+            <w:bookmarkStart w:id="22" w:name="Text71"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -13020,51 +13190,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD5D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5D0" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0069419A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13116,51 +13286,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text72"/>
+            <w:bookmarkStart w:id="23" w:name="Text72"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -13211,51 +13381,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5D2" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -13341,51 +13511,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text73"/>
+            <w:bookmarkStart w:id="24" w:name="Text73"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -13436,51 +13606,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD5D9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5D5" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00F66182">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13552,51 +13722,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text74"/>
+            <w:bookmarkStart w:id="25" w:name="Text74"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -13647,51 +13817,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5D7" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="0069419A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -13757,51 +13927,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text75"/>
+            <w:bookmarkStart w:id="26" w:name="Text75"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -13852,51 +14022,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD5DC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="576DD5DA" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00F66182">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
@@ -13949,51 +14119,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text76"/>
+            <w:bookmarkStart w:id="27" w:name="Text76"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
@@ -14044,51 +14214,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="576DD5DD" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="23"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -14291,73 +14461,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, à :</w:t>
       </w:r>
       <w:r w:rsidR="00C86085" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="30"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">United Nations </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Programme, One United Nations Plaza, New York, NY 10017.</w:t>
+        <w:t>United Nations Development Programme, One United Nations Plaza, New York, NY 10017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD5E0" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2991"/>
@@ -14469,51 +14617,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text77"/>
+            <w:bookmarkStart w:id="28" w:name="Text77"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -14555,51 +14703,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD5E3" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00B6207E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="17"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Bureau</w:t>
@@ -14654,51 +14802,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text78"/>
+            <w:bookmarkStart w:id="29" w:name="Text78"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -14740,51 +14888,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="576DD5E6" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD5E7" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237" w:rsidP="00ED17A3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="285"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="15"/>
@@ -15161,51 +15309,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="576DD5F5" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="32" w:name="Text17"/>
+      <w:bookmarkStart w:id="30" w:name="Text17"/>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD5FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD5F7" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
@@ -15278,54 +15426,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="33" w:name="Text18"/>
+        <w:bookmarkStart w:id="31" w:name="Text18"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD5F8" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
@@ -15397,51 +15545,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD5F9" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15634,51 +15782,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="34" w:name="Text21"/>
+        <w:bookmarkStart w:id="32" w:name="Text21"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD5FB" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
@@ -15750,55 +15898,55 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="35" w:name="Text22"/>
+      <w:bookmarkStart w:id="33" w:name="Text22"/>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD602" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD5FD" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
@@ -15871,54 +16019,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="36" w:name="Text23"/>
+        <w:bookmarkStart w:id="34" w:name="Text23"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD5FE" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
@@ -15990,54 +16138,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="37" w:name="Text24"/>
+        <w:bookmarkStart w:id="35" w:name="Text24"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD5FF" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
@@ -16109,54 +16257,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="38" w:name="Text25"/>
+        <w:bookmarkStart w:id="36" w:name="Text25"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD600" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
@@ -16228,54 +16376,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="39" w:name="Text26"/>
+        <w:bookmarkStart w:id="37" w:name="Text26"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD601" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
@@ -16347,55 +16495,55 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="40" w:name="Text27"/>
+      <w:bookmarkStart w:id="38" w:name="Text27"/>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD608" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD603" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
@@ -16468,54 +16616,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="41" w:name="Text28"/>
+        <w:bookmarkStart w:id="39" w:name="Text28"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD604" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
@@ -16587,54 +16735,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="42" w:name="Text29"/>
+        <w:bookmarkStart w:id="40" w:name="Text29"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD605" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
@@ -16706,54 +16854,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="43" w:name="Text30"/>
+        <w:bookmarkStart w:id="41" w:name="Text30"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD606" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
@@ -16825,54 +16973,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="44" w:name="Text31"/>
+        <w:bookmarkStart w:id="42" w:name="Text31"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD607" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
@@ -16944,55 +17092,55 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="45" w:name="Text32"/>
+      <w:bookmarkStart w:id="43" w:name="Text32"/>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD60E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD609" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -17065,54 +17213,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="46" w:name="Text33"/>
+        <w:bookmarkStart w:id="44" w:name="Text33"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD60A" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
@@ -17184,54 +17332,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="47" w:name="Text34"/>
+        <w:bookmarkStart w:id="45" w:name="Text34"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD60B" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
@@ -17303,54 +17451,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="48" w:name="Text35"/>
+        <w:bookmarkStart w:id="46" w:name="Text35"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD60C" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
@@ -17422,54 +17570,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="49" w:name="Text36"/>
+        <w:bookmarkStart w:id="47" w:name="Text36"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD60D" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
@@ -17541,55 +17689,55 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="50" w:name="Text37"/>
+      <w:bookmarkStart w:id="48" w:name="Text37"/>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD614" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD60F" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
@@ -17662,54 +17810,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="51" w:name="Text38"/>
+        <w:bookmarkStart w:id="49" w:name="Text38"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD610" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
@@ -17781,54 +17929,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="52" w:name="Text39"/>
+        <w:bookmarkStart w:id="50" w:name="Text39"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD611" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
@@ -17900,54 +18048,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="53" w:name="Text40"/>
+        <w:bookmarkStart w:id="51" w:name="Text40"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD612" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
@@ -18019,54 +18167,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="54" w:name="Text41"/>
+        <w:bookmarkStart w:id="52" w:name="Text41"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD613" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
@@ -18138,55 +18286,55 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="55" w:name="Text42"/>
+      <w:bookmarkStart w:id="53" w:name="Text42"/>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD61A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD615" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
@@ -18259,54 +18407,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="56" w:name="Text43"/>
+        <w:bookmarkStart w:id="54" w:name="Text43"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD616" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
@@ -18378,54 +18526,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="57" w:name="Text44"/>
+        <w:bookmarkStart w:id="55" w:name="Text44"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD617" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
@@ -18497,54 +18645,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="58" w:name="Text45"/>
+        <w:bookmarkStart w:id="56" w:name="Text45"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD618" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
@@ -18616,54 +18764,54 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="59" w:name="Text46"/>
+        <w:bookmarkStart w:id="57" w:name="Text46"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD619" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
@@ -18735,51 +18883,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="576DD61B" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD61C" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237" w:rsidP="00FF3FAF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
@@ -19107,51 +19255,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom de la banque </w:t>
             </w:r>
             <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="60" w:name="Text50"/>
+        <w:bookmarkStart w:id="58" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="576DD620" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -19227,51 +19375,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="576DD621" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
@@ -19280,51 +19428,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD0631" w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom du compte </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="61" w:name="Text51"/>
+        <w:bookmarkStart w:id="59" w:name="Text51"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="576DD622" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -19400,51 +19548,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="59"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD628" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD624" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00CD0631">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
@@ -19476,51 +19624,51 @@
               </w:rPr>
               <w:t>ress</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="62" w:name="Text52"/>
+        <w:bookmarkStart w:id="60" w:name="Text52"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="576DD625" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
@@ -19597,101 +19745,101 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="60"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="576DD626" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD0631" w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro de compte </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="63" w:name="Text53"/>
+        <w:bookmarkStart w:id="61" w:name="Text53"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="576DD627" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -19767,51 +19915,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="61"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD62F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD629" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
@@ -19960,51 +20108,51 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="576DD62D" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:id="64" w:name="Text55"/>
+          <w:bookmarkStart w:id="62" w:name="Text55"/>
           <w:p w14:paraId="576DD62E" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
@@ -20085,99 +20233,99 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94237" w:rsidRPr="00A7163D" w14:paraId="576DD634" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="576DD630" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00CD0631">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Devise du compte </w:t>
             </w:r>
             <w:r w:rsidR="00D94237" w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="65" w:name="Text54"/>
+        <w:bookmarkStart w:id="63" w:name="Text54"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD631" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -20252,51 +20400,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="576DD632" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20446,51 +20594,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="576DD63B" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:id="66" w:name="Text56"/>
+          <w:bookmarkStart w:id="64" w:name="Text56"/>
           <w:p w14:paraId="576DD63C" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -20561,51 +20709,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="576DD63E" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD63F" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237" w:rsidP="00247D9A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
@@ -20747,60 +20895,60 @@
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="23"/>
           <w:lang w:val="fr-FR"/>
@@ -20865,60 +21013,60 @@
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD641" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
@@ -20979,60 +21127,60 @@
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="23"/>
           <w:lang w:val="fr-FR"/>
@@ -21117,60 +21265,60 @@
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD643" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
@@ -21324,51 +21472,51 @@
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="00587F6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="67" w:name="Text58"/>
+      <w:bookmarkStart w:id="65" w:name="Text58"/>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text58"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -21436,51 +21584,51 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="576DD647" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="15"/>
@@ -21504,51 +21652,51 @@
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00587F6F">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:bookmarkStart w:id="68" w:name="Text57"/>
+      <w:bookmarkStart w:id="66" w:name="Text57"/>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text57"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -21606,51 +21754,51 @@
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="576DD648" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD649" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237" w:rsidP="00BA0335">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="150"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="13"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -21813,51 +21961,51 @@
                 <w:tab w:val="left" w:pos="4896"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="Text79"/>
+            <w:bookmarkStart w:id="67" w:name="Text79"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -21899,51 +22047,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD64D" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="003D578F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="288"/>
                 <w:tab w:val="left" w:pos="4896"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="23"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
@@ -22081,60 +22229,60 @@
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00490358">
+      <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="15"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="576DD650" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
@@ -22197,51 +22345,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="Text80"/>
+            <w:bookmarkStart w:id="68" w:name="Text80"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -22283,51 +22431,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD653" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Bureau</w:t>
@@ -22402,51 +22550,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="71" w:name="Text81"/>
+            <w:bookmarkStart w:id="69" w:name="Text81"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -22488,51 +22636,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="576DD655" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Date</w:t>
@@ -22547,51 +22695,51 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="72" w:name="Text82"/>
+            <w:bookmarkStart w:id="70" w:name="Text82"/>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -22633,199 +22781,199 @@
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7163D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Sans Serif" w:hAnsi="MS Sans Serif"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="576DD658" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D94237" w:rsidRPr="00A7163D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="187" w:right="533" w:bottom="86" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD659" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576DD65A" w14:textId="77777777" w:rsidR="00D94237" w:rsidRPr="00A7163D" w:rsidRDefault="00D94237">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D94237" w:rsidRPr="00A7163D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="187" w:right="533" w:bottom="86" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="576DD660" w14:textId="77777777" w:rsidR="002435ED" w:rsidRDefault="002435ED">
+    <w:p w14:paraId="524F1D40" w14:textId="77777777" w:rsidR="0055797A" w:rsidRDefault="0055797A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="576DD661" w14:textId="77777777" w:rsidR="002435ED" w:rsidRDefault="002435ED">
+    <w:p w14:paraId="715EE337" w14:textId="77777777" w:rsidR="0055797A" w:rsidRDefault="0055797A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
     <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="576DD65E" w14:textId="77777777" w:rsidR="002435ED" w:rsidRDefault="002435ED">
+    <w:p w14:paraId="12AD2FA7" w14:textId="77777777" w:rsidR="0055797A" w:rsidRDefault="0055797A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="576DD65F" w14:textId="77777777" w:rsidR="002435ED" w:rsidRDefault="002435ED">
+    <w:p w14:paraId="296306DB" w14:textId="77777777" w:rsidR="0055797A" w:rsidRDefault="0055797A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="576DD662" w14:textId="77777777" w:rsidR="008C5FF9" w:rsidRDefault="008C5FF9"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04222C25"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="71EE4CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04491CD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14C63744"/>
     <w:lvl w:ilvl="0">
@@ -23721,148 +23869,147 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFE3922"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="17E4C8C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="574631578">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1733885977">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1069353322">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2103647507">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="357050727">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1316495641">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="416050490">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1249004473">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="282346088">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="922026568">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="650863362">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="280647487">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1678925944">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="980429208">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1697001962">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="496699939">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1942757636">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2048289580">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1349672119">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="470828269">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1792095239">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1321428948">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="212887178">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="230628651">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1380855420">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="432478961">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1920285099">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="346031369">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1590314285">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1601335086">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -23871,50 +24018,51 @@
     <w:rsid w:val="00010C2D"/>
     <w:rsid w:val="000126A1"/>
     <w:rsid w:val="0003183F"/>
     <w:rsid w:val="000359FB"/>
     <w:rsid w:val="00043092"/>
     <w:rsid w:val="00047003"/>
     <w:rsid w:val="000526A3"/>
     <w:rsid w:val="000564E7"/>
     <w:rsid w:val="000608D5"/>
     <w:rsid w:val="00070EB7"/>
     <w:rsid w:val="00070EE4"/>
     <w:rsid w:val="000901BD"/>
     <w:rsid w:val="000A2EF7"/>
     <w:rsid w:val="000A5585"/>
     <w:rsid w:val="000B14DA"/>
     <w:rsid w:val="000B1E7A"/>
     <w:rsid w:val="000C7536"/>
     <w:rsid w:val="000D58DF"/>
     <w:rsid w:val="000D620B"/>
     <w:rsid w:val="000F2305"/>
     <w:rsid w:val="0010297A"/>
     <w:rsid w:val="00102A4B"/>
     <w:rsid w:val="00114979"/>
     <w:rsid w:val="00135482"/>
     <w:rsid w:val="00135CF6"/>
+    <w:rsid w:val="00155AFD"/>
     <w:rsid w:val="00175186"/>
     <w:rsid w:val="001868E2"/>
     <w:rsid w:val="001A1BA1"/>
     <w:rsid w:val="001A73A9"/>
     <w:rsid w:val="001C2184"/>
     <w:rsid w:val="001C36AA"/>
     <w:rsid w:val="001C6146"/>
     <w:rsid w:val="001D2A80"/>
     <w:rsid w:val="001E0F13"/>
     <w:rsid w:val="001F4C26"/>
     <w:rsid w:val="00200BE1"/>
     <w:rsid w:val="002051A9"/>
     <w:rsid w:val="00212241"/>
     <w:rsid w:val="00220DAD"/>
     <w:rsid w:val="00224F3D"/>
     <w:rsid w:val="002326B0"/>
     <w:rsid w:val="0024080B"/>
     <w:rsid w:val="0024160E"/>
     <w:rsid w:val="00241905"/>
     <w:rsid w:val="002435ED"/>
     <w:rsid w:val="00247D9A"/>
     <w:rsid w:val="0025041E"/>
     <w:rsid w:val="00250A2B"/>
     <w:rsid w:val="0025123A"/>
     <w:rsid w:val="00270639"/>
@@ -23938,68 +24086,70 @@
     <w:rsid w:val="00370093"/>
     <w:rsid w:val="00380B43"/>
     <w:rsid w:val="003810AA"/>
     <w:rsid w:val="0038495E"/>
     <w:rsid w:val="0038526F"/>
     <w:rsid w:val="00385873"/>
     <w:rsid w:val="00397CD6"/>
     <w:rsid w:val="003B79B5"/>
     <w:rsid w:val="003C2768"/>
     <w:rsid w:val="003C2F50"/>
     <w:rsid w:val="003D266E"/>
     <w:rsid w:val="003D44D7"/>
     <w:rsid w:val="003D578F"/>
     <w:rsid w:val="003D7B60"/>
     <w:rsid w:val="003D7BA8"/>
     <w:rsid w:val="003E6005"/>
     <w:rsid w:val="003F3E43"/>
     <w:rsid w:val="00405AEB"/>
     <w:rsid w:val="00412349"/>
     <w:rsid w:val="004254C8"/>
     <w:rsid w:val="004319FC"/>
     <w:rsid w:val="004320B5"/>
     <w:rsid w:val="00432D7A"/>
     <w:rsid w:val="00435774"/>
     <w:rsid w:val="004417C6"/>
+    <w:rsid w:val="0044709A"/>
     <w:rsid w:val="00457838"/>
     <w:rsid w:val="00464BA8"/>
     <w:rsid w:val="00466E3B"/>
     <w:rsid w:val="0047659A"/>
     <w:rsid w:val="00477C65"/>
     <w:rsid w:val="00490358"/>
     <w:rsid w:val="00497FF8"/>
     <w:rsid w:val="004A560F"/>
     <w:rsid w:val="004B5967"/>
     <w:rsid w:val="004E7D39"/>
     <w:rsid w:val="005035B9"/>
     <w:rsid w:val="0052443E"/>
     <w:rsid w:val="005265AD"/>
     <w:rsid w:val="00530F5E"/>
     <w:rsid w:val="005378D8"/>
     <w:rsid w:val="00543F68"/>
     <w:rsid w:val="0055002F"/>
     <w:rsid w:val="00551203"/>
+    <w:rsid w:val="0055797A"/>
     <w:rsid w:val="00580B09"/>
     <w:rsid w:val="00582AB0"/>
     <w:rsid w:val="00587F6F"/>
     <w:rsid w:val="00597392"/>
     <w:rsid w:val="005A69C4"/>
     <w:rsid w:val="005B05A9"/>
     <w:rsid w:val="005B6517"/>
     <w:rsid w:val="005B75B7"/>
     <w:rsid w:val="005C0DBC"/>
     <w:rsid w:val="005C11BC"/>
     <w:rsid w:val="005C35F6"/>
     <w:rsid w:val="005C53F2"/>
     <w:rsid w:val="005C6E72"/>
     <w:rsid w:val="005C7068"/>
     <w:rsid w:val="005D415E"/>
     <w:rsid w:val="005D7375"/>
     <w:rsid w:val="006166F1"/>
     <w:rsid w:val="00620BA7"/>
     <w:rsid w:val="00635143"/>
     <w:rsid w:val="0064677F"/>
     <w:rsid w:val="00646A79"/>
     <w:rsid w:val="0064768B"/>
     <w:rsid w:val="00647A93"/>
     <w:rsid w:val="00660C48"/>
     <w:rsid w:val="00674BA7"/>
@@ -24100,245 +24250,252 @@
     <w:rsid w:val="00AD2C7C"/>
     <w:rsid w:val="00AE35CA"/>
     <w:rsid w:val="00AE5B28"/>
     <w:rsid w:val="00AE6E1E"/>
     <w:rsid w:val="00B033C3"/>
     <w:rsid w:val="00B11490"/>
     <w:rsid w:val="00B12AE8"/>
     <w:rsid w:val="00B136AC"/>
     <w:rsid w:val="00B20936"/>
     <w:rsid w:val="00B230B5"/>
     <w:rsid w:val="00B26B63"/>
     <w:rsid w:val="00B27116"/>
     <w:rsid w:val="00B347E8"/>
     <w:rsid w:val="00B37CDE"/>
     <w:rsid w:val="00B55FCE"/>
     <w:rsid w:val="00B601F0"/>
     <w:rsid w:val="00B6155E"/>
     <w:rsid w:val="00B6207E"/>
     <w:rsid w:val="00B64937"/>
     <w:rsid w:val="00B71ADB"/>
     <w:rsid w:val="00B87F52"/>
     <w:rsid w:val="00B96B09"/>
     <w:rsid w:val="00BA0335"/>
     <w:rsid w:val="00BA20D1"/>
     <w:rsid w:val="00BA696A"/>
+    <w:rsid w:val="00BB118A"/>
     <w:rsid w:val="00BB5BC5"/>
     <w:rsid w:val="00BB6EC1"/>
     <w:rsid w:val="00BB734E"/>
     <w:rsid w:val="00BC66A4"/>
     <w:rsid w:val="00BD6AF8"/>
     <w:rsid w:val="00BE350B"/>
     <w:rsid w:val="00BE36AA"/>
     <w:rsid w:val="00BE70EF"/>
     <w:rsid w:val="00BF2F19"/>
     <w:rsid w:val="00C040D2"/>
     <w:rsid w:val="00C114CD"/>
     <w:rsid w:val="00C179FA"/>
     <w:rsid w:val="00C23ED1"/>
     <w:rsid w:val="00C266B8"/>
     <w:rsid w:val="00C3333E"/>
     <w:rsid w:val="00C37254"/>
     <w:rsid w:val="00C80717"/>
     <w:rsid w:val="00C84C63"/>
     <w:rsid w:val="00C86085"/>
     <w:rsid w:val="00C93676"/>
     <w:rsid w:val="00C93FEF"/>
     <w:rsid w:val="00CA0E05"/>
     <w:rsid w:val="00CA3834"/>
     <w:rsid w:val="00CA627D"/>
     <w:rsid w:val="00CA6523"/>
     <w:rsid w:val="00CD0631"/>
     <w:rsid w:val="00CE69FE"/>
     <w:rsid w:val="00D0336C"/>
     <w:rsid w:val="00D05F99"/>
     <w:rsid w:val="00D1396C"/>
     <w:rsid w:val="00D210C8"/>
     <w:rsid w:val="00D25641"/>
     <w:rsid w:val="00D31890"/>
     <w:rsid w:val="00D42741"/>
     <w:rsid w:val="00D438B8"/>
     <w:rsid w:val="00D449C8"/>
     <w:rsid w:val="00D652E5"/>
     <w:rsid w:val="00D769A1"/>
     <w:rsid w:val="00D94237"/>
     <w:rsid w:val="00D94DDD"/>
     <w:rsid w:val="00DA4928"/>
     <w:rsid w:val="00DA49BA"/>
     <w:rsid w:val="00DC037E"/>
     <w:rsid w:val="00DC47E6"/>
     <w:rsid w:val="00DE614D"/>
     <w:rsid w:val="00DE691D"/>
     <w:rsid w:val="00DE715A"/>
     <w:rsid w:val="00DF045D"/>
+    <w:rsid w:val="00DF3D32"/>
     <w:rsid w:val="00E0305F"/>
     <w:rsid w:val="00E11D18"/>
     <w:rsid w:val="00E233C7"/>
     <w:rsid w:val="00E36BA9"/>
     <w:rsid w:val="00E376F0"/>
     <w:rsid w:val="00E435A9"/>
     <w:rsid w:val="00E45C45"/>
     <w:rsid w:val="00E46179"/>
     <w:rsid w:val="00E46D2D"/>
     <w:rsid w:val="00E54E4F"/>
     <w:rsid w:val="00E568B4"/>
     <w:rsid w:val="00E61869"/>
     <w:rsid w:val="00E75552"/>
     <w:rsid w:val="00E945F2"/>
     <w:rsid w:val="00E959FF"/>
     <w:rsid w:val="00E974CF"/>
     <w:rsid w:val="00EA6394"/>
     <w:rsid w:val="00EA63F5"/>
     <w:rsid w:val="00ED17A3"/>
     <w:rsid w:val="00ED519C"/>
     <w:rsid w:val="00EE5838"/>
     <w:rsid w:val="00EF111D"/>
     <w:rsid w:val="00F13A4E"/>
     <w:rsid w:val="00F16CCC"/>
     <w:rsid w:val="00F16E13"/>
     <w:rsid w:val="00F20098"/>
     <w:rsid w:val="00F26B23"/>
     <w:rsid w:val="00F34F81"/>
     <w:rsid w:val="00F438FE"/>
     <w:rsid w:val="00F612AD"/>
     <w:rsid w:val="00F61CC7"/>
     <w:rsid w:val="00F63796"/>
     <w:rsid w:val="00F6588A"/>
     <w:rsid w:val="00F66182"/>
     <w:rsid w:val="00F70F54"/>
     <w:rsid w:val="00F72658"/>
+    <w:rsid w:val="00F739F9"/>
     <w:rsid w:val="00FA019E"/>
     <w:rsid w:val="00FB4270"/>
     <w:rsid w:val="00FD1FD0"/>
     <w:rsid w:val="00FD66B4"/>
     <w:rsid w:val="00FE7CFA"/>
     <w:rsid w:val="00FF3D55"/>
     <w:rsid w:val="00FF3FAF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="576DD494"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CC9B1EF2-7DCB-4AD8-9B3C-D3FAC4D4AAD2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -24657,61 +24814,71 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B26B63"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00490358"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F739F9"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/fr/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24960,103 +25127,108 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>355</Value>
     </TaxCatchAll>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">French</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Contrat de prêt remboursable du pnud (RLA)</UNDP_POPP_TITLE_EN>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2934</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2934</Url>
       <Description>POPP-11-2934</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -25070,77 +25242,81 @@
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -25453,167 +25629,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EB58E4A-3815-4D84-8838-EDB65B0087A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53872F8C-B1BF-4541-801D-07E89E6225D1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53872F8C-B1BF-4541-801D-07E89E6225D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABA6061D-E820-4321-A48A-7FA4607BBB3B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4539B7E9-7A5C-44AC-8D50-BA1B6C91A138}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1CC73B1-D125-4639-BF3E-F4D92F65E163}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EB58E4A-3815-4D84-8838-EDB65B0087A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9D5255B-E0C6-4CD2-8EF6-8ABA2B7FD005}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B1EF00D-6C0E-46E4-A3ED-1705BB7BCD9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>25088</Characters>
+  <Pages>9</Pages>
+  <Words>4405</Words>
+  <Characters>25111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>209</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Reimbursable Loan Agreement [FRE]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNDP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29487</CharactersWithSpaces>
+  <CharactersWithSpaces>29458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>589907</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.un.org/Docs/sc/committees/1267/1267ListEng.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>