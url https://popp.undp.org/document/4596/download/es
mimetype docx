--- v0 (2025-10-22)
+++ v1 (2026-06-22)
@@ -1,64 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/embeddings/oleObject3.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43604F38" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="000366AA" w:rsidP="00501707">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="43605113" wp14:editId="43605114">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-182880</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6972300" cy="1645920"/>
@@ -101,149 +98,216 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4360511F" w14:textId="77777777" w:rsidR="00446347" w:rsidRPr="00FD6012" w:rsidRDefault="00446347" w:rsidP="00501707">
                             <w:pPr>
                               <w:pStyle w:val="Heading1"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:position w:val="6"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-UY"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FD6012">
                               <w:rPr>
                                 <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                                 <w:position w:val="6"/>
                                 <w:sz w:val="22"/>
                                 <w:lang w:val="es-UY"/>
                               </w:rPr>
                               <w:t>Programa de Naciones Unidas para el Desarrollo</w:t>
                             </w:r>
                           </w:p>
-                          <w:bookmarkStart w:id="0" w:name="_MON_1088326547"/>
-[...3 lines deleted...]
-                          <w:p w14:paraId="43605120" w14:textId="77777777" w:rsidR="00446347" w:rsidRDefault="00446347" w:rsidP="00501707">
+                          <w:p w14:paraId="43605120" w14:textId="606E1A9C" w:rsidR="00446347" w:rsidRDefault="00732F8C" w:rsidP="00501707">
                             <w:pPr>
                               <w:pStyle w:val="Heading1"/>
                               <w:ind w:left="8975" w:firstLine="720"/>
                             </w:pPr>
+                            <w:bookmarkStart w:id="0" w:name="_MON_1088326659"/>
+                            <w:bookmarkEnd w:id="0"/>
                             <w:r>
-                              <w:object w:dxaOrig="975" w:dyaOrig="1980" w14:anchorId="43605121">
-[...23 lines deleted...]
-                              </w:object>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D84C3E6" wp14:editId="0326B9A4">
+                                  <wp:extent cx="582706" cy="1188720"/>
+                                  <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                                  <wp:docPr id="762553575" name="Picture 2" descr="Manual de Marca"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="0" name="Picture 5" descr="Manual de Marca"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId13">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="585808" cy="1195048"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="43605113" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:9pt;margin-top:-14.4pt;width:549pt;height:129.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzaWczhAIAABAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32pc7G1zmovTVVp&#10;e5F2+wEEcIyKgQKJva367x1wknUvD1VVP2BghsPMnDNcXg2dRAdundCqxtlFihFXVDOhdjX+9LiZ&#10;rTBynihGpFa8xk/c4av1yxeXval4rlstGbcIQJSrelPj1ntTJYmjLe+Iu9CGKzA22nbEw9LuEmZJ&#10;D+idTPI0XSS9tsxYTblzsHs3GvE64jcNp/5D0zjukawxxObjaOO4DWOyviTVzhLTCnoMg/xDFB0R&#10;Ci49Q90RT9Deit+gOkGtdrrxF1R3iW4aQXnMAbLJ0l+yeWiJ4TEXKI4z5zK5/wdL3x8+WiQYcIeR&#10;Ih1Q9MgHj270gPJQnd64CpweDLj5AbaDZ8jUmXtNPzuk9G1L1I5fW6v7lhMG0WXhZDI5OuK4ALLt&#10;32kG15C91xFoaGwXAKEYCNCBpaczMyEUCpuLcpm/SsFEwZYtinmZR+4SUp2OG+v8G647FCY1tkB9&#10;hCeHe+dDOKQ6ucTwtRRsI6SMC7vb3kqLDgRksolfzACynLpJFZyVDsdGxHEHooQ7gi3EG2n/VmZ5&#10;kd7k5WyzWC1nxaaYz8plupqlWXlTLtKiLO4230OAWVG1gjGu7oXiJwlmxd9RfGyGUTxRhKivcTnP&#10;5yNH0+jdNMk0fn9KshMeOlKKrsarsxOpArOvFYO0SeWJkOM8+Tn8WGWowekfqxJ1EKgfReCH7QAo&#10;QRxbzZ5AEVYDX8AtPCMwabX9ilEPLVlj92VPLMdIvlWgqjIritDDcVHMlyABZKeW7dRCFAWoGnuM&#10;xumtH/t+b6zYtXDTqGOlr0GJjYgaeY7qqF9ou5jM8YkIfT1dR6/nh2z9AwAA//8DAFBLAwQUAAYA&#10;CAAAACEA596uft8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrJJQ0&#10;TeNUgATi2tIP2MRuEhGvo9ht0r9ne4LjzI5m5xW72fbiYkbfOVIQLyMQhmqnO2oUHL8/FhkIH5A0&#10;9o6MgqvxsCvv7wrMtZtoby6H0AguIZ+jgjaEIZfS162x6JduMMS3kxstBpZjI/WIE5fbXiZRlEqL&#10;HfGHFgfz3pr653C2Ck5f09PLZqo+w3G9X6Vv2K0rd1Xq8WF+3YIIZg5/YbjN5+lQ8qbKnUl70bPO&#10;GCUoWCQZI9wCcZyyVSlInqMVyLKQ/xnKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDz&#10;aWczhAIAABAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDn3q5+3wAAAAsBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" o:allowincell="f" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:9pt;margin-top:-14.4pt;width:549pt;height:129.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8RczZ9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06yNF2MOEWXIsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx8lp2nQ3or5IIii9Mj3+Ly+GTrDDgq9Blvw2WTKmbISKm2bgv/6ufvw&#10;iTMfhK2EAasKflSe32zev1v3LldzaMFUChmBWJ/3ruBtCC7PMi9b1Qk/AacsJWvATgQKsckqFD2h&#10;dyabT6fLrAesHIJU3tPp3Zjkm4Rf10qG73XtVWCm4NRbSCumtYxrtlmLvEHhWi1PbYg3dNEJbano&#10;GepOBMH2qF9BdVoieKjDREKXQV1rqRIHYjObvmDz2AqnEhcSx7uzTP7/wcqHw6P7gSwMn2GgASYS&#10;3t2D/O2ZhW0rbKNuEaFvlaio8CxKlvXO56enUWqf+whS9t+goiGLfYAENNTYRVWIJyN0GsDxLLoa&#10;ApN0uFxdzz9OKSUpN1surlbzNJZM5E/PHfrwRUHH4qbgSFNN8OJw70NsR+RPV2I1D0ZXO21MCrAp&#10;twbZQZADdulLDF5cMzZethCfjYjxJPGM1EaSYSgHSka+JVRHYowwOor+ANq0gH8568lNBfd/9gIV&#10;Z+arJdVWs8Ui2i8Fi6trosjwMlNeZoSVBFXwwNm43YbRsnuHummp0jgnC7ekdK2TBs9dnfomxyRp&#10;Tu6OlryM063nf3DzDwAA//8DAFBLAwQUAAYACAAAACEA596uft8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrJJQ0TeNUgATi2tIP2MRuEhGvo9ht0r9ne4LjzI5m5xW7&#10;2fbiYkbfOVIQLyMQhmqnO2oUHL8/FhkIH5A09o6MgqvxsCvv7wrMtZtoby6H0AguIZ+jgjaEIZfS&#10;162x6JduMMS3kxstBpZjI/WIE5fbXiZRlEqLHfGHFgfz3pr653C2Ck5f09PLZqo+w3G9X6Vv2K0r&#10;d1Xq8WF+3YIIZg5/YbjN5+lQ8qbKnUl70bPOGCUoWCQZI9wCcZyyVSlInqMVyLKQ/xnKXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8RczZ9AEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDn3q5+3wAAAAsBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" o:allowincell="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00446347" w:rsidRPr="00FD6012" w:rsidRDefault="00446347" w:rsidP="00501707">
+                    <w:p w14:paraId="4360511F" w14:textId="77777777" w:rsidR="00446347" w:rsidRPr="00FD6012" w:rsidRDefault="00446347" w:rsidP="00501707">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                           <w:position w:val="6"/>
                           <w:sz w:val="22"/>
                           <w:lang w:val="es-UY"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FD6012">
                         <w:rPr>
                           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
                           <w:position w:val="6"/>
                           <w:sz w:val="22"/>
                           <w:lang w:val="es-UY"/>
                         </w:rPr>
                         <w:t>Programa de Naciones Unidas para el Desarrollo</w:t>
                       </w:r>
                     </w:p>
-                    <w:bookmarkStart w:id="3" w:name="_MON_1088326547"/>
-[...3 lines deleted...]
-                    <w:p w:rsidR="00446347" w:rsidRDefault="00446347" w:rsidP="00501707">
+                    <w:p w14:paraId="43605120" w14:textId="606E1A9C" w:rsidR="00446347" w:rsidRDefault="00732F8C" w:rsidP="00501707">
                       <w:pPr>
                         <w:pStyle w:val="Heading1"/>
                         <w:ind w:left="8975" w:firstLine="720"/>
                       </w:pPr>
+                      <w:bookmarkStart w:id="1" w:name="_MON_1088326659"/>
+                      <w:bookmarkEnd w:id="1"/>
                       <w:r>
-                        <w:object w:dxaOrig="975" w:dyaOrig="1980">
-[...4 lines deleted...]
-                        </w:object>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D84C3E6" wp14:editId="0326B9A4">
+                            <wp:extent cx="582706" cy="1188720"/>
+                            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                            <wp:docPr id="762553575" name="Picture 2" descr="Manual de Marca"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="0" name="Picture 5" descr="Manual de Marca"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId14">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="585808" cy="1195048"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604F39" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604F3A" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
@@ -638,51 +702,51 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43604F4E" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text4"/>
+            <w:bookmarkStart w:id="1" w:name="Text4"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
@@ -706,51 +770,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="008C7F6F" w14:paraId="43604F52" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43604F50" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00360697" w:rsidP="00B85DDE">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -884,51 +948,51 @@
           <w:p w14:paraId="43604F56" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text6"/>
+            <w:bookmarkStart w:id="2" w:name="Text6"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -961,51 +1025,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43604F57" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00EF59C5" w:rsidRPr="00926015">
               <w:rPr>
@@ -1074,51 +1138,51 @@
         <w:t>prestarán</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> principalmente en </w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text20"/>
+      <w:bookmarkStart w:id="3" w:name="Text20"/>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
@@ -1151,51 +1215,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604F5A" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00EE213C" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
@@ -1515,52 +1579,52 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00DC2374" w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>monto en palabras)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43604F68" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1080" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:sectPr w:rsidR="00501707" w:rsidRPr="00926015">
-          <w:footerReference w:type="even" r:id="rId17"/>
-          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="576" w:right="720" w:bottom="360" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604F69" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1080" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>X</w:t>
@@ -1610,496 +1674,496 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Check2"/>
+      <w:bookmarkStart w:id="4" w:name="Check2"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2374" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Suma Neta</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Check3"/>
+      <w:bookmarkStart w:id="5" w:name="Check3"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00DC2374" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Pagos Equitativos</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Check4"/>
+      <w:bookmarkStart w:id="6" w:name="Check4"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2374" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Otros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604F6A" w14:textId="77777777" w:rsidR="00DC2374" w:rsidRPr="00926015" w:rsidRDefault="00DC2374" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1080" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Check5"/>
+      <w:bookmarkStart w:id="7" w:name="Check5"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tarifa de vuelo   </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Check6"/>
+      <w:bookmarkStart w:id="8" w:name="Check6"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> Viáticos Diarios (DSA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Check7"/>
+      <w:bookmarkStart w:id="9" w:name="Check7"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Gastos de Embarque</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Check8"/>
+      <w:bookmarkStart w:id="10" w:name="Check8"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> Otros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604F6B" w14:textId="77777777" w:rsidR="00DC2374" w:rsidRPr="00926015" w:rsidRDefault="00DC2374" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="1080" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604F6C" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00E6396D" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2149,51 +2213,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">La Compañía </w:t>
       </w:r>
       <w:r w:rsidR="00D82F87" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>proporcionará</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> al PNUD el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00926015">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-UY"/>
           </w:rPr>
           <w:t>Formulario de Certificación de Pago del PNUD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>que se adjunta, para reclamar pagos conforme a la sub</w:t>
@@ -2315,51 +2379,51 @@
               <w:t>La Compañía presentará el Formulario de Certificación de Pago del PNUD y las facturas de la Compañía a</w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text84"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text84"/>
+            <w:bookmarkStart w:id="11" w:name="Text84"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -2392,51 +2456,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="43604F75" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43604F71" w14:textId="77777777" w:rsidR="008500EA" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2502,51 +2566,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43604F74" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:pStyle w:val="BodyTextIndent"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43604F76" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="008500EA" w:rsidP="00EE11C9">
+    <w:p w14:paraId="43604F76" w14:textId="77777777" w:rsidR="00501707" w:rsidRDefault="008500EA" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">Los pagos realizados en otra moneda que no sean Dólares Americanos, serán realizados </w:t>
       </w:r>
       <w:r w:rsidR="00E20337" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2589,50 +2653,62 @@
       </w:r>
       <w:r w:rsidR="00D22E55" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>sobre</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> el dinero recibido en virtud del presente acuerdo. </w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="52CE67D1" w14:textId="77777777" w:rsidR="00732F8C" w:rsidRPr="00926015" w:rsidRDefault="00732F8C" w:rsidP="00732F8C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="43604F77" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="008500EA" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Derechos y Obligaciones</w:t>
       </w:r>
     </w:p>
@@ -3522,76 +3598,54 @@
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604F98" w14:textId="77777777" w:rsidR="002E5F06" w:rsidRDefault="002E5F06" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604F99" w14:textId="77777777" w:rsidR="002E5F06" w:rsidRDefault="002E5F06" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43604F9A" w14:textId="77777777" w:rsidR="002E5F06" w:rsidRDefault="002E5F06" w:rsidP="00501707">
+    <w:p w14:paraId="43604F9C" w14:textId="77777777" w:rsidR="002E5F06" w:rsidRDefault="002E5F06" w:rsidP="00E76834">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
-        <w:jc w:val="right"/>
-[...21 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604F9D" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00DA0D11" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Anexo</w:t>
@@ -4365,51 +4419,51 @@
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Remoción de Personal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FB5" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43604FB6" w14:textId="77777777" w:rsidR="00947333" w:rsidRDefault="00C72944" w:rsidP="00EE11C9">
+    <w:p w14:paraId="43604FB6" w14:textId="1FE3C722" w:rsidR="00947333" w:rsidRDefault="00C72944" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:r w:rsidR="00C123A3" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4417,86 +4471,86 @@
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
       <w:r w:rsidR="00C123A3" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> considera que</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cualquiera de los Empleados del Contratista </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F8C" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>cualquiera de los Empleados del Contratista prueba</w:t>
       </w:r>
       <w:r w:rsidR="00582D95" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">prueban ser incapaces de llevar a cabo sustancialmente sus deberes y/o son esencialmente inadecuados para los servicios, será a discreción del PNUD decidir si y cuando la contratación de dichos empleados del Contratista en virtud del APR será rescindida y si se requerirá que el Contratista lo reemplace. En tal caso, el Contratista deberá, una vez recibidas las </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">instrucciones por parte del PNUD, cumplir con las mismas en el acto y deberá designar personas nuevas conforme a las disposiciones del Artículo 3. </w:t>
+        <w:t xml:space="preserve"> ser incapaces de llevar a cabo sustancialmente sus deberes y/o son esencialmente inadecuados para los servicios, será a discreción del PNUD decidir si y cuando la contratación de dichos empleados del Contratista en virtud del APR será rescindida y si se requerirá que el Contratista lo reemplace. En tal caso, el Contratista deberá, una vez recibidas las instrucciones por parte del PNUD, cumplir con las mismas en el acto y deberá designar personas nuevas conforme a las disposiciones del Artículo 3. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FB7" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00947333">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FB8" w14:textId="77777777" w:rsidR="00501707" w:rsidRDefault="00582D95" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Dicho</w:t>
       </w:r>
@@ -5206,87 +5260,87 @@
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43604FCC" w14:textId="77777777" w:rsidR="00947333" w:rsidRDefault="00892374" w:rsidP="00EE11C9">
+    <w:p w14:paraId="43604FCC" w14:textId="02575124" w:rsidR="00947333" w:rsidRDefault="00892374" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">No se requiere que el PNUD </w:t>
-[...15 lines deleted...]
-        <w:t>pague por los servicios de los Empleados del Contratista por cualquier período en que los mismos se encuentren incapacitados por enfermedad.</w:t>
+        <w:t xml:space="preserve">No se requiere que el </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F8C" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>PNUD pague</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por los servicios de los Empleados del Contratista por cualquier período en que los mismos se encuentren incapacitados por enfermedad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FCD" w14:textId="77777777" w:rsidR="00947333" w:rsidRDefault="00947333" w:rsidP="00947333">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604FCE" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00892374" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5309,108 +5363,108 @@
         </w:rPr>
         <w:t>el PNUD considerara que</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> cualquiera de los Empleados del Contratista ha estado o se encontrará incapacitado por enfermedad por un período no razonable o por cualquier período, entonces y en ese caso, será a discreción del PNUD decidir si y cuando la contrataci</w:t>
       </w:r>
       <w:r w:rsidR="00DD119D" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>ón del E</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">mpleado del Contratista en virtud del APR será rescindida y si el </w:t>
+        <w:t>mpleado del Contratista en virtud del APR será rescindida y si el Contratista debería reemplazarlo. En dicho caso, el Contratista deberá</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB35E3" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al recibir las instrucciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB35E3" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por parte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB35E3" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cumplir en el acto y sustituir al Empleado cuyos </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Contratista debería reemplazarlo. En dicho caso, el Contratista deberá</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> cumplir en el acto y sustituir al Empleado cuyos servicios han rescindido</w:t>
+        <w:t>servicios han rescindido</w:t>
       </w:r>
       <w:r w:rsidR="00C329C8" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> por una persona de su satisfacción y el costo total de dicho reemplazo correrá por cuenta del Contratista. </w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FCF" w14:textId="77777777" w:rsidR="00346F27" w:rsidRPr="00926015" w:rsidRDefault="00346F27" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5852,90 +5906,90 @@
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Involucrarse en Asuntos Conflictivo</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FD9" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43604FDA" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00831BAD" w:rsidP="00EE11C9">
+    <w:p w14:paraId="43604FDA" w14:textId="5A05AFFA" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00831BAD" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Contratista y su personal admitido en el país para prestar servicios en virtud del presente APR no se involucrará en ningún </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">asunto conflictivo u otra actividad en el país en el cual presta los servicios, </w:t>
+        <w:t xml:space="preserve">El Contratista y su personal admitido en el país para prestar servicios en virtud del presente APR no se involucrará en </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F8C" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>ningún asunto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conflictivo u otra actividad en el país en el cual presta los servicios, </w:t>
       </w:r>
       <w:r w:rsidR="005E6B2E" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>ni</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> aceptar</w:t>
       </w:r>
       <w:r w:rsidR="005E6B2E" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
@@ -6328,51 +6382,51 @@
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43604FE4" w14:textId="77777777" w:rsidR="001A3BAF" w:rsidRPr="00926015" w:rsidRDefault="00FD7B3D" w:rsidP="00EE11C9">
+    <w:p w14:paraId="43604FE4" w14:textId="56556FCD" w:rsidR="001A3BAF" w:rsidRPr="00926015" w:rsidRDefault="00FD7B3D" w:rsidP="00EE11C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
@@ -6380,65 +6434,65 @@
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidR="008C023B" w:rsidRPr="00926015">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contratista suministrará, compilará o pondrá a disposición del PNUD en todo momento </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Contratista suministrará, compilará o pondrá a disposición del PNUD en todo </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F8C" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>momento cualquier</w:t>
       </w:r>
       <w:r w:rsidR="008C023B" w:rsidRPr="00926015">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t>cualquier registro</w:t>
+        <w:t xml:space="preserve"> registro</w:t>
       </w:r>
       <w:r w:rsidR="001A3BAF" w:rsidRPr="00926015">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>, cuenta</w:t>
       </w:r>
       <w:r w:rsidR="008C023B" w:rsidRPr="00926015">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> o información, oral o escrita, que el PNUD considere conveniente s</w:t>
       </w:r>
       <w:r w:rsidR="001A3BAF" w:rsidRPr="00926015">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>olicitar en relación con el desempeño de las obligaciones del Contratista en virtud del presente APR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FE5" w14:textId="77777777" w:rsidR="008C023B" w:rsidRPr="00926015" w:rsidRDefault="008C023B" w:rsidP="00EE11C9">
       <w:pPr>
@@ -6541,54 +6595,54 @@
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>u otra</w:t>
       </w:r>
       <w:r w:rsidR="008C023B" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> información previo aviso con suficiente antelación</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43604FE8" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
+    <w:p w14:paraId="27279EAC" w14:textId="77777777" w:rsidR="00732F8C" w:rsidRPr="00926015" w:rsidRDefault="00732F8C" w:rsidP="00E76834">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604FE9" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604FEA" w14:textId="77777777" w:rsidR="00501707" w:rsidRDefault="003D06AF" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6696,52 +6750,59 @@
           <w:tab w:val="right" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
+        <w:t xml:space="preserve">Todos los mapas, dibujos técnicos, fotografías, planos, manuscritos, registros, informes, recomendaciones, estimaciones presupuestarias, documentos y cualesquiera otros datos compilados por el Contratista o recibidos por el mismo en virtud del presente APR serán </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926015">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Todos los mapas, dibujos técnicos, fotografías, planos, manuscritos, registros, informes, recomendaciones, estimaciones presupuestarias, documentos y cualesquiera otros datos compilados por el Contratista o recibidos por el mismo en virtud del presente APR serán propiedad del PNUD, se tratarán como documentos confidenciales y se entregarán al terminarse la obra exclusivamente a un funcionario autorizado del PNUD en virtud del presente APR.  </w:t>
+        <w:t xml:space="preserve">propiedad del PNUD, se tratarán como documentos confidenciales y se entregarán al terminarse la obra exclusivamente a un funcionario autorizado del PNUD en virtud del presente APR.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FED" w14:textId="77777777" w:rsidR="006D4FA9" w:rsidRPr="00926015" w:rsidRDefault="006D4FA9" w:rsidP="00EE11C9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
@@ -6882,51 +6943,51 @@
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Derechos de autor, Patentes y otros Derechos de Propiedad</w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FF1" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43604FF2" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00E76F21" w:rsidP="00EE11C9">
+    <w:p w14:paraId="43604FF2" w14:textId="26AEF44D" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00E76F21" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>El PNUD tendrá derecho a toda propiedad intelectual y a otros Derechos de propiedad incluyendo pero no limitando, patentes, derechos de autor y marcas</w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6944,67 +7005,65 @@
       </w:r>
       <w:r w:rsidR="00736ADF" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">A solicitud del PNUD, el Contratista deberá tomar todos los pasos necesarios, </w:t>
       </w:r>
       <w:r w:rsidR="005E6B2E" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>otorgar</w:t>
       </w:r>
       <w:r w:rsidR="00736ADF" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> toda serie de documentos y generalmente asistir en asegurar dichos derechos de propiedad y transfiriendo los mismos al PNUD conforme a los requisitos </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00732F8C" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>de la ley vigente</w:t>
+      </w:r>
       <w:r w:rsidR="00736ADF" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t>del</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> la ley vigente.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43604FF3" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43604FF4" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="006C6444" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
@@ -7476,60 +7535,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605000" w14:textId="77777777" w:rsidR="00501707" w:rsidRDefault="008666B5" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si el costo para el PNUD por contratar a otros para prestar parte o todos los Servicios conforme a la sub-cláusula 15.2 excede el monto a pagar al Contratista en caso de que hubiera completado en parte o en su totalidad los Servicios, entonces el PNUD tendrá el </w:t>
-[...8 lines deleted...]
-        <w:t>derecho de cargar dicho exceso del costo al Contratista. El PNUD también tiene derecho a retener</w:t>
+        <w:t>Si el costo para el PNUD por contratar a otros para prestar parte o todos los Servicios conforme a la sub-cláusula 15.2 excede el monto a pagar al Contratista en caso de que hubiera completado en parte o en su totalidad los Servicios, entonces el PNUD tendrá el derecho de cargar dicho exceso del costo al Contratista. El PNUD también tiene derecho a retener</w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>parte o el total de la suma a pagar al Contratista conforme al presente APR y a liquidar dicha suma en base al exceso adeudado por el Contratista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43605001" w14:textId="77777777" w:rsidR="00947333" w:rsidRPr="00926015" w:rsidRDefault="00947333" w:rsidP="00947333">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7689,76 +7739,76 @@
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">16.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
         <w:t>Cada factura pagada por el PNUD será sometida a una auditoría pospago realizada por auditores internos o externos del PNUD o de los agentes autorizados del PNUD, en cualquier momento durante la vigencia del contrato y por un período de tres (3) años a partir de la expiración o rescisión del Contrato. El PNUD tendrá derecho al reembolso por parte del Contratista por las cantidades que las auditorías establezcan que el PNUD ha pagado sin que dichas cantidades se ajustasen a los términos y condiciones del Contrato. En caso de que la auditoría determine que los fondos desembolsados por el PNUD no se han utilizado de acuerdo con las cláusulas del Contrato, la empresa deberá reembolsar esos fondos inmediatamente. En caso de que la empresa no reembolse esos fondos, el PNUD se reserva el derecho a intentar recuperarlos y tomar al respecto cualquier medida que considere necesaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43605009" w14:textId="77777777" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4360500A" w14:textId="77777777" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
+    <w:p w14:paraId="4360500B" w14:textId="7FAE1315" w:rsidR="002F6933" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">16.2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
         <w:t>El Contratista reconoce y acepta que, en cualquier momento, el PNUD podrá llevar a cabo inspecciones relacionadas con determinados aspectos del Contrato, las obligaciones asignadas en el mismo y las operaciones del Contratista en general. El derecho del PNUD a llevar a cabo una investigación y la obligación del Contratista de aceptar dicha investigación no se extinguirán con la expiración o rescisión del Contrato. El Contratista deberá proporcionar su cooperación plena y oportuna con dichas inspecciones, auditorías o investigaciones pospago. Dicha cooperación incluirá, entre otros, la obligación del Contratista de poner su personal y cualquier documentación necesaria para tales fines a disposición, y permitir el acceso del PNUD a las instalaciones del Contratista. El Contratista instará a sus  agentes, entre otros sus abogados, contadores o asesores de otro tipo a cooperar razonablemente con las inspecciones, auditorías e investigaciones pospago o las investigaciones que lleve a cabo el PNUD con arreglo a este documento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4360500B" w14:textId="77777777" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
+    <w:p w14:paraId="4B043946" w14:textId="77777777" w:rsidR="00732F8C" w:rsidRPr="00446347" w:rsidRDefault="00732F8C" w:rsidP="004A38A0">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4360500C" w14:textId="77777777" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
@@ -7766,85 +7816,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4360500D" w14:textId="77777777" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4360500E" w14:textId="7FC8E458" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
+        <w:t xml:space="preserve">25.1    El Contratista se compromete a realizar todos los esfuerzos razonables para asegurarse de que ninguno de los fondos del PNUD que reciba con arreglo al presente Contrato se utilizan para proporcionar apoyo a individuos o entidades asociadas con el terrorismo y que los beneficiarios de los montos prestados por el PNUD con arreglo al presente documento no aparecen en la Lista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446347">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>25.1    El Contratista se compromete a realizar todos los esfuerzos razonables para asegurarse de que ninguno de los fondos del PNUD que reciba con arreglo al presente Contrato se utilizan para proporcionar apoyo a individuos o entidades asociadas con el terrorismo y que los beneficiarios de los montos prestados por el PNUD con arreglo al presente documento no aparecen en la Lista establecida por el Consejo de Seguridad establecido en virtud de su Resolución 1267 (1999). Puede consultarse esta lista en el siguiente enlace:</w:t>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Hlk50111381"/>
+        <w:t>establecida por el Consejo de Seguridad establecido en virtud de su Resolución 1267 (1999). Puede consultarse esta lista en el siguiente enlace:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk50109983"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk50111381"/>
       <w:r w:rsidR="008C7F6F" w:rsidRPr="008C7F6F">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
-[...20 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="008C7F6F" w:rsidRPr="008C7F6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">. Esta disposición deberá figurar en todos los subcontratos o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>subacuerdos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> establecidos con arreglo al presente Contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4360500F" w14:textId="77777777" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
@@ -7985,100 +8029,87 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>asumirá todos los riesgos y obligaciones relacionados con la seguridad del Contratista y la plena realización del plan de seguridad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43605015" w14:textId="77777777" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="002F6933" w:rsidP="004A38A0">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43605016" w14:textId="77777777" w:rsidR="002F6933" w:rsidRPr="00446347" w:rsidRDefault="00446347" w:rsidP="004A38A0">
+    <w:p w14:paraId="43605017" w14:textId="20DEE5DF" w:rsidR="002F6933" w:rsidRPr="002F6933" w:rsidRDefault="00446347" w:rsidP="003672F1">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="es-UY"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>18.3</w:t>
       </w:r>
       <w:r w:rsidR="002F6933" w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
         <w:t>El PNUD se reserva el derecho de verificar si dicho plan está en funcionamiento, y de sugerir modificaciones al plan cuando sea necesario. La incapacidad de mantener y aplicar un plan de seguridad apropiado, tal como aquí se estipula, se considerará un incumplimiento de este contrato. No obstante lo anterior, el Contratista será el único responsable de la seguridad de su personal y de la propiedad del PNUD en su custodia, tal</w:t>
       </w:r>
       <w:r w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> como se establece en el punto 3</w:t>
       </w:r>
       <w:r w:rsidR="002F6933" w:rsidRPr="00446347">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>.1 supra.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="43605018" w14:textId="77777777" w:rsidR="002F6933" w:rsidRDefault="002F6933" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605019" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="008A6EC2" w:rsidP="00446347">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
@@ -8412,51 +8443,50 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605023" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00F759B7" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Artículo </w:t>
       </w:r>
       <w:r w:rsidR="00446347">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="00947333">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8511,50 +8541,51 @@
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">El Contratista no está sujeto a rescisión por incumplimiento si, y hasta el punto en que, su demora en el desempeño u otro incumplimiento para desempeñar sus obligaciones en virtud del APR sea el resultado de un caso de Fuerza Mayor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43605026" w14:textId="77777777" w:rsidR="00D87C07" w:rsidRPr="00926015" w:rsidRDefault="00D87C07" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43605027" w14:textId="77777777" w:rsidR="00FD7B3D" w:rsidRDefault="00D87C07" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Para el propósito de la presente Cláusula, “Fuerza Mayor” significa un evento fuera del control del Contratista y que no involucra la falta o negligencia por parte del Contratista y que el mismo no puede prever. Dichos eventos pueden incluir, pero no se restringe a los mismos, actos</w:t>
       </w:r>
@@ -8751,95 +8782,95 @@
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Arbitraje</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4360502E" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4360502F" w14:textId="77777777" w:rsidR="00501707" w:rsidRDefault="00B76250" w:rsidP="00EE11C9">
+    <w:p w14:paraId="4360502F" w14:textId="1308F6D0" w:rsidR="00501707" w:rsidRDefault="00B76250" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier controversia o reclamo que surja del presente APR o en relación con el mismo, deberá ser remitido a arbitraje conforme al </w:t>
       </w:r>
       <w:r w:rsidR="008B66D6" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reglamento de Arbitraje (UNCITRAL por su sigla en inglés) a menos que pueda ser resuelto amistosamente por negociación directa. Dicho arbitraje </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Reglamento de Arbitraje (UNCITRAL por su sigla en inglés) a menos que pueda ser resuelto amistosamente por negociación directa. Dicho </w:t>
+      </w:r>
+      <w:r w:rsidR="00732F8C" w:rsidRPr="00926015">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>arbitraje será</w:t>
       </w:r>
       <w:r w:rsidR="008B66D6" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">será conducido bajo el auspicio de la Cámara Internacional de Comercio (ICC) (para actividades conducidas fuera de los Estados Unidos de América) o por la Asociación Americana de Arbitraje (AAA) (para actividades más conectadas a los Estados Unidos de América) que también actuará de Autoridad de Nombramiento en virtud del Reglamento. </w:t>
+        <w:t xml:space="preserve"> conducido bajo el auspicio de la Cámara Internacional de Comercio (ICC) (para actividades conducidas fuera de los Estados Unidos de América) o por la Asociación Americana de Arbitraje (AAA) (para actividades más conectadas a los Estados Unidos de América) que también actuará de Autoridad de Nombramiento en virtud del Reglamento. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43605030" w14:textId="77777777" w:rsidR="00FD7B3D" w:rsidRDefault="00FD7B3D" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43605031" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="008B66D6" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
@@ -9047,51 +9078,73 @@
       <w:r w:rsidR="00B43140" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">sus organismos subsidiarios. </w:t>
       </w:r>
       <w:r w:rsidR="000E715B" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43605036" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
+    <w:p w14:paraId="43605036" w14:textId="77777777" w:rsidR="00501707" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6BFD89" w14:textId="77777777" w:rsidR="00732F8C" w:rsidRDefault="00732F8C" w:rsidP="00EE11C9">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096878F6" w14:textId="77777777" w:rsidR="00732F8C" w:rsidRPr="00926015" w:rsidRDefault="00732F8C" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605037" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00514B98" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9203,60 +9256,60 @@
         </w:rPr>
         <w:t xml:space="preserve">, que la ONU y sus organismos subsidiarios, como el PNUD, están exentos de todo impuesto directo y </w:t>
       </w:r>
       <w:r w:rsidR="00B018EF" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>arancel aduanero</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> respecto a los artículos importados o exportados para su uso oficial. </w:t>
       </w:r>
       <w:r w:rsidR="00B018EF" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por consiguiente, el Contratista autoriza al </w:t>
+        <w:t xml:space="preserve">Por consiguiente, el Contratista autoriza al PNUD a deducir de la factura del Contratista cualquier suma que representen dichos impuestos o aranceles. El pago de dicho monto corregido en la factura constituirá el pago completo por parte del PNUD. En caso de que cualquier autoridad impositiva se niegue a </w:t>
       </w:r>
       <w:r w:rsidR="00B018EF" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>PNUD a deducir de la factura del Contratista cualquier suma que representen dichos impuestos o aranceles. El pago de dicho monto corregido en la factura constituirá el pago completo por parte del PNUD. En caso de que cualquier autoridad impositiva se niegue a reconocer la exención de dichos impuestos</w:t>
+        <w:t>reconocer la exención de dichos impuestos</w:t>
       </w:r>
       <w:r w:rsidR="00B43140" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve"> al PNUD</w:t>
       </w:r>
       <w:r w:rsidR="00B018EF" w:rsidRPr="00926015">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>, el Contratista deberá consultar de inmediato con el PNUD para determinar un procedimiento aceptado mutuamente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4360503A" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00EE11C9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10282,101 +10335,142 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605067" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605068" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:sectPr w:rsidR="00501707" w:rsidRPr="00926015">
-          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="even" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1008" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605069" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00031FEF" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Programa de Naciones Unidas para el Desarrollo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4360506A" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
+    <w:p w14:paraId="4360506A" w14:textId="59F1455B" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="004A0693" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00926015">
-[...9 lines deleted...]
-        </w:object>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="525B3A95" wp14:editId="7D9D5082">
+            <wp:extent cx="578739" cy="1181100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1271804258" name="Picture 3" descr="Manual de Marca"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8" descr="Manual de Marca"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="585702" cy="1195310"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4360506B" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00DC7590" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Certificación de Pago</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4360506C" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
@@ -10512,51 +10606,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Text63"/>
+            <w:bookmarkStart w:id="14" w:name="Text63"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -10598,51 +10692,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4360506F" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
@@ -10685,51 +10779,51 @@
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Text64"/>
+            <w:bookmarkStart w:id="15" w:name="Text64"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
@@ -10780,51 +10874,51 @@
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="43605076" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43605072" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
@@ -10871,51 +10965,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Text65"/>
+            <w:bookmarkStart w:id="16" w:name="Text65"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -10957,51 +11051,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43605074" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
@@ -11062,51 +11156,51 @@
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Text66"/>
+            <w:bookmarkStart w:id="17" w:name="Text66"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
@@ -11157,51 +11251,51 @@
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="4360507B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43605077" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
@@ -11248,51 +11342,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Text67"/>
+            <w:bookmarkStart w:id="18" w:name="Text67"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -11334,51 +11428,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43605079" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
@@ -11421,51 +11515,51 @@
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text68"/>
+            <w:bookmarkStart w:id="19" w:name="Text68"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
@@ -11516,51 +11610,51 @@
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="43605082" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4360507C" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
@@ -11606,51 +11700,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Text69"/>
+            <w:bookmarkStart w:id="20" w:name="Text69"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -11692,51 +11786,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4360507E" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
@@ -11777,51 +11871,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Text70"/>
+            <w:bookmarkStart w:id="21" w:name="Text70"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -11863,51 +11957,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43605080" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
@@ -11959,51 +12053,51 @@
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text71"/>
+            <w:bookmarkStart w:id="22" w:name="Text71"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
@@ -12054,51 +12148,51 @@
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="43605087" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43605083" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
@@ -12136,51 +12230,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text72"/>
+            <w:bookmarkStart w:id="23" w:name="Text72"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -12222,51 +12316,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43605085" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
@@ -12307,51 +12401,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text73"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text73"/>
+            <w:bookmarkStart w:id="24" w:name="Text73"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -12393,51 +12487,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="4360508C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43605088" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="006A0390" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
@@ -12484,51 +12578,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text74"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text74"/>
+            <w:bookmarkStart w:id="25" w:name="Text74"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -12570,51 +12664,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4360508A" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A92322" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
@@ -12664,51 +12758,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text75"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text75"/>
+            <w:bookmarkStart w:id="26" w:name="Text75"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -12750,51 +12844,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="4360508F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4360508D" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="006A0390" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
@@ -12851,51 +12945,51 @@
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text76"/>
+            <w:bookmarkStart w:id="27" w:name="Text76"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -12937,51 +13031,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43605090" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -13337,51 +13431,51 @@
           </w:tcPr>
           <w:p w14:paraId="43605097" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text77"/>
+            <w:bookmarkStart w:id="28" w:name="Text77"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -13414,51 +13508,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43605098" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00EE11C9" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Oficina</w:t>
             </w:r>
@@ -13490,51 +13584,51 @@
           </w:tcPr>
           <w:p w14:paraId="43605099" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text78"/>
+            <w:bookmarkStart w:id="29" w:name="Text78"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -13567,51 +13661,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4360509B" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4360509C" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="285"/>
         </w:tabs>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
@@ -13957,51 +14051,51 @@
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="436050AA" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="31" w:name="Text17"/>
+      <w:bookmarkStart w:id="30" w:name="Text17"/>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050AC" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -14063,54 +14157,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="32" w:name="Text18"/>
+        <w:bookmarkStart w:id="31" w:name="Text18"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050AD" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -14171,51 +14265,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050AE" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
@@ -14386,51 +14480,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="33" w:name="Text21"/>
+        <w:bookmarkStart w:id="32" w:name="Text21"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050B0" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -14491,55 +14585,55 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="34" w:name="Text22"/>
+      <w:bookmarkStart w:id="33" w:name="Text22"/>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050B2" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -14601,54 +14695,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="35" w:name="Text23"/>
+        <w:bookmarkStart w:id="34" w:name="Text23"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050B3" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -14709,54 +14803,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="36" w:name="Text24"/>
+        <w:bookmarkStart w:id="35" w:name="Text24"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050B4" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -14817,54 +14911,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="37" w:name="Text25"/>
+        <w:bookmarkStart w:id="36" w:name="Text25"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050B5" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -14925,54 +15019,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="38" w:name="Text26"/>
+        <w:bookmarkStart w:id="37" w:name="Text26"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050B6" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -15033,55 +15127,55 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="39" w:name="Text27"/>
+      <w:bookmarkStart w:id="38" w:name="Text27"/>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050B8" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -15143,54 +15237,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="40" w:name="Text28"/>
+        <w:bookmarkStart w:id="39" w:name="Text28"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050B9" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -15251,54 +15345,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="41" w:name="Text29"/>
+        <w:bookmarkStart w:id="40" w:name="Text29"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050BA" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -15359,54 +15453,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="42" w:name="Text30"/>
+        <w:bookmarkStart w:id="41" w:name="Text30"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050BB" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -15467,54 +15561,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="43" w:name="Text31"/>
+        <w:bookmarkStart w:id="42" w:name="Text31"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050BC" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -15575,55 +15669,55 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="44" w:name="Text32"/>
+      <w:bookmarkStart w:id="43" w:name="Text32"/>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050BE" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -15685,54 +15779,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="45" w:name="Text33"/>
+        <w:bookmarkStart w:id="44" w:name="Text33"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050BF" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -15793,54 +15887,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="46" w:name="Text34"/>
+        <w:bookmarkStart w:id="45" w:name="Text34"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050C0" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -15901,54 +15995,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="47" w:name="Text35"/>
+        <w:bookmarkStart w:id="46" w:name="Text35"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050C1" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -16009,54 +16103,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="48" w:name="Text36"/>
+        <w:bookmarkStart w:id="47" w:name="Text36"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050C2" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -16117,55 +16211,55 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="49" w:name="Text37"/>
+      <w:bookmarkStart w:id="48" w:name="Text37"/>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050C4" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -16227,54 +16321,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="50" w:name="Text38"/>
+        <w:bookmarkStart w:id="49" w:name="Text38"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050C5" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -16335,54 +16429,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="51" w:name="Text39"/>
+        <w:bookmarkStart w:id="50" w:name="Text39"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050C6" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -16443,54 +16537,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="52" w:name="Text40"/>
+        <w:bookmarkStart w:id="51" w:name="Text40"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050C7" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -16551,54 +16645,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="53" w:name="Text41"/>
+        <w:bookmarkStart w:id="52" w:name="Text41"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050C8" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -16659,55 +16753,55 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="54" w:name="Text42"/>
+      <w:bookmarkStart w:id="53" w:name="Text42"/>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050CF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050CA" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -16769,54 +16863,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="55" w:name="Text43"/>
+        <w:bookmarkStart w:id="54" w:name="Text43"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050CB" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -16877,54 +16971,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="56" w:name="Text44"/>
+        <w:bookmarkStart w:id="55" w:name="Text44"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050CC" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -16985,54 +17079,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="57" w:name="Text45"/>
+        <w:bookmarkStart w:id="56" w:name="Text45"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050CD" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -17093,54 +17187,54 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="58" w:name="Text46"/>
+        <w:bookmarkStart w:id="57" w:name="Text46"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050CE" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -17201,51 +17295,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="436050D0" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="436050D1" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
@@ -17292,55 +17386,110 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="436050D3" w14:textId="77777777" w:rsidR="00EE11C9" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436050D4" w14:textId="77777777" w:rsidR="00501707" w:rsidRDefault="00232051" w:rsidP="00501707">
+    <w:p w14:paraId="5037F48D" w14:textId="77777777" w:rsidR="004A0693" w:rsidRDefault="004A0693" w:rsidP="00501707">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="144"/>
+        </w:tabs>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345B61FE" w14:textId="77777777" w:rsidR="004A0693" w:rsidRDefault="004A0693" w:rsidP="00501707">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="144"/>
+        </w:tabs>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15FBADE7" w14:textId="77777777" w:rsidR="004A0693" w:rsidRDefault="004A0693" w:rsidP="00501707">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="144"/>
+        </w:tabs>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FE8A9C" w14:textId="77777777" w:rsidR="004A0693" w:rsidRDefault="004A0693" w:rsidP="00501707">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="144"/>
+        </w:tabs>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436050D4" w14:textId="6E03C737" w:rsidR="00501707" w:rsidRDefault="00232051" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Sírvase efectuar el pago como se indica abajo</w:t>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
@@ -17398,51 +17547,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Nombre del Banco</w:t>
             </w:r>
             <w:r w:rsidR="00501707" w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="59" w:name="Text50"/>
+        <w:bookmarkStart w:id="58" w:name="Text50"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="436050D7" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -17507,100 +17656,100 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="436050D8" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00232051" w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Titular de Cuenta</w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="60" w:name="Text51"/>
+        <w:bookmarkStart w:id="59" w:name="Text51"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="436050D9" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -17665,51 +17814,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="59"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050DF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050DB" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00232051" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
@@ -17717,51 +17866,51 @@
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Dirección</w:t>
             </w:r>
             <w:r w:rsidR="00501707" w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="61" w:name="Text52"/>
+        <w:bookmarkStart w:id="60" w:name="Text52"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="436050DC" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -17827,97 +17976,97 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="61"/>
+            <w:bookmarkEnd w:id="60"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="436050DD" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00232051" w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Número de Cuenta</w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="62" w:name="Text53"/>
+        <w:bookmarkStart w:id="61" w:name="Text53"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="436050DE" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -17982,51 +18131,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="61"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050E6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050E0" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
@@ -18143,51 +18292,51 @@
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="436050E4" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:id="63" w:name="Text55"/>
+          <w:bookmarkStart w:id="62" w:name="Text55"/>
           <w:p w14:paraId="436050E5" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -18257,96 +18406,96 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="62"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="436050EB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="436050E7" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00A90A77" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Moneda de la Cuenta</w:t>
             </w:r>
             <w:r w:rsidR="00501707" w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="64" w:name="Text54"/>
+        <w:bookmarkStart w:id="63" w:name="Text54"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436050E8" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text54"/>
@@ -18410,51 +18559,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="436050E9" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
@@ -18611,51 +18760,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="436050F2" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:id="65" w:name="Text56"/>
+          <w:bookmarkStart w:id="64" w:name="Text56"/>
           <w:p w14:paraId="436050F3" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="144"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -18715,51 +18864,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="436050F5" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="436050F6" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
@@ -18952,59 +19101,59 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -19050,59 +19199,59 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00501707" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="436050F9" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3168"/>
           <w:tab w:val="left" w:pos="6630"/>
         </w:tabs>
@@ -19144,59 +19293,59 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -19224,59 +19373,59 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="436050FA" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
@@ -19375,51 +19524,51 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00887AB8" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="66" w:name="Text58"/>
+      <w:bookmarkStart w:id="65" w:name="Text58"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text58"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -19477,86 +19626,86 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="436050FE" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00887AB8" w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>Nombre</w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t xml:space="preserve">:      </w:t>
       </w:r>
-      <w:bookmarkStart w:id="67" w:name="Text57"/>
+      <w:bookmarkStart w:id="66" w:name="Text57"/>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text57"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
@@ -19604,51 +19753,51 @@
         <w:rPr>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:noProof/>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="436050FF" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605100" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="150"/>
         </w:tabs>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
@@ -19778,51 +19927,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="288"/>
                 <w:tab w:val="left" w:pos="4896"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="68" w:name="Text79"/>
+            <w:bookmarkStart w:id="67" w:name="Text79"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -19855,51 +20004,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43605104" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00E42939" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="288"/>
                 <w:tab w:val="left" w:pos="4896"/>
               </w:tabs>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
@@ -20008,106 +20157,106 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="008C7F6F">
+      <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00926015">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43605107" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="378" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1489"/>
         <w:gridCol w:w="2111"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2250"/>
-        <w:gridCol w:w="767"/>
+        <w:gridCol w:w="882"/>
         <w:gridCol w:w="1213"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="4360510E" w14:textId="77777777">
+      <w:tr w:rsidR="00501707" w:rsidRPr="00926015" w14:paraId="4360510E" w14:textId="77777777" w:rsidTr="003672F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43605108" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00F614B3" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Funcionario</w:t>
             </w:r>
             <w:r w:rsidR="00E42939" w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
@@ -20125,51 +20274,51 @@
           </w:tcPr>
           <w:p w14:paraId="43605109" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="Text80"/>
+            <w:bookmarkStart w:id="68" w:name="Text80"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -20202,51 +20351,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4360510A" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00E42939" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Buró/División Certificador/a</w:t>
             </w:r>
             <w:r w:rsidR="00501707" w:rsidRPr="00926015">
@@ -20266,51 +20415,51 @@
           </w:tcPr>
           <w:p w14:paraId="4360510B" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="Text81"/>
+            <w:bookmarkStart w:id="69" w:name="Text81"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -20343,106 +20492,106 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="767" w:type="dxa"/>
+            <w:tcW w:w="882" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4360510C" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00E42939" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4360510D" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00B85DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="71" w:name="Text82"/>
+            <w:bookmarkStart w:id="70" w:name="Text82"/>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
@@ -20475,51 +20624,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00926015">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4360510F" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:sectPr w:rsidR="00501707" w:rsidRPr="00926015">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="187" w:right="533" w:bottom="86" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605110" w14:textId="77777777" w:rsidR="00501707" w:rsidRPr="00926015" w:rsidRDefault="00501707" w:rsidP="00501707">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -20535,226 +20684,226 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43605112" w14:textId="77777777" w:rsidR="0024227D" w:rsidRPr="00926015" w:rsidRDefault="0024227D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0024227D" w:rsidRPr="00926015">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="187" w:right="533" w:bottom="86" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43605118" w14:textId="77777777" w:rsidR="00914862" w:rsidRDefault="00914862">
+    <w:p w14:paraId="4A9722F4" w14:textId="77777777" w:rsidR="006B15FF" w:rsidRDefault="006B15FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43605119" w14:textId="77777777" w:rsidR="00914862" w:rsidRDefault="00914862">
+    <w:p w14:paraId="542DD8E2" w14:textId="77777777" w:rsidR="006B15FF" w:rsidRDefault="006B15FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4360511A" w14:textId="77777777" w:rsidR="00446347" w:rsidRDefault="00446347" w:rsidP="006C2E36">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4360511B" w14:textId="77777777" w:rsidR="00446347" w:rsidRDefault="00446347" w:rsidP="00584857">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4360511C" w14:textId="77777777" w:rsidR="00446347" w:rsidRDefault="00446347" w:rsidP="006C2E36">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001B5602">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4360511D" w14:textId="77777777" w:rsidR="00446347" w:rsidRDefault="00446347" w:rsidP="00584857">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43605116" w14:textId="77777777" w:rsidR="00914862" w:rsidRDefault="00914862">
+    <w:p w14:paraId="0D022A3B" w14:textId="77777777" w:rsidR="006B15FF" w:rsidRDefault="006B15FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43605117" w14:textId="77777777" w:rsidR="00914862" w:rsidRDefault="00914862">
+    <w:p w14:paraId="4B05AEE0" w14:textId="77777777" w:rsidR="006B15FF" w:rsidRDefault="006B15FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4360511E" w14:textId="77777777" w:rsidR="00446347" w:rsidRDefault="00446347"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040432DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95740B76"/>
     <w:lvl w:ilvl="0" w:tplc="8A66F92C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22827,260 +22976,267 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFE3922"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="17E4C8C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="763067442">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="353458733">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="528832686">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1839535875">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1171796348">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2093499718">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="961883089">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1186289922">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="474839470">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1117606915">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2123525114">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="141392237">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="990671984">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2016031140">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1299726553">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1873692876">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="965358498">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1022517025">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="533275633">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="456416298">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1818108045">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="36049711">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1681079483">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1738674090">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1675187866">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="699821763">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="216162034">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1791245802">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1663701409">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="378749549">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1182431333">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1825048290">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1894077259">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="882717454">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="208612394">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="662586079">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1398748895">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="496922653">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="2019456154">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00501707"/>
     <w:rsid w:val="00011EF9"/>
+    <w:rsid w:val="00027E1B"/>
     <w:rsid w:val="00031FEF"/>
     <w:rsid w:val="000366AA"/>
     <w:rsid w:val="00051C0C"/>
     <w:rsid w:val="00064FF9"/>
     <w:rsid w:val="000B2DA2"/>
     <w:rsid w:val="000E2821"/>
     <w:rsid w:val="000E29F8"/>
     <w:rsid w:val="000E681D"/>
     <w:rsid w:val="000E715B"/>
     <w:rsid w:val="000F31FA"/>
     <w:rsid w:val="00131AD6"/>
     <w:rsid w:val="00142F62"/>
     <w:rsid w:val="001A3BAF"/>
     <w:rsid w:val="001B5602"/>
     <w:rsid w:val="001B6364"/>
     <w:rsid w:val="001F3294"/>
     <w:rsid w:val="00232051"/>
     <w:rsid w:val="0024227D"/>
     <w:rsid w:val="00251169"/>
     <w:rsid w:val="00257D70"/>
     <w:rsid w:val="002E5F06"/>
     <w:rsid w:val="002F6933"/>
     <w:rsid w:val="003174E6"/>
+    <w:rsid w:val="00345D98"/>
     <w:rsid w:val="00346F27"/>
     <w:rsid w:val="00350E2C"/>
     <w:rsid w:val="00360697"/>
     <w:rsid w:val="00365BC3"/>
+    <w:rsid w:val="003672F1"/>
     <w:rsid w:val="003B5B39"/>
     <w:rsid w:val="003B5BEC"/>
     <w:rsid w:val="003D06AF"/>
     <w:rsid w:val="003E517E"/>
     <w:rsid w:val="00401B6F"/>
     <w:rsid w:val="00404131"/>
     <w:rsid w:val="00442740"/>
     <w:rsid w:val="00446347"/>
     <w:rsid w:val="004762A6"/>
     <w:rsid w:val="00482654"/>
     <w:rsid w:val="00493863"/>
+    <w:rsid w:val="004A0693"/>
     <w:rsid w:val="004A38A0"/>
     <w:rsid w:val="004B22EF"/>
     <w:rsid w:val="004E20FC"/>
     <w:rsid w:val="004F5BA8"/>
     <w:rsid w:val="00501707"/>
     <w:rsid w:val="00514B98"/>
     <w:rsid w:val="005223BA"/>
     <w:rsid w:val="00582D95"/>
     <w:rsid w:val="00584857"/>
     <w:rsid w:val="005E6B2E"/>
     <w:rsid w:val="005F02E5"/>
     <w:rsid w:val="005F3E38"/>
     <w:rsid w:val="00606E82"/>
     <w:rsid w:val="00636F56"/>
+    <w:rsid w:val="00683719"/>
     <w:rsid w:val="006A0390"/>
+    <w:rsid w:val="006B15FF"/>
     <w:rsid w:val="006B2FCB"/>
     <w:rsid w:val="006B79DB"/>
     <w:rsid w:val="006C2E36"/>
     <w:rsid w:val="006C6444"/>
     <w:rsid w:val="006D4FA9"/>
     <w:rsid w:val="00701FA6"/>
+    <w:rsid w:val="00732F8C"/>
     <w:rsid w:val="00736ADF"/>
     <w:rsid w:val="007710F4"/>
     <w:rsid w:val="007917D5"/>
     <w:rsid w:val="007B5562"/>
     <w:rsid w:val="007B6931"/>
     <w:rsid w:val="007D2D3D"/>
     <w:rsid w:val="007E56E1"/>
     <w:rsid w:val="00806580"/>
     <w:rsid w:val="00831BAD"/>
     <w:rsid w:val="008500EA"/>
     <w:rsid w:val="00856446"/>
     <w:rsid w:val="008666B5"/>
     <w:rsid w:val="00887AB8"/>
     <w:rsid w:val="00892374"/>
     <w:rsid w:val="008A6EC2"/>
     <w:rsid w:val="008B420E"/>
     <w:rsid w:val="008B66D6"/>
     <w:rsid w:val="008C023B"/>
     <w:rsid w:val="008C4DEE"/>
     <w:rsid w:val="008C7A23"/>
     <w:rsid w:val="008C7F6F"/>
     <w:rsid w:val="0090545E"/>
     <w:rsid w:val="0090799C"/>
     <w:rsid w:val="00914862"/>
     <w:rsid w:val="00926015"/>
@@ -23102,186 +23258,192 @@
     <w:rsid w:val="00AB00E3"/>
     <w:rsid w:val="00AE59C1"/>
     <w:rsid w:val="00AF337A"/>
     <w:rsid w:val="00AF4212"/>
     <w:rsid w:val="00B018EF"/>
     <w:rsid w:val="00B13671"/>
     <w:rsid w:val="00B254D2"/>
     <w:rsid w:val="00B43140"/>
     <w:rsid w:val="00B57B78"/>
     <w:rsid w:val="00B76250"/>
     <w:rsid w:val="00B85DDE"/>
     <w:rsid w:val="00B9364A"/>
     <w:rsid w:val="00BB35E3"/>
     <w:rsid w:val="00BB6AE7"/>
     <w:rsid w:val="00BF0B57"/>
     <w:rsid w:val="00BF129E"/>
     <w:rsid w:val="00BF45EF"/>
     <w:rsid w:val="00C123A3"/>
     <w:rsid w:val="00C329C8"/>
     <w:rsid w:val="00C42552"/>
     <w:rsid w:val="00C53E24"/>
     <w:rsid w:val="00C72944"/>
     <w:rsid w:val="00CB39B7"/>
     <w:rsid w:val="00CB7EA2"/>
     <w:rsid w:val="00CD6606"/>
+    <w:rsid w:val="00CE2766"/>
     <w:rsid w:val="00D17305"/>
     <w:rsid w:val="00D17E48"/>
     <w:rsid w:val="00D22E55"/>
     <w:rsid w:val="00D52D37"/>
     <w:rsid w:val="00D72BDF"/>
     <w:rsid w:val="00D82F87"/>
     <w:rsid w:val="00D87C07"/>
     <w:rsid w:val="00D91579"/>
     <w:rsid w:val="00DA0D11"/>
     <w:rsid w:val="00DC2374"/>
     <w:rsid w:val="00DC3C86"/>
     <w:rsid w:val="00DC7590"/>
     <w:rsid w:val="00DD119D"/>
     <w:rsid w:val="00E20337"/>
     <w:rsid w:val="00E42939"/>
     <w:rsid w:val="00E6396D"/>
+    <w:rsid w:val="00E76834"/>
     <w:rsid w:val="00E76F21"/>
     <w:rsid w:val="00E85D43"/>
     <w:rsid w:val="00EA1D61"/>
     <w:rsid w:val="00EB2D54"/>
     <w:rsid w:val="00EB69CE"/>
     <w:rsid w:val="00EC3C08"/>
     <w:rsid w:val="00EE11C9"/>
     <w:rsid w:val="00EE213C"/>
     <w:rsid w:val="00EE27C7"/>
     <w:rsid w:val="00EF59C5"/>
     <w:rsid w:val="00F1343C"/>
     <w:rsid w:val="00F614B3"/>
     <w:rsid w:val="00F759B7"/>
     <w:rsid w:val="00FB69EC"/>
     <w:rsid w:val="00FD6012"/>
     <w:rsid w:val="00FD76A5"/>
     <w:rsid w:val="00FD7B3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43604F38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C3C6E350-6691-46F9-86E2-165E00B0042A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -23592,61 +23754,80 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00584857"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008C023B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00732F8C"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00732F8C"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5286" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5286" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23866,71 +24047,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
@@ -24408,131 +24589,124 @@
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B36B527E-8AEF-4464-961D-1A300A79F86F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE1371A1-20F3-4490-AE14-4F91617C95E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{912DAB41-6166-4470-A0BF-C97B4E5C6FC2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7097A35A-2835-4B3E-8719-2756D730DD08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFB1E7B5-327A-4DD7-8D9B-C2FD27193F7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA79C141-31F7-4D5C-9021-D8629B6FEA92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4489</Words>
-  <Characters>25664</Characters>
+  <Words>4490</Words>
+  <Characters>25599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>213</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Acuerdo de Préstamo Reembolsable del PNUD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30093</CharactersWithSpaces>
+  <CharactersWithSpaces>30029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>589907</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.un.org/Docs/sc/committees/1267/1267ListEng.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7405600</vt:i4>
       </vt:variant>
       <vt:variant>