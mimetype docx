--- v0 (2025-11-12)
+++ v1 (2026-06-21)
@@ -1,6717 +1,8347 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C01A0CD" w14:textId="1283283F" w:rsidR="00B80123" w:rsidRDefault="006E392A">
-      <w:pPr>
+    <w:p w14:paraId="28C37B13" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32775CE3" wp14:editId="44E250D6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="775F8F9F" wp14:editId="2815C77E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5632450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="516890" cy="1019175"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1393348143" name="Picture 1393348143" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1393348143" name="Picture 1393348143" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="8033" t="-1" r="10457" b="3106"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="516890" cy="1019175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05829AF0" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-      <w:pPr>
+    <w:p w14:paraId="6E554318" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B80123" w14:paraId="5AF68FCC" w14:textId="77777777">
+      <w:tr w:rsidR="00D73010" w:rsidRPr="00D73010" w14:paraId="744A63D8" w14:textId="77777777" w:rsidTr="001E18E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7EA115" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+          <w:p w14:paraId="57FBDC97" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D73010">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTRAT TYPE DE TRAVAUX </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FF777FA" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="64E55140" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C276C2" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
-[...14 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="4C6AE0C9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Madame, Monsieur,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2652A826" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...27 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="3B3E655F" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C3CBFF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Réf. : ______/ _______/ ______[</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>INSÉRER LE NUMÉRO ET L’INTITULÉ DU PROJET]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26359555" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...27 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="6975D159" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67ED29C2" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Programme des Nations Unies pour le développement (ci-après dénommé le « PNUD »), souhaite engager votre société, valablement constituée en vertu du droit __________ </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSÉRER L’ADJECTIF CORRESPONDANT AU PAYS] </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(ci-après dénommée l’« Entrepreneur ») afin de réaliser ____________________ </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSÉRER UNE BRÈVE DESCRIPTION DES TRAVAUX] </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(ci-après dénommés les « Travaux »), conformément au Contrat suivant :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75727190" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...29 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="1067DCEF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B936E0C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Documents contractuels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196C33AC" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...28 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="61F1CF86" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B3299D" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Le présent Contrat est soumis aux Conditions générales relatives aux travaux publics du PNUD, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[INSÉRER LE NUMÉRO ET LA DATE DE RÉVISION À PARTIR DE LA BIBLIOTHÈQUE DES DOCUMENTS CONTRACTUELS]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>jointes aux présentes en Annexe I. Les stipulations de cette Annexe régiront l’interprétation du présent Contrat et il ne sera nullement réputé y avoir été dérogé par les dispositions de la présente lettre et de toute autre Annexe, sauf indication contraire expresse au titre de l’article 4 des présentes intitulé « Conditions spéciales ».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1412BFA7" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="2E4F2503" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="38502F06" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7728BB7D" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’Entrepreneur et le PNUD conviennent également d’être liés par les dispositions énoncées dans les documents ci-après qui, en cas de conflit, prévaudront les uns sur les autres dans l’ordre suivant</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4BB889" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="4CF32E72" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="70ADA118" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500A0B21" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>a) la présente lettre ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28499A9D" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="2ABD52A7" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="2C59E31B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6A4ECA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>b) les dessins et spécifications techniques [réf. ...... en date du ......], joints aux présentes en Annexe II ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C188D6F" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="14F6C114" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="7C5D55E6" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B55370" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">c) l’Offre de l’Entrepreneur___________ </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[SI LE CONTRAT EST BASÉ SUR UN PRIX UNITAIRE, INSÉRER : y compris, le devis quantitatif estimatif]</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [réf. ....., en date du ......], telle que précisée par le procès-verbal de la réunion de négociation approuvé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> [en date du .......], non jointe aux présentes mais que chacune des parties connaît et a en sa possession ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5959E95E" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="695A9177" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="7E4EC554" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF518F5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’ensemble des documents susvisés forment le Contrat existant entre l’Entrepreneur et le PNUD et remplacent les dispositions de toute autre négociation et/ou accord, verbal(e) ou écrit(e), relativement à l’objet des présentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528B65A9" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+    <w:p w14:paraId="0BCB4925" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="48C7DFA8" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1947A8A2" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1D0C84" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="36DC1303" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E76109A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6267A61B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>________________________________ [INSÉRER LE NOM ET L’ADRESSE DE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5C428F" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="33D231E8" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’ENTREPRENEUR]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17723F3E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F0F874" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="21D166A0" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Obligations de l’Entrepreneur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B784631" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5029ADA7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="139EBF1E" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">L’Entrepreneur commencera les Travaux dans les ___ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSÉRER LE NOMBRE DE JOURS] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jours suivant la date à laquelle il lui aura été donné accès au Chantier et il aura reçu la notification de commencer du Maître d’œuvre. Il les réalisera et les achèvera substantiellement au plus tard le ../../... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[INSÉRER LA DATE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, conformément au Contrat. L’Entrepreneur fournira l’ensemble des matériaux, des fournitures, de la main-d’œuvre et des autres services nécessaires pour ce faire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F7B037" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3011EF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-    <w:p w14:paraId="4C16A1BD" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">L’Entrepreneur soumettra au Maître d’œuvre le Calendrier des travaux mentionné à l’article 13 des Conditions générales au plus tard le ../../... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[INSÉRER LA DATE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752CE380" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562091FF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1B47A036" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>L’Entrepreneur déclare et garantit que les informations ou données communiquées au PNUD aux fins de conclure le présent Contrat sont exactes, et que la qualité des Travaux prévus aux termes des présentes sera conforme aux règles de l’art.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8DBE13" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC1C1F5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>OPTION 1 (PRIX FORFAITAIRE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263AB2CA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E9C09B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...27 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="35A0D7EF" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prix et modalités de paiement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068ED041" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD80E34" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="751FDE70" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">En contrepartie de l’exécution complète et satisfaisante des Travaux en vertu du présent Contrat, le PNUD paiera à l’Entrepreneur un prix forfaitaire contractuel de ________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[INSÉRER LA DEVISE ET LE MONTANT EN CHIFFRES ET EN LETTRES].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA5AA66" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0486C5CD" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="0100628B" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Le prix du présent Contrat ne fera l’objet d’aucun ajustement ni d’aucune révision du fait des fluctuations des prix ou des devises ou des coûts réels exposés par l’Entrepreneur dans le cadre de l’exécution du Contrat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415F0C89" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7670AD0C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...112 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...150 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les factures doivent être adressées au Maître d’œuvre par l’Entrepreneur lors de la réalisation des étapes importantes correspondantes et seront des montants suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE6CE67" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="578934FC" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="5BAB97EC" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F02E98" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760" w:hanging="5760"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...15 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ÉTAPE IMPORTANTE</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MONTANT</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C29325" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="5493C5FC" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="793872B4" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05955C67" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>À la signature du</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441F42B1" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="4E069C61" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040" w:hanging="5040"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Contrat </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>............</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>../../....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4E5A96" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="1EF627FA" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="6EAA2195" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD743FF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040" w:hanging="5040"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>.........</w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>............</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>../../....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6468627B" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="1396FF86" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="505852A5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676768F1" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">À l’achèvement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D56E4E" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="0531E010" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040" w:hanging="5040"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...50 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>substantiel des Travaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>...........</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>../../....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F569C5" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="11E796B1" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="656D789D" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B8FEB8" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>À l’achèvement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8CBBF8" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="5B10B0F5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040" w:hanging="5040"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...58 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>définitif des Travaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>...........</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>../../....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1417B9" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="23DEED26" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="2A619839" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E5BF11" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF9D7A5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1987CA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>OPTION 2 (REMBOURSEMENT DES COÛTS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3C9595" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="4143599C" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="577B3C5A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC73F29" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prix et modalités de paiement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD17F67" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="33116211" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="4FCEC20A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F6D1AC" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Le prix total estimé du Contrat figure dans le Devis quantitatif estimatif et s’élève à ___________________________ </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[INSÉRER LA DEVISE ET LE MONTANT EN CHIFFRES ET EN LETTRES].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEC033D" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="45450590" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="1CD69DBC" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706DFE80" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Le prix définitif du Contrat sera établi sur la base des quantités réelles de travaux réalisés et de matériaux utilisés dans le cadre de l’exécution complète et satisfaisante des Travaux approuvés par le Maître d’œuvre et des prix unitaires figurant dans la proposition financière de l’Entrepreneur. Ces prix unitaires sont fixes et ne feront l’objet d’aucune modification. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F34D51" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="27E9D466" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="46C96019" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367872A1" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Si l’Entrepreneur prévoit que le prix définitif du Contrat est susceptible d’être supérieur au prix total estimé mentionné à l’article 3.1 ci-dessus, il en informera immédiatement le Maître d’œuvre, afin que le PNUD décide, à sa discrétion, d’augmenter le prix estimé du Contrat du fait d’une quantité de travaux / matériaux plus importante ou de diminuer la quantité de travaux devant être effectués ou des matériaux devant être utilisés. Le PNUD ne sera pas responsable du paiement de tout montant supérieur à celui stipulé à l’article 3.1 ci-dessus, sauf si ce dernier a été augmenté par le biais d’un avenant écrit au présent Contrat conformément à l’article 8 ci-dessous. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50861AD4" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="43C025AF" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="45D25245" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30AAFB5B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.4</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’Entrepreneur adressera une facture d’un montant de ___________________________</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> [INSÉRER LA DEVISE ET LE MONTANT EN CHIFFRES ET EN LETTRES] </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">à la signature du présent Contrat par les deux parties, des factures pour les travaux réalisés et les matériaux utilisés tous les _________ </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSÉRER L’INTERVALLE DE TEMPS OU LES ÉTAPES IMPORTANTES] </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et une facture finale dans les trente (30) jours suivant la délivrance par le Maître d’œuvre du Certificat d’achèvement substantiel des travaux.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D728F47" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2A79A72E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6EEF756D" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180F5060" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t>[LES ARTICLES SUIVANTS SONT COMMUNS AUX OPTIONS 1 &amp; 2 ET DOIVENT ÊTRE NUMÉROTÉS EN FONCTION DE L’OPTION RETENUE POUR L’ARTICLE 3]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7378C03E" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="7A740F38" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="1E8B435A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA38A51" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.@</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Le PNUD procèdera au règlement des factures après réception de l’attestation de paiement délivrée par le Maître d’œuvre approuvant le montant qui figure sur la facture. Le Maître d’œuvre sera en droit de corriger ce montant, auquel cas le PNUD pourra effectuer un règlement correspondant au montant corrigé. Le Maître d’œuvre pourra également rejeter des factures si les travaux ne sont pas réalisés conformément aux stipulations du Contrat ou si les polices d’assurance ou la garantie de bonne fin nécessaires ne sont pas valables et/ou appropriées. Le Maître d’œuvre traitera les factures adressées par l’Entrepreneur dans les quinze (15) jours suivant leur réception.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5178CB8F" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="2225FC4D" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="1FFE2F3A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756689D3" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.@</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les paiements effectués par le PNUD à l’Entrepreneur ne libèreront pas ce dernier de ses obligations au titre des présentes ni ne vaudront acceptation par le PNUD de l’exécution des Travaux par l’Entrepreneur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264CD72A" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="6CE71AC8" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="79C267F9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321BB345" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.@</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Le PNUD procèdera au règlement de la facture finale après que le Maître d’œuvre a délivré le Certificat d’achèvement définitif des travaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FB5128" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="5C6557F3" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="6BB922A0" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387235AF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conditions spéciales</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EBFF30" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+    <w:p w14:paraId="1082413C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="16A99C39" w14:textId="31E5F60B" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700D5949" w14:textId="4EE8844D" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>L’acompte devant être versé lors de la signature du contrat par les deux parties est subordonné à la réception et l’acceptation par le PNUD d’une garantie bancaire</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du montant total de l’acompte, émise par une Banque et sous une </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="006B4DC1">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00D73010">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-2"/>
-            <w:sz w:val="24"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>forme convenant</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> au PNUD</w:t>
       </w:r>
-      <w:del w:id="0" w:author="Véronique LITET" w:date="2007-06-25T08:46:00Z">
-[...14 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:ins w:id="1" w:author="Véronique LITET" w:date="2007-06-25T08:47:00Z">
-[...24 lines deleted...]
-    <w:p w14:paraId="00681DF9" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B273217" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B97DD6" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Les montants des paiements visés à l’article 3.6 ci-dessus feront l’objet d’une déduction de _____________________ </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[INSÉRER LE POURCENTAGE REPRÉSENTÉ PAR L’ACOMPTE PAR RAPPORT AU PRIX TOTAL DU CONTRAT]</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> % (… pour cent) du montant à payer accepté jusqu’à ce que le montant cumulatif des déductions ainsi effectuées soit égal au montant de l’acompte.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si le montant cumulatif des déductions ainsi effectuées est inférieur au montant de l’acompte après la date d’achèvement substantiel des Travaux, le PNUD pourra déduire le montant de la différence entre l’acompte et le cumul des déductions des paiements dus après l’achèvement substantiel ou recouvrer ce montant en exerçant la garantie bancaire mentionnée à l’article 4.1 ci-dessus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35529A1F" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...13 lines deleted...]
-    <w:p w14:paraId="3CEF67BD" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="1C1D60A6" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1174FB" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">La garantie </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[CHOISIR BANCAIRE/DE BONNE FIN]</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> visée à l’article 10 des Conditions générales sera fournie par l’Entrepreneur pour un montant de _____ </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[INSÉRER LE POURCENTAGE DU MONTANT TOTAL]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476B82AB" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+    <w:p w14:paraId="6EC18F42" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0280BF21" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1BB29" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>[PRIX CONTRACTUEL ESTIMÉ OU FORFAITAIRE DANS LE CAS D’UNE GARANTIE BANCAIRE ET 30 % DANS CELUI D’UNE GARANTIE DE BONNE FIN]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6195C1D3" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4939A2C1" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[L’UTILISATION DE CETTE CLAUSE REQUIERT L’APPROBATION DU DIRECTEUR DE PROJET / CHARGÉ DE PROGRAMME DU PNUD]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Entrepreneur pourra adresser des factures relatives à des matériaux et à de l’équipement entreposés sur le Chantier, sous réserve qu’ils soient nécessaires et appropriés aux fins de la réalisation des Travaux, qu’ils soient à l’abri des intempéries et dûment assurés conformément aux instructions du Maître d’œuvre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43259D8E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151A2974" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">L’Entrepreneur devra souscrire l’assurance responsabilité prévue à l’article 23 des Conditions générales pour un montant de ............ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[CONSULTER LE MAÎTRE D’ŒUVRE POUR LE MONTANT ADÉQUAT].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B50AF4" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6771F4E0" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Conformément à l’article 45 des Conditions générales, en cas de retard, les dommages et intérêts libératoires s’élèveront à ___ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[INSÉRER LE POURCENTAGE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du prix du Contrat par semaine de retard, jusqu’à hauteur de 10 % du prix définitif du Contrat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CC2519" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B7DCE4" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Soumission des factures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A1E221" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246CFAE2" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>L’Entrepreneur devra envoyer par courrier une facture originale et une copie de celle-ci pour chacun des paiements prévus par le Contrat à l’adresse de l’Entrepreneur indiquée à l’article 8.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E1835A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D78BF9A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Les factures adressées par télécopie ne seront pas acceptées par le PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5B61B8" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C0A389" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114EBADB" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Délais et mode de paiement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14630F3F" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374C9364" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Les factures seront réglées dans les trente (30) jours suivant leur date de réception et d’acceptation par le PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBF4351" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378621B0" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tous les paiements seront effectués par le PNUD sur le compte bancaire de l’Entrepreneur suivant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC73DAC" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0995B612" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________________________ [NOM DE LA BANQUE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F76880F" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114E9825" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________________________ [NUMÉRO DU COMPTE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2F7E1D" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C05DAA1" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________________________ [ADRESSE DE LA BANQUE]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A11FE3" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5139A7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761DB4F9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB4B7A7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF683F7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toute modification apportée au présent Contrat doit faire l’objet d’un avenant écrit dûment signé par les représentants habilités de l’Entrepreneur et du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B319623" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68599CD9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Notifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E30C78" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3162370E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Aux fins de l’envoi des notifications dans le cadre du Contrat, les adresses du PNUD et de l’Entrepreneur sont les suivantes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE6D74D" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DE55D3" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour le PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8F69F9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E16C12" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFBB6B2" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>___________________________________________________ [INSÉRER LE NOM DU REPRÉSENTANT RÉSIDENT OU DU CHEF DE DIVISION]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669CA16E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chef</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E9DFD7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme des Nations Unies pour le développement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243CFDA5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DB61CE" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454404E3" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7C4544" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réf. : ______/______/______ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[INSÉRER LA RÉFÉRENCE ET LE NUMÉRO DU CONTRAT]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037A2284" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8AC923" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Télex : __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5343D9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375E8053" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Télécopie : ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6DB53D" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECEAAC4" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Câble : __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097A1798" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE7D565" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F25FDA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour l’Entrepreneur :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28541812" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2C3757" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6453E569" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Insérer le nom, l’adresse et les numéros de télex, télécopie et câble</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0194E110" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478AD637" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3448C6B0" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pour les besoins de communication avec le Maître d’œuvre, l’adresse de ce dernier sera la suivante : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FB108C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B6B70E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...34 lines deleted...]
-    <w:p w14:paraId="134418BD" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+        <w:t xml:space="preserve">_________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24997904" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Insérer le nom, l’adresse et les numéros de télex, télécopie et câble du Maître d’œuvre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC45BA1" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DFC0CC6" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0982E73E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DEDEACB" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...1349 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.2</w:t>
       </w:r>
-      <w:r>
-[...206 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Le PNUD communiquera dès que possible à l’Entrepreneur, après la signature du Contrat, l’adresse du Maître d’œuvre pour les besoins de communication avec ce dernier dans le cadre du Contrat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7ACCC2" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...30 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="2B557392" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083F6B67" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si vous acceptez les conditions ci-dessus, tels qu’énoncés dans la présente lettre et les Documents contractuels, veuillez parapher chaque page de la présente et de ses annexes et retourner à ce bureau un exemplaire original du présent Contrat, dûment signé et daté.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307CC0FF" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...58 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="04080D36" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43EF8C56" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E7902A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69927BB0" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nous vous prions de croire, Madame, Monsieur, à l’assurance de nos sentiments les meilleurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B183E64" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...109 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="33A00660" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2158E2" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235B9EEF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CECFF95" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B15B8EA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">[INSÉRER LE NOM DU REPRÉSENTANT RÉSIDENT OU du Directeur de la division / du bureau] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6804E2B0" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="0B63D548" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:hanging="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...57 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF9F0C5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02965F3B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD00D9C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour [Insérer le nom de la société]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3E58FA" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="11A6F5D7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D31ED41" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lu et approuvé :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F09BD0" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="0F67C0A4" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5607E1" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature  </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C9F7CA" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="71791455" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0DF9AA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nom</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001D49DF" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="2C2FC11B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0FF430" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Titre      </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0287E972" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="6217A4EF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401F5A50" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Date       </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC485FD" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="0DD881B6" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F4E401" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDBDFBD" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBDB28E" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="34234CA6" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494040DD" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41053FD8" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016F07FB" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B91D8BD" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ANNEXE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627A9572" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="4534991C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE2B356" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CONDITIONS GÉNÉRALES RELATIVES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6645818A" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="4D06921B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>AUX CONTRATS DE TRAVAUX DU PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13876FC4" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="101FE190" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321D1D4A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F980C4" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCDB3B8" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7495DA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> [INSÉRER LE NUMÉRO ET LA DATE DE RÉVISION À PARTIR DE LA BIBLIOTHÈQUE DES CONTRATS]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739EEE0C" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="1CA5975A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17AC124B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F467C5F" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1E1A09" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D996B9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D780DAD" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B170DA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F432E37" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F50D7B5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7031E4" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A36CA53" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FCAB79" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324AE1DA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC73811" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBEED25" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9C7FC7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DEDF3E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C272139" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24323710" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="357732DC" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766A6B8E" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="38E6F7CA" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBCE05F" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...10 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF843C6" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ANNEXE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C7E917" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="5E4CE3A9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C6B757" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5074627D" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73010">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DESSINS ET SPÉCIFICATIONS TECHNIQUES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113B38FB" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="1BF3461B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED5347A" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344B0EC7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E82B5B2" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3781397E" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738769B7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEF949B" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E24D359" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CD03C0" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0515D7DC" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3206D71C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B770BE3" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310FDE94" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DAA8CF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078AED43" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BCD191" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...23 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C0AAA7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D50C4D1" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D73010">
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DCCF230" w14:textId="77777777" w:rsidR="004A27EB" w:rsidRDefault="004A27EB">
+    <w:p w14:paraId="11D3D9A9" w14:textId="77777777" w:rsidR="0077729B" w:rsidRDefault="0077729B" w:rsidP="00D73010">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9E989C" w14:textId="77777777" w:rsidR="004A27EB" w:rsidRDefault="004A27EB">
+    <w:p w14:paraId="6989B5E6" w14:textId="77777777" w:rsidR="0077729B" w:rsidRDefault="0077729B" w:rsidP="00D73010">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (WN)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1E95972E" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DCE038C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BD57030" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+  <w:p w14:paraId="336AD406" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3C45E216" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED" w:rsidP="00566AAA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F6D0DF7" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00566AAA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B177F7">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FFF333E" w14:textId="4A8083E1" w:rsidR="00B80123" w:rsidRDefault="00B80123">
+  <w:p w14:paraId="75BDAE05" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F20533E" w14:textId="77777777" w:rsidR="004A27EB" w:rsidRDefault="004A27EB">
+    <w:p w14:paraId="744BDCC4" w14:textId="77777777" w:rsidR="0077729B" w:rsidRDefault="0077729B" w:rsidP="00D73010">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7126DA01" w14:textId="77777777" w:rsidR="004A27EB" w:rsidRDefault="004A27EB">
+    <w:p w14:paraId="3851A9A2" w14:textId="77777777" w:rsidR="0077729B" w:rsidRDefault="0077729B" w:rsidP="00D73010">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="43C9A9CC" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="6692E2A5" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">S’il existe des mises à jour de la proposition technique ou un échange de correspondance aux fins d’éclaircir certains aspects, les indiquer également, sous réserve que le PNUD </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>S’il existe des mises à jour de la proposition technique ou un échange de correspondance aux fins d’éclaircir certains aspects, les indiquer également, sous réserve que le PNUD les juge acceptables. Par ailleurs, les points en cours de règlement doivent être abordés dans la présente lettre ou les spécifications / dessins techniques, suivant le cas.</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2C0DC4C9" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>les juge</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> acceptables. Par ailleurs, les points en cours de règlement doivent être abordés dans la présente lettre ou les spécifications / dessins techniques, suivant le cas.</w:t>
-      </w:r>
+        <w:t>Cette version de l’article 3 doit être utilisée pour les contrats prévoyant un prix forfaitaire. Ces contrats doivent normalement être utilisés lorsqu’il est possible d’estimer avec une exactitude raisonnable les coûts des activités faisant l’objet du Contrat.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="27431BA0" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>En cas d’acomptes, le montant ne doit pas excéder 15 %.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="5487A356" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Cette version de l’article 3 doit être utilisée pour les contrats prévoyant un prix forfaitaire. Ces contrats doivent normalement être utilisés lorsqu’il est possible d’estimer avec une exactitude raisonnable les coûts des activités faisant l’objet du Contrat.</w:t>
+        <w:t>En cas d’acomptes, le montant ne doit pas excéder 15 %.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="1E4FC7D0" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="72920EC1" w14:textId="77777777" w:rsidR="00D73010" w:rsidRPr="006E392A" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>En cas d’acomptes, le montant ne doit pas excéder 15 %.</w:t>
+        <w:t>Au titre du présent article, le Chargé de programme pourra proposer des clauses spéciales afin d’adapter le contrat type à une situation particulière. Dans cet article 4 type, plusieurs clauses couramment utilisées sont proposées. Elles doivent être supprimées si elles ne sont pas nécessaires.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="75B13F2A" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="684CED42" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>En cas d’acomptes, le montant ne doit pas excéder 15 %.</w:t>
+        <w:t>Une obligation peut être acceptée si la législation du pays de l’Entrepreneur interdit l’utilisation de garanties bancaires.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="2BD12ED6" w14:textId="77777777" w:rsidR="00B80123" w:rsidRPr="006E392A" w:rsidRDefault="00EE29ED">
+  <w:footnote w:id="7">
+    <w:p w14:paraId="6A36F396" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Au titre du présent article, le Chargé de programme pourra proposer des clauses spéciales afin d’adapter le contrat type à une situation particulière. Dans cet article 4 type, plusieurs clauses couramment utilisées sont proposées. Elles doivent être supprimées si elles ne sont pas nécessaires.</w:t>
+        <w:t>Cette clause doit être utilisée lorsqu’un acompte égal ou supérieur à 50 000 USD est accordé au Consultant.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="12FE95E5" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="592BAFEF" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Une obligation peut être acceptée si la législation du pays de l’Entrepreneur interdit l’utilisation de garanties bancaires.</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>Cette clause doit être utilisée lorsqu’un acompte, de quelque montant que ce soit, est accordé dans le cadre d’un contrat de remboursement des coûts.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="4AB0EBE1" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+    <w:p w14:paraId="7C0959FC" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010" w:rsidP="00D73010">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La distinction entre 10 % dans le cas d’une garantie bancaire et 30 % dans celui d’une garantie de bonne fin se fonde sur le fait que les garanties bancaires sont généralement inconditionnelles et peuvent être appelées directement sans exigence d’une preuve d’inexécution alors que la plupart des garanties de bonne fin sont conditionnelles et requièrent de prouver l’inexécution. Il y a généralement des frais et délais supplémentaires dans le cadre de l’exercice d’une garantie de bonne fin et par conséquent, un pourcentage plus élevé est requis afin de couvrir le travail supplémentaire y afférent. Certaines banques, en dehors des États-Unis, peuvent appeler des instruments de garantie « garanties bancaires ou de bonne fin » bien qu’il ne s’agisse parfois que de garanties conditionnelles. Il est important d’examiner le contenu de l’instrument afin de déterminer s’il s’agit d’une garantie conditionnelle ou inconditionnelle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="12136E7C" w14:textId="77777777" w:rsidR="00B80123" w:rsidRDefault="00EE29ED">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44DF075C" w14:textId="77777777" w:rsidR="00D73010" w:rsidRDefault="00D73010">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="243490EB" wp14:editId="0FA83A1A">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BDEB647" wp14:editId="0A03B017">
           <wp:extent cx="1524000" cy="390525"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -6720,174 +8350,172 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1524000" cy="390525"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EE29ED"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00EE29ED"/>
+    <w:rsidRoot w:val="00D73010"/>
+    <w:rsid w:val="00135B36"/>
+    <w:rsid w:val="00171AED"/>
+    <w:rsid w:val="0077729B"/>
+    <w:rsid w:val="009F3A84"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CE516A"/>
+    <w:rsid w:val="00D73010"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sq-AL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="197593EB"/>
+  <w14:docId w14:val="7727620A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C29CB53F-6F20-4685-8ACD-0A5C2D5E5552}"/>
+  <w15:docId w15:val="{BE3F917F-6528-479D-9C98-FD0821780609}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="sq-AL" w:eastAsia="sq-AL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7175,397 +8803,804 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D73010"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D73010"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D73010"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
-  </w:style>
-[...105 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D73010"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/advance-payment-bank-guarantee-form" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/garantie-de-paiement-anticipe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7672,689 +9707,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1836</Words>
-  <Characters>10467</Characters>
+  <Words>1835</Words>
+  <Characters>10464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Productivity Solutions Inc.</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12279</CharactersWithSpaces>
+  <CharactersWithSpaces>12275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Model de Contrat pour Travaux</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Hal Richman</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>